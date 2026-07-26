--- v0 (2025-12-31)
+++ v1 (2026-07-26)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5ce86cb" w14:textId="5ce86cb">
+    <w:p w14:paraId="d54152f" w14:textId="d54152f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,83 +85,159 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в постановление Правительства Республики Казахстан от 28 декабря 2012 года № 1727 "Об утверждении Правил определения размера, назначения, перерасчета, осуществления и прекращения жилищных выплат сотрудникам специальных государственных органов Республики Казахстан"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Постановление Правительства Республики Казахстан от 24 апреля 2018 года № 217.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Постановление Правительства Республики Казахстан от 24 апреля 2018 года № 217. Утратило силу постановлением Правительства Республики Казахстан от 11 июня 2026 года № 487.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу постановлением Правительства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 487</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Правительство Республики Казахстан ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -360,137 +438,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования и распространяется на отношения, возникшие с 1 января 2018 года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Премьер-Министр</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -4876,1298 +4973,1209 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>специальных государственных органов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z159" w:id="149"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z159" w:id="149"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расчет текущих жилищных выплат по _________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 (наименование учреждения)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="375"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="3539"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="375" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z160" w:id="150"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="150"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="301" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 подразделения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1303" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ф.И.О. (при наличии) (полностью)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="607" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата начала выплат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2579" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Площадь претендуемого жилья (из графы 8 приложения 3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3596" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стоимость аренды 1 кв. метра жилья в регионе по данным уполномоченного органа статистики (в тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма выплаты в месяц (графа 4 х графу 5) (в тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="375" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z161" w:id="151"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="151"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="301" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1303" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="607" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2579" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3596" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="375" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z162" w:id="152"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="152"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="301" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z163" w:id="153"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого по сотруднику</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="153"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="607" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z164" w:id="154"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого по учреждению</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="154"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="607" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6205,53 +6213,57 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ________________________ __________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">    (дата, подпись)                         (Ф.И.О. (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -6299,53 +6311,57 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ________________________ __________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">    (дата, подпись)                         (Ф.И.О. (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z167" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -6588,138 +6604,143 @@
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z171" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расчет единовременных жилищных выплат</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z172" w:id="161"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z172" w:id="161"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом 44-2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан от 16 апреля 1997 года "О жилищных отношениях" данный сотрудник является получателем жилищных выплат по ____________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           (наименование учреждения)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="270"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="2010"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z173" w:id="162"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -6752,51 +6773,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование подразделения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1160" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6826,250 +6847,254 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Состав семьи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="601" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Площадь претендуемого жилья (кв.м)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="674" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Период начисления единовременной жилищной выплаты (месяцы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1219" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стоимость аренды/приобретения 1 кв.м жилья в регионе по данным уполномоченного органа статистики</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (в тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3369" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма единовременной жилищной выплаты, предусмотренная пунктом 5 статьи 101-1 Закона (графу 8 х графу 9 х графу 10) (в тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма единовременной жилищной выплаты, предусмотренная пунктом 6 статьи 101-1 Закона (в тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7107,87 +7132,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="217" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Члены семьи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="554" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7262,51 +7287,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z175" w:id="163"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
@@ -7333,362 +7358,362 @@
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1160" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="217" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="554" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="601" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="674" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1219" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3369" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2010" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="270" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z176" w:id="164"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7700,1131 +7725,949 @@
 1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="164"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...367 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z177" w:id="165"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого по сотруднику</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="165"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="217" w:type="dxa"/>
-[...306 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z178" w:id="166"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого по учреждению</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="166"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="217" w:type="dxa"/>
-[...306 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8862,53 +8705,57 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _______________________________ _______________________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                 (дата, подпись)                                    (Ф.И.О. (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -8956,53 +8803,57 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _______________________________ _______________________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                 (дата, подпись)                                    (Ф.И.О. (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z181" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -9258,144 +9109,145 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расчет площади претендуемого жилья сотрудника</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="690"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="2713"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="690" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z186" w:id="173"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="173"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1721" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ф.И.О. (при наличии) сотрудника (полностью)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4398" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -9425,51 +9277,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фактическая (имеющаяся) полезная площадь жилища (кв.м)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2713" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -9506,88 +9358,88 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Всего (графа 5+графа 7)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="369" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -9700,87 +9552,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="369" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 степень родства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="369" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9790,636 +9642,587 @@
               <w:t>
 количество площади</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="690" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z189" w:id="174"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="174"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1721" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4398" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="369" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="369" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="369" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2713" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="690" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z190" w:id="175"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 …</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="175"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1721" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z191" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Начальник кадрового подразделения _______________ ____________________  (дата, подпись) (Ф.И.О. (при наличии) " ____ " _________ 20 ___ года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
     <w:bookmarkStart w:name="z192" w:id="177"/>
@@ -10594,134 +10397,142 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>специальных государственных органов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z194" w:id="178"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z194" w:id="178"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (наименование учреждения)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
     <w:bookmarkStart w:name="z195" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">        Справка о получателе текущих жилищных выплат (для представления в банк)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z196" w:id="180"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z196" w:id="180"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (Ф.И.О. (при наличии) сотрудника (полностью)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
     <w:bookmarkStart w:name="z197" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Протоколом жилищной комиссии от "__" ____________ 20 __ года № __ признан нуждающимся в жилище с "__" _______ 20 ____ года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
     <w:bookmarkStart w:name="z198" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -10758,109 +10569,121 @@
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан от 16 апреля 1997 года "О жилищных отношениях" данный сотрудник является получателем жилищных выплат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
     <w:bookmarkStart w:name="z199" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Текущие жилищные выплаты составляют _________ тенге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z200" w:id="184"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z200" w:id="184"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Начальник ответственного структурного подразделения _________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                             (дата, подпись)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (Ф.И.О. (при наличии) М.П.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11021,142 +10844,158 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Справка о получателе текущих жилищных выплат (для приобщения в</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     личное дело сотрудника)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z203" w:id="186"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z203" w:id="186"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (Ф.И.О. (при наличии) сотрудника (полностью)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z204" w:id="187"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Протоколом жилищной комиссии от "__" __________ 20 __ года № __ и приказом</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (первого руководителя учреждения, дата, номер приказа)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>признан нуждающимся в жилище с "___" _____ 20 ____ года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
     <w:bookmarkStart w:name="z205" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом 44-2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -11206,540 +11045,549 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о членах семьи, признанных нуждающимися в жилье:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1291"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1946"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z208" w:id="191"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="191"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4832" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ф.И.О. (при наличии) сотрудника (полностью)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1249" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Члены семьи сотрудника</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1037" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата рождения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1945" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата признания нуждающимся в жилище</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1946" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Документ, подтверждающий степень родства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1291" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z209" w:id="192"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="192"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4832" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1249" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1037" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1945" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1946" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z210" w:id="193"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z210" w:id="193"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Начальник кадрового подразделения ______________ ___________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (дата, подпись)             (Ф.И.О. (при наличии)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"____" _________ 20 ___ года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
     <w:bookmarkStart w:name="z211" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: настоящая справка заполняется кадровой службой подразделения, где сотрудник проходит службу, и подписывается ее руководителем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -11908,83 +11756,87 @@
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z213" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Справка о получателе единовременных жилищных выплат (для представления в банк)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z214" w:id="196"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z214" w:id="196"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (Ф.И.О.) (при наличии) сотрудника (полностью)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
     <w:bookmarkStart w:name="z215" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Протоколом жилищной комиссии от "__" ________ 20 __ года № __ признан нуждающимся в жилье с "___" _____ 20 ____ года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
     <w:bookmarkStart w:name="z216" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -12001,109 +11853,121 @@
         <w:t xml:space="preserve">
       В соответствии с подпунктом 44-2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан от 16 апреля 1997 года "О жилищных отношениях" данный сотрудник является получателем жилищных выплат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z217" w:id="199"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z217" w:id="199"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Начальник ответственного структурного подразделения _________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                             (дата, подпись)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (Ф.И.О. (при наличии) М.П.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12264,142 +12128,158 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                    Справка о получателе единовременных жилищных выплат</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             на 1 января 2013 года (для приобщения в личное дело сотрудника)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z220" w:id="201"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z220" w:id="201"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (Ф.И.О.) (при наличии) сотрудника (полностью)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z221" w:id="202"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Протоколом жилищной комиссии от "__" __________ 20 __ года № __ и приказом</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (первого руководителя учреждения, дата, номер приказа)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>признан нуждающимся в жилище с "___" ______ 20 ____ года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
     <w:bookmarkStart w:name="z222" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       На основании рапорта от "___" ___________ 20 ___ года за № ___ и в соответствии с подпунктом 44-2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -12449,747 +12329,728 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о прохождении службы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2875"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2784"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z225" w:id="206"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="206"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2310" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Период службы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4331" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номера приказов о прохождении службы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2784" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Регион Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z226" w:id="207"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="207"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2310" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4331" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2784" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z227" w:id="208"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="208"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2310" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z228" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о членах семьи, признанных нуждающимися в жилище:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="213"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="11"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z229" w:id="210"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="210"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2961" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ф.И.О. (при наличии) полностью)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="921" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Члены семьи сотрудника</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1677" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата рождения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3146" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата признания нуждающимся в жилище</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3147" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13223,187 +13084,187 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z230" w:id="211"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="211"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2961" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="921" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1677" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3146" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3147" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
@@ -13437,241 +13298,206 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z231" w:id="212"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="212"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2961" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13709,103 +13535,111 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     (дата, подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 __________________________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                     (Ф.И.О. (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -13853,103 +13687,111 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     (дата, подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 __________________________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                     (Ф.И.О. (при наличии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -13997,103 +13839,111 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     (дата, подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 __________________________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                     (Ф.И.О. (при наличии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z235" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -14276,114 +14126,119 @@
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z237" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                    Список получателей текущих жилищных выплат</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z238" w:id="218"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z238" w:id="218"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по ______________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (наименование учреждения)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="386"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="4670"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="386" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z239" w:id="219"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -14491,51 +14346,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Состав семьи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4670" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -14574,87 +14429,87 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="699" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 члены семьи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1781" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14664,51 +14519,51 @@
               <w:t>
 количество человек, в том числе сотрудник</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="386" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z241" w:id="220"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
@@ -14770,952 +14625,826 @@
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="699" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1781" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4670" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="386" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...133 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="386" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...133 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z242" w:id="221"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого по сотруднику</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="221"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="699" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z243" w:id="222"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого по учреждению</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="222"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="699" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15753,103 +15482,111 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     (дата, подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 __________________________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                     (Ф.И.О. (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -15897,103 +15634,111 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     (дата, подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 __________________________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                     (Ф.И.О. (при наличии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -16041,103 +15786,111 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     (дата, подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 __________________________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                     (Ф.И.О. (при наличии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z247" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -16320,286 +16073,291 @@
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z249" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">              Список получателей единовременных жилищных выплат</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z250" w:id="228"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z250" w:id="228"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом 44-2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан от 16 апреля 1997 года "О жилищных отношениях" данный сотрудник является получателем жилищных выплат по _______________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (наименование учреждения)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="371"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="1992"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="371" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z251" w:id="229"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="229"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="298" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование подразделения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1589" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ф.И.О. (при наличии) нуждающегося в жилье (полностью)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Воинская выслуга лет (стаж службы) по состоянию на 1 января 2013 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -16629,88 +16387,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Состав семьи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2290" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Период начисления единовременной жилищной выплаты (графа 8 – графа 5) (месяцы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1992" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -16773,123 +16531,123 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="298" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 члены семьи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="759" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 количество человек, в том числе сотрудник</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="759" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16912,1747 +16670,1618 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="371" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z253" w:id="230"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="230"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="298" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1589" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1424" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="298" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="759" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="759" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2290" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1992" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="371" w:type="dxa"/>
-[...384 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z254" w:id="231"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого по сотруднику</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="231"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1424" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z255" w:id="232"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого по учреждению</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="232"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1424" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="414"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="8005"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="414" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z256" w:id="233"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Начальник учреждения</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="233"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3881" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     (дата, подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8005" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 __________________________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                     (Ф.И.О. (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="414" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z257" w:id="234"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Председатель жилищной комиссии</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="234"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3881" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     (дата, подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8005" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 __________________________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                     (Ф.И.О. (при наличии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="414" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z258" w:id="235"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Начальник ответственного структурного подразделения</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="235"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3881" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     (дата, подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8005" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 __________________________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                     (Ф.И.О. (при наличии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z259" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -20507,717 +20136,838 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Местонахождение и платежные реквизиты Сторон</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="305"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4366"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4366"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4366" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z330" w:id="306"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Учреждение:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="306"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>________________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">         (полное наименование)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>________________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                    (адрес)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>________________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                   (телефон)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>________________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     (Ф.И.О.) (при наличии)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>________________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                  (подпись)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="306"/>
-[...3 lines deleted...]
-            <w:tcW w:w="4366" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банк:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>________________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">         (полное наименование)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>________________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                    (адрес)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>________________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                   (телефон)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>________________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     (Ф.И.О.) (при наличии)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>________________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                  (подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4366" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сотрудник:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ________________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">         (полное наименование)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>________________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                    (адрес)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>________________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                   (телефон)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>________________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     (Ф.И.О.) (при наличии)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>________________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                  (подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4366" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z331" w:id="307"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "__" ______ 20 __ года</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="307"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4366" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "__" ______ 20 __ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4366" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "__" ______ 20 __ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4366" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z332" w:id="308"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 М.П.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="308"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4366" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 М.П.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4366" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 М.П.</w:t>
@@ -21409,143 +21159,144 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал регистрации договоров о жилищных выплатах и личных специальных счетов сотрудников</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="309"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1128"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1128" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z335" w:id="310"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="310"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="906" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата регистрации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5844" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -21575,88 +21326,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Договор о жилищных выплатах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование банка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -21693,87 +21444,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21796,323 +21547,327 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1128" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z337" w:id="311"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="311"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="906" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5844" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z338" w:id="312"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z338" w:id="312"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" _________ 20 ____ год _______________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (дата)                                (город, село )</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
     <w:bookmarkStart w:name="z339" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="313"/>
     <w:bookmarkStart w:name="z340" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -22436,234 +22191,266 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Наименование банка</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z344" w:id="316"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z344" w:id="316"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (фамилия, имя, отчество (при наличии) сотрудника (полностью)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>протоколом жилищной комиссии от "____" _____________ 20 ___ года № ________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           (дата)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>и приказом _____________________________________________________________________:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (первого руководителя учреждения, дата, номер приказа)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z345" w:id="317"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) признан нуждающимся в жилище с "__" ____________ 20 __ года;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                             (дата)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z346" w:id="318"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) текущие жилищные выплаты составляют _______________________________ тенге;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                       (сумма)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z347" w:id="319"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) единовременные жилищные выплаты составляют ________________________ тенге.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                       (сумма)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22716,181 +22503,182 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Оборотная сторона</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1556"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1004"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z349" w:id="320"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="320"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="832" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Период</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2301" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сальдо на начало (в тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2301" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -22920,51 +22708,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечислено</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1004" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -23014,123 +22802,123 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1743" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сумма (в тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 номер, дата платежного документа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1003" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -23140,4785 +22928,4292 @@
               <w:t>
 сумма платежного документа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z351" w:id="321"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="321"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="832" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2301" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2301" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1743" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1003" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1004" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z352" w:id="322"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="322"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="832" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Январь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2301" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z353" w:id="323"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="323"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="832" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Февраль</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2301" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z354" w:id="324"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="324"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="832" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Март</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2301" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z355" w:id="325"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="325"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="832" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Апрель</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2301" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z356" w:id="326"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="326"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="832" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Май</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2301" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z357" w:id="327"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="327"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="832" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Июнь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2301" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z358" w:id="328"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="328"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="832" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Июль</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2301" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z359" w:id="329"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="329"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="832" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Август</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2301" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z360" w:id="330"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="330"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="832" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сентябрь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2301" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z361" w:id="331"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="331"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="832" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Октябрь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2301" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z362" w:id="332"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="332"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="832" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ноябрь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2301" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z363" w:id="333"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="333"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="832" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Декабрь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2301" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z364" w:id="334"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="334"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="832" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ИТОГО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2301" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2301" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1743" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1003" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1004" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="414"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="8005"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="414" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z365" w:id="335"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Начальник учреждения</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="335"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3881" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     (дата, подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8005" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 __________________________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                     (Ф.И.О. (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="414" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z366" w:id="336"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Начальник финансового подразделения</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="336"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3881" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     (дата, подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8005" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 __________________________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                     (Ф.И.О. (при наличии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="414" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z367" w:id="337"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Начальник ответственного структурного подразделения</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="337"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3881" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     (дата, подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8005" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 __________________________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                     (Ф.И.О. (при наличии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z368" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -28199,83 +27494,87 @@
         </w:rPr>
         <w:t xml:space="preserve">  Заявление учреждения на возврат ошибочно перечисленных сумм жилищных выплат</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="339"/>
     <w:bookmarkStart w:name="z372" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Реквизиты плательщика жилищных выплат</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z373" w:id="341"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z373" w:id="341"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.1 ______________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (наименование учреждения)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
     <w:bookmarkStart w:name="z374" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.2. БИН _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="342"/>
     <w:bookmarkStart w:name="z375" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -28552,96 +27851,104 @@
         <w:t>
       3.7 Сумма платежа получателя жилищных выплат ______________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="356"/>
     <w:bookmarkStart w:name="z389" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.8 Сумма, подлежащая возврату _____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z390" w:id="358"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z390" w:id="358"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Причина возврата ________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (указать причину, по которой требуется возврат, к примеру,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         сотрудник уволен, механическая ошибка, ошибка банка и т.д.)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
     <w:bookmarkStart w:name="z391" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Возврат просим произвести по следующим реквизитам: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="359"/>
     <w:bookmarkStart w:name="z392" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -28698,149 +28005,161 @@
         <w:t>
       БИК _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="362"/>
     <w:bookmarkStart w:name="z395" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИИК _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z396" w:id="364"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z396" w:id="364"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Руководитель учреждения _________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           (Ф.И.О. (при наличии), подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z397" w:id="365"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Начальник финансового подразделения _____________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 (Ф.И.О. (при наличии), подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z398" w:id="366"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Главный бухгалтер _______________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (Ф.И.О. (при наличии), подпись) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
     <w:bookmarkStart w:name="z399" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       М.П.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="367"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -29021,129 +28340,141 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                          Заявление в банк получателя жилищных выплат о согласии</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             списания с его личного специального счета ошибочно зачисленных сумм</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z402" w:id="369"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z402" w:id="369"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Я, _______________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                    (Ф.И.О. (при наличии), дата рождения)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z403" w:id="370"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИИН _______________________ настоящим даю согласие на возврат ошибочно зачисленных жилищных выплат на мой личный специальный счет в сумме (-ах) _______________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (сумма прописью)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>___________________________________________________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
     <w:bookmarkStart w:name="z404" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (В случае необходимости возврата ошибочно зачисленных сумм жилищных выплат по нескольким платежным поручениям, суммы, подлежащие возврату, указываются отдельно на каждое платежное поручение)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -29161,63 +28492,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -29539,35 +28892,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>