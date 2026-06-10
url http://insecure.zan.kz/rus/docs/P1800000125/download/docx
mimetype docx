--- v0 (2025-10-12)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fe89c77" w14:textId="fe89c77">
+    <w:p w14:paraId="c6f6000" w14:textId="c6f6000">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2753,391 +2753,485 @@
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Координация деятельности по подготовке, переподготовке и повышению квалификации государственных служащих</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z47" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. В целях выработки предложений по совершенствованию организации подготовки, переподготовки и повышения квалификации при уполномоченном органе по делам государственной службы образуется координационный совет. Положение и состав координационного совета утверждаются уполномоченным органом по делам государственной службы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z48" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 23 предусматривается в редакции постановления Правительства РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Службы управления персоналом (кадровые службы) центральных государственных органов, их ведомств и территориальных подразделений не позднее 10-го числа месяца, следующего за отчетным кварталом, представляют посредством интегрированной информационной системы "е-кызмет" или иных информационных систем в уполномоченный орган по делам государственной службы отчет о государственных служащих, прошедших переподготовку и повышение квалификации, по форме, установленной уполномоченным органом по делам государственной службы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z49" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Службы управления персоналом (кадровые службы) местных исполнительных и представительных органов не позднее 5-го числа месяца, следующего за отчетным кварталом, представляют посредством интегрированной информационной системы "е-кызмет" или иных информационных систем в территориальные подразделения уполномоченного органа по делам государственной службы отчет о государственных служащих, прошедших переподготовку и повышение квалификации, по форме, установленной уполномоченным органом по делам государственной службы.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z49" w:id="63"/>
-[...15 lines deleted...]
-      Службы управления персоналом (кадровые службы) местных исполнительных и представительных органов не позднее 5-го числа месяца, следующего за отчетным кварталом, представляют посредством интегрированной информационной системы "е-кызмет" или иных информационных систем в территориальные подразделения уполномоченного органа по делам государственной службы отчет о государственных служащих, прошедших переподготовку и повышение квалификации, по форме, установленной уполномоченным органом по делам государственной службы.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Порядок осуществления отработки государственных служащих, завершивших обучение в рамках государственного заказа, в государственном органе и на государственной службе</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z50" w:id="64"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 4. Порядок осуществления отработки государственных служащих, завершивших обучение в рамках государственного заказа, в государственном органе и на государственной службе</w:t>
+    <w:bookmarkStart w:name="z51" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Государственный служащий непосредственно после завершения обучения по программам послевузовского образования непрерывно осуществляет трудовую деятельность на государственной службе не менее трех лет, если иное не установлено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z51" w:id="65"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z119" w:id="66"/>
+    <w:bookmarkStart w:name="z119" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом не менее одного года трудовая деятельность осуществляется непосредственно после завершения обучения в государственном органе, направившем государственного служащего на обучение, за исключением случаев, указанных в части четвертой настоящего пункта. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z120" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В срок отработки не засчитывается период нахождения государственного служащего в социальном отпуске.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z120" w:id="67"/>
-[...15 lines deleted...]
-      В срок отработки не засчитывается период нахождения государственного служащего в социальном отпуске.</w:t>
+    <w:bookmarkStart w:name="z121" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После завершения обучения по программам послевузовского образования государственный служащий может продолжить отработку в другом государственном органе в случае занятия им в данном государственном органе вышестоящей должности в порядке, установленном законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z121" w:id="68"/>
-[...15 lines deleted...]
-      После завершения обучения по программам послевузовского образования государственный служащий может продолжить отработку в другом государственном органе в случае занятия им в данном государственном органе вышестоящей должности в порядке, установленном законодательством.</w:t>
+    <w:bookmarkStart w:name="z122" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственному служащему, завершившему обучение по программам послевузовского образования, может быть предоставлена отсрочка по отработке по решению уполномоченного органа по делам государственной службы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z122" w:id="69"/>
-[...15 lines deleted...]
-      Государственному служащему, завершившему обучение по программам послевузовского образования, может быть предоставлена отсрочка по отработке по решению уполномоченного органа по делам государственной службы.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 - в редакции постановления Правительства РК от 03.11.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 969</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Обязательство государственного служащего, предусмотренное пунктом 24 Правил, прекращается досрочно без возмещения бюджетных средств, выделенных на его обучение и связанных с обучением затрат, в случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:p>
-[...77 lines deleted...]
-      25. Обязательство государственного служащего, предусмотренное пунктом 24 Правил, прекращается досрочно без возмещения бюджетных средств, выделенных на его обучение и связанных с обучением затрат, в случаях:</w:t>
+    <w:bookmarkStart w:name="z53" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) смерти государственного служащего, подтверждаемой соответствующими документами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z53" w:id="71"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z54" w:id="72"/>
+    <w:bookmarkStart w:name="z54" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) прекращения государственной службы на основании подпункта 3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 61 Закона Республики Казахстан "О государственной службе Республики Казахстан".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z55" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Государственный служащий после завершения обучения по программам послевузовского образования возвращается на государственную службу для отработки не позже 30 (тридцать) календарных дней со дня выдачи документа, подтверждающего его завершение.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z55" w:id="73"/>
-[...15 lines deleted...]
-      26. Государственный служащий после завершения обучения по программам послевузовского образования возвращается на государственную службу для отработки не позже 30 (тридцать) календарных дней со дня выдачи документа, подтверждающего его завершение.</w:t>
+    <w:bookmarkStart w:name="z56" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Отсчет срока отработки в государственном органе, направившем государственного служащего на обучение в рамках государственного заказа по программам послевузовского образования, начинается с момента издания акта государственного органа о выходе на работу государственного служащего, за которым сохранялось место работы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z56" w:id="74"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z57" w:id="75"/>
+    <w:bookmarkStart w:name="z57" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. В случае реорганизации государственного органа, направившего государственного служащего на обучение, отработка осуществляется в реорганизованном государственном органе с учетом </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3152,154 +3246,154 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 56 Закона.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 28 в редакции постановления Правительства РК от 02.10.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 636</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. В случае невозможности осуществления отработки государственный служащий, завершивший обучение в рамках государственного заказа, обращается в уполномоченный орган по делам государственной службы с заявлением о предоставлении отсрочки исполнения обязательств по отработке с приложением подтверждающих документов в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:p>
-[...77 lines deleted...]
-      29. В случае невозможности осуществления отработки государственный служащий, завершивший обучение в рамках государственного заказа, обращается в уполномоченный орган по делам государственной службы с заявлением о предоставлении отсрочки исполнения обязательств по отработке с приложением подтверждающих документов в следующих случаях:</w:t>
+    <w:bookmarkStart w:name="z123" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) лечения заболевания, препятствующего осуществлению трудовой деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z123" w:id="77"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z124" w:id="78"/>
+    <w:bookmarkStart w:name="z124" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) прекращения государственной службы по основаниям, предусмотренным подпунктами 1) и 2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3314,1459 +3408,1629 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 52, а также подпунктом 5) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 57 Трудового кодекса Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z125" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) прекращения государственной службы на основании выхода основного работника;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z125" w:id="79"/>
-[...15 lines deleted...]
-      3) прекращения государственной службы на основании выхода основного работника;</w:t>
+    <w:bookmarkStart w:name="z126" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) предоставления социального отпуска;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z126" w:id="80"/>
-[...15 lines deleted...]
-      4) предоставления социального отпуска;</w:t>
+    <w:bookmarkStart w:name="z127" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) призыва на воинскую службу в Вооруженные Силы, другие войска и воинские формирования Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z127" w:id="81"/>
-[...15 lines deleted...]
-      5) призыва на воинскую службу в Вооруженные Силы, другие войска и воинские формирования Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z128" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При возникновении заболевания, препятствующего осуществлению отработки, подтверждающим документом является справка, выданная врачебно-консультативной комиссией (далее – ВКК) о состоянии здоровья государственного служащего из лечебной организации, с заключением о невозможности продолжения трудовой деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z128" w:id="82"/>
-[...15 lines deleted...]
-      При возникновении заболевания, препятствующего осуществлению отработки, подтверждающим документом является справка, выданная врачебно-консультативной комиссией (далее – ВКК) о состоянии здоровья государственного служащего из лечебной организации, с заключением о невозможности продолжения трудовой деятельности.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 29 - в редакции постановления Правительства РК от 03.11.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 969</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z129" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29-1. Уполномоченный орган по делам государственной службы изучает материалы и принимает решение о предоставлении или отказе в предоставлении соответствующей отсрочки не позднее семи рабочих дней с момента поступления заявления о предоставлении отсрочки государственному служащему.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z130" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственный служащий уведомляется о принятом решении уполномоченным органом по делам государственной службы соответствующим письмом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 29 - в редакции постановления Правительства РК от 03.11.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 29-1 - в редакции постановления Правительства РК от 03.11.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 969</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z129" w:id="83"/>
-[...101 lines deleted...]
-    <w:bookmarkStart w:name="z131" w:id="85"/>
+    <w:bookmarkStart w:name="z131" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29-2. Отсрочка в случае, указанном в подпункте 1) пункта 29 настоящих Правил, предоставляется на срок лечения заболевания, препятствующего осуществлению трудовой деятельности, и на срок не более трех месяцев после завершения лечения заболевания. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z132" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отсрочка в случаях, указанных в подпунктах 2) и 3) пункта 29 настоящих Правил, предоставляется на срок не более шести месяцев после прекращения государственной службы.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z132" w:id="86"/>
-[...15 lines deleted...]
-      Отсрочка в случаях, указанных в подпунктах 2) и 3) пункта 29 настоящих Правил, предоставляется на срок не более шести месяцев после прекращения государственной службы.</w:t>
+    <w:bookmarkStart w:name="z133" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отсрочка в случае, указанном в подпункте 4) пункта 29 настоящих Правил, предоставляется на срок предоставления социального отпуска.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z133" w:id="87"/>
-[...15 lines deleted...]
-      Отсрочка в случае, указанном в подпункте 4) пункта 29 настоящих Правил, предоставляется на срок предоставления социального отпуска.</w:t>
+    <w:bookmarkStart w:name="z134" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отсрочка в случае, указанном в подпункте 5) пункта 29 настоящих Правил, предоставляется на срок призыва на воинскую службу в Вооруженные Силы, другие войска и воинские формирования Республики Казахстан и на срок не более шести месяцев после завершения указанного призыва.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z134" w:id="88"/>
-[...15 lines deleted...]
-      Отсрочка в случае, указанном в подпункте 5) пункта 29 настоящих Правил, предоставляется на срок призыва на воинскую службу в Вооруженные Силы, другие войска и воинские формирования Республики Казахстан и на срок не более шести месяцев после завершения указанного призыва.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 29-2 - в редакции постановления Правительства РК от 03.11.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 969</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z135" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29-3. Академия государственного управления не позднее одного месяца до наступления сроков окончания отсрочки направляет лицу, которому предоставлена отсрочка, уведомление о необходимости возобновления отработки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z136" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицо, указанное в части первой настоящего пункта, после окончания сроков отсрочки возобновляет отработку и в течение пяти рабочих дней с момента возобновления отработки предоставляет в Академию государственного управления справку с места работы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z137" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае непредставления соответствующей справки в указанные сроки принимаются меры по взысканию средств, выделенных на его обучение, в соответствии с пунктом 30-1 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 29-2 - в редакции постановления Правительства РК от 03.11.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 29-3 - в редакции постановления Правительства РК от 03.11.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 969</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z135" w:id="89"/>
-[...55 lines deleted...]
-      В случае непредставления соответствующей справки в указанные сроки принимаются меры по взысканию средств, выделенных на его обучение, в соответствии с пунктом 30-1 настоящих Правил.</w:t>
+    <w:bookmarkStart w:name="z63" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Условия об отработке на государственной службе и в государственном органе после завершения обучения в Академии правосудия, иные обязательства государственного служащего отражаются в соответствующем договоре на обучение, предусмотренном Правилами приема на обучение в Академию правосудия при Верховном Суде Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z138" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Условия об отработке на государственной службе и в государственном органе после завершения обучения в Академии государственного управления, иные обязательства государственного служащего отражаются в соответствующем договоре на обучение, предусмотренном Правилами приема на обучение в Академию государственного управления при Президенте Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z139" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом государственный служащий, завершивший обучение по программе докторантуры, завершает защиту докторской диссертации на диссертационном совете Академии государственного управления в течение двух лет после завершения обучения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z140" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Неисполнение вышеуказанных обязательств влечет возмещение государственным служащим государству бюджетных средств, выделенных на его обучение, в том числе зарубежную стажировку, за исключением затрат на стипендию, пропорционально неисполненным обязательствам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 29-3 - в редакции постановления Правительства РК от 03.11.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 30 - в редакции постановления Правительства РК от 03.11.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 969</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="92"/>
-[...75 lines deleted...]
-      Неисполнение вышеуказанных обязательств влечет возмещение государственным служащим государству бюджетных средств, выделенных на его обучение, в том числе зарубежную стажировку, за исключением затрат на стипендию, пропорционально неисполненным обязательствам.</w:t>
+    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30-1. В случае неисполнения обязательств государственным служащим Академией государственного управления, Академией правосудия принимаются меры по взысканию средств, выделенных на его обучение, в том числе зарубежную стажировку, за исключением затрат на стипендию, в установленном законодательством Республики Казахстан порядке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 30 - в редакции постановления Правительства РК от 03.11.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 30-1 в соответствии с постановлением Правительства РК от 02.10.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 636</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); в редакции постановления Правительства РК от 03.11.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 969</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="96"/>
-[...15 lines deleted...]
-      30-1. В случае неисполнения обязательств государственным служащим Академией государственного управления, Академией правосудия принимаются меры по взысканию средств, выделенных на его обучение, в том числе зарубежную стажировку, за исключением затрат на стипендию, в установленном законодательством Республики Казахстан порядке.</w:t>
+    <w:bookmarkStart w:name="z141" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4-1. Порядок осуществления мониторинга прохождения отработки государственными служащими, завершившими обучение в рамках государственного заказа, на государственной службе и в государственном органе, направившем его на обучение</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); в редакции постановления Правительства РК от 03.11.2023 </w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены главой 4-1 в соответствии с постановлением Правительства РК от 03.11.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 969</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
       </w:r>
-      <w:r>
-[...70 lines deleted...]
-    <w:bookmarkStart w:name="z142" w:id="98"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 30-2 предусматривается в редакции постановления Правительства РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30-2. Мониторинг прохождения отработки государственными служащими, завершившими обучение в рамках государственного заказа, на государственной службе и в государственном органе, направившем его на обучение, осуществляется уполномоченным органом по делам государственной службы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z143" w:id="99"/>
+    <w:bookmarkStart w:name="z143" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мониторинг проводится каждые шесть месяцев в течение трех лет путем сверки данных о месте работы лиц, завершивших обучение, посредством интегрированной информационной системы "Е-қызмет". </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 30-2 в соответствии с постановлением Правительства РК от 03.11.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 969</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 30-3 предусматривается в редакции постановления Правительства РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30-3. В случае отсутствия данных о государственном служащем в интегрированной информационной системе "Е-қызмет" уполномоченный орган по делам государственной службы направляет государственному служащему, завершившему обучение в рамках государственного заказа, уведомление о необходимости предоставления справки с места работы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z145" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление направляется заказным письмом с уведомлением о его вручении и (или) телефонограммой, и (или) телеграммой, и (или) текстовым сообщением по абонентскому номеру сотовой связи или электронному адресу либо с использованием иных средств связи, обеспечивающих фиксацию извещения или вызова.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z146" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственный служащий, завершивший обучение в рамках государственного заказа, в срок не позднее 15 июня и 15 декабря календарного года предоставляет в Академию государственного управления справку c места работы.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 30-2 в соответствии с постановлением Правительства РК от 03.11.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 30-3 в соответствии с постановлением Правительства РК от 03.11.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 969</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z144" w:id="100"/>
-[...15 lines deleted...]
-      30-3. В случае отсутствия данных о государственном служащем в интегрированной информационной системе "Е-қызмет" уполномоченный орган по делам государственной службы направляет государственному служащему, завершившему обучение в рамках государственного заказа, уведомление о необходимости предоставления справки с места работы.</w:t>
+    <w:bookmarkStart w:name="z147" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30-4. Государственный служащий, завершивший обучение в рамках государственного заказа, предоставляет копии актов государственного органа в Академию государственного управления в течение трех рабочих дней после его издания, в следующих случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z145" w:id="101"/>
-[...15 lines deleted...]
-      Уведомление направляется заказным письмом с уведомлением о его вручении и (или) телефонограммой, и (или) телеграммой, и (или) текстовым сообщением по абонентскому номеру сотовой связи или электронному адресу либо с использованием иных средств связи, обеспечивающих фиксацию извещения или вызова.</w:t>
+    <w:bookmarkStart w:name="z148" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) увольнения из государственного органа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z146" w:id="102"/>
-[...15 lines deleted...]
-      Государственный служащий, завершивший обучение в рамках государственного заказа, в срок не позднее 15 июня и 15 декабря календарного года предоставляет в Академию государственного управления справку c места работы.</w:t>
+    <w:bookmarkStart w:name="z149" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) занятия вышестоящей или иной должности в направившем на обучение государственном органе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z150" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) предоставления государственному служащему социального отпуска.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 30-3 в соответствии с постановлением Правительства РК от 03.11.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 30-4 в соответствии с постановлением Правительства РК от 03.11.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 969</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z147" w:id="103"/>
-[...35 lines deleted...]
-      1) увольнения из государственного органа;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Иные вопросы подготовки, переподготовки и повышения квалификации государственных служащих</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z149" w:id="105"/>
-[...15 lines deleted...]
-      2) занятия вышестоящей или иной должности в направившем на обучение государственном органе;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Уполномоченный орган по делам государственной службы планирует расходы на проведение подготовки, переподготовки и повышение квалификации согласно требованиям бюджетного законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z150" w:id="106"/>
-[...15 lines deleted...]
-      3) предоставления государственному служащему социального отпуска.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 31 в редакции постановления Правительства РК от 02.10.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 636</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Местные исполнительные органы планируют расходы на проведение переподготовки и повышения квалификации согласно требованиям бюджетного законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:p>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> Глава 5. Иные вопросы подготовки, переподготовки и повышения квалификации государственных служащих</w:t>
+    <w:bookmarkStart w:name="z69" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Администраторы бюджетных программ планируют расходы на переподготовку и повышение квалификации государственных служащих в соответствии с бюджетным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z67" w:id="108"/>
-[...15 lines deleted...]
-      31. Уполномоченный орган по делам государственной службы планирует расходы на проведение подготовки, переподготовки и повышение квалификации согласно требованиям бюджетного законодательства Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z70" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Повышение квалификации осуществляется в соответствии с требованиями государственных органов, за исключением повышения квалификации в иностранных и международных организациях образования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:p>
-[...77 lines deleted...]
-      32. Местные исполнительные органы планируют расходы на проведение переподготовки и повышения квалификации согласно требованиям бюджетного законодательства Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z71" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае создания единой службы управления персоналом (кадровой службы), администратором бюджетной программы по переподготовке и повышению квалификации будет являться государственный орган, в структуре которого она состоит.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z69" w:id="110"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>