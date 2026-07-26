--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c6f6000" w14:textId="c6f6000">
+    <w:p w14:paraId="1883a1f" w14:textId="1883a1f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2753,184 +2753,150 @@
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Координация деятельности по подготовке, переподготовке и повышению квалификации государственных служащих</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z47" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. В целях выработки предложений по совершенствованию организации подготовки, переподготовки и повышения квалификации при уполномоченном органе по делам государственной службы образуется координационный совет. Положение и состав координационного совета утверждаются уполномоченным органом по делам государственной службы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z49" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Службы управления персоналом (кадровые службы) центральных государственных органов, их ведомств и территориальных подразделений не позднее 10-го числа месяца, следующего за отчетным кварталом, представляют посредством интегрированной цифровой системы "Е-кызмет" или иных цифровых систем в уполномоченный орган по делам государственной службы отчет о государственных служащих, прошедших переподготовку и повышение квалификации, по форме, установленной уполномоченным органом по делам государственной службы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Службы управления персоналом (кадровые службы) местных исполнительных и представительных органов не позднее 5-го числа месяца, следующего за отчетным кварталом, представляют посредством интегрированной цифровой системы "Е-қызмет" или иных цифровых систем в территориальные подразделения уполномоченного органа по делам государственной службы отчет о государственных служащих, прошедших переподготовку и повышение квалификации, по форме, установленной уполномоченным органом по делам государственной службы.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 - в редакции постановления Правительства РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...81 lines deleted...]
-    <w:bookmarkEnd w:id="62"/>
+    </w:p>
     <w:bookmarkStart w:name="z50" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок осуществления отработки государственных служащих, завершивших обучение в рамках государственного заказа, в государственном органе и на государственной службе</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z51" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -4190,847 +4156,721 @@
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4-1. Порядок осуществления мониторинга прохождения отработки государственными служащими, завершившими обучение в рамках государственного заказа, на государственной службе и в государственном органе, направившем его на обучение</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...20 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила дополнены главой 4-1 в соответствии с постановлением Правительства РК от 03.11.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 969</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...69 lines deleted...]
-          <w:color w:val="ff0000"/>
+    <w:bookmarkStart w:name="z151" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>30-2. Мониторинг прохождения отработки государственными служащими, завершившими обучение в рамках государственного заказа, на государственной службе и в государственном органе, направившем его на обучение, осуществляется уполномоченным органом по делам государственной службы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мониторинг проводится каждые шесть месяцев в течение трех лет путем сверки данных о месте работы лиц, завершивших обучение, посредством интегрированной цифровой системы "Е-қызмет".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 30-2 в соответствии с постановлением Правительства РК от 03.11.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 969</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования); в редакции постановления Правительства РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 224</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
       </w:r>
-    </w:p>
-[...37 lines deleted...]
-    <w:bookmarkEnd w:id="97"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z144" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30-3. В случае отсутствия данных о государственном служащем в интегрированной цифровой системе "Е-қызмет" уполномоченный орган по делам государственной службы направляет государственному служащему, завершившему обучение в рамках государственного заказа, уведомление о необходимости предоставления справки с места работы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление направляется заказным письмом с уведомлением о его вручении и (или) телефонограммой, и (или) телеграммой, и (или) текстовым сообщением по абонентскому номеру сотовой связи или электронному адресу либо с использованием иных средств связи, обеспечивающих фиксацию извещения или вызова.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственный служащий, завершивший обучение в рамках государственного заказа, в срок не позднее 15 июня и 15 декабря календарного года предоставляет в Академию государственного управления справку c места работы.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 30-2 в соответствии с постановлением Правительства РК от 03.11.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 30-3 в соответствии с постановлением Правительства РК от 03.11.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 969</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования); в редакции постановления Правительства РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z147" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30-4. Государственный служащий, завершивший обучение в рамках государственного заказа, предоставляет копии актов государственного органа в Академию государственного управления в течение трех рабочих дней после его издания, в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z148" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) увольнения из государственного органа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z149" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) занятия вышестоящей или иной должности в направившем на обучение государственном органе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z150" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) предоставления государственному служащему социального отпуска.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 30-4 в соответствии с постановлением Правительства РК от 03.11.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 969</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-        <w:t>Примечание ИЗПИ!</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Иные вопросы подготовки, переподготовки и повышения квалификации государственных служащих</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z67" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Уполномоченный орган по делам государственной службы планирует расходы на проведение подготовки, переподготовки и повышение квалификации согласно требованиям бюджетного законодательства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 31 в редакции постановления Правительства РК от 02.10.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 636</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...340 lines deleted...]
-      31. Уполномоченный орган по делам государственной службы планирует расходы на проведение подготовки, переподготовки и повышение квалификации согласно требованиям бюджетного законодательства Республики Казахстан.</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Местные исполнительные органы планируют расходы на проведение переподготовки и повышения квалификации согласно требованиям бюджетного законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:p>
-[...77 lines deleted...]
-      32. Местные исполнительные органы планируют расходы на проведение переподготовки и повышения квалификации согласно требованиям бюджетного законодательства Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z69" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Администраторы бюджетных программ планируют расходы на переподготовку и повышение квалификации государственных служащих в соответствии с бюджетным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z69" w:id="107"/>
-[...15 lines deleted...]
-      33. Администраторы бюджетных программ планируют расходы на переподготовку и повышение квалификации государственных служащих в соответствии с бюджетным законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z70" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Повышение квалификации осуществляется в соответствии с требованиями государственных органов, за исключением повышения квалификации в иностранных и международных организациях образования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z70" w:id="108"/>
-[...15 lines deleted...]
-      Повышение квалификации осуществляется в соответствии с требованиями государственных органов, за исключением повышения квалификации в иностранных и международных организациях образования.</w:t>
+    <w:bookmarkStart w:name="z71" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае создания единой службы управления персоналом (кадровой службы), администратором бюджетной программы по переподготовке и повышению квалификации будет являться государственный орган, в структуре которого она состоит.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z71" w:id="109"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5356,31 +5196,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>