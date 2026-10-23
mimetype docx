--- v0 (2025-10-04)
+++ v1 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b8071be" w14:textId="b8071be">
+    <w:p w14:paraId="a69aff4" w14:textId="a69aff4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1850,350 +1850,330 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="17"/>
-[...15 lines deleted...]
-      Если по ходатайству о возобновлении производства по вновь открывшимся обстоятельствам принято решение об оставлении его без удовлетворения, при повторной его подаче по одним и тем же основаниям производство не возбуждается.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Жалобы, ходатайства прокурора на постановления суда первой инстанции, вынесенные по итогам пересмотра судебного акта по вновь открывшимся обстоятельствам, приносятся через суд, вынесший постановление. Жалобы, протесты прокурора на постановление суда апелляционной инстанции, вынесенные по итогам пересмотра судебного акта по вновь открывшимся обстоятельствам, направляются непосредственно в суд кассационной инстанции, с извещением об этом суд апелляционной инстанции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z29" w:id="18"/>
-[...15 lines deleted...]
-      13. Жалобы, ходатайства прокурора на постановления суда первой инстанции, вынесенные по итогам пересмотра судебного акта по вновь открывшимся обстоятельствам, приносятся через суд, вынесший постановление. Жалобы, протесты прокурора на постановление суда апелляционной инстанции, вынесенные по итогам пересмотра судебного акта по вновь открывшимся обстоятельствам, направляются непосредственно в суд кассационной инстанции, с извещением об этом суд апелляционной инстанции.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рассмотрение жалоб, ходатайств прокурора на постановления судов первой инстанции, вынесенные по итогам пересмотра судебного акта по вновь открывшимся обстоятельствам, осуществляется в порядке апелляционного производства областными и приравненными к ним судами, и принятое по жалобе, ходатайству постановление суда апелляционной инстанции является окончательным и дальнейшему обжалованию, опротестованию не подлежит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рассмотрение жалоб, протестов прокурора на постановления суда апелляционной инстанции, принятых по ходатайству о возобновлении производства по вновь открывшимся обстоятельствам, осуществляется судом кассационной инстанции непосредственно, без предварительного их рассмотрения, с истребованием уголовного дела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции нормативного постановления Верховного Суда РК от 10.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Поданное в кассационную инстанцию ходатайство, по которому имеется постановление судьи о возобновлении производства по вновь открывшимся обстоятельствам, подлежит рассмотрению коллегиально, и принятое по итогам рассмотрения постановление является окончательным, вступает в законную силу с момента его оглашения и дальнейшему обжалованию, опротестованию не подлежит.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...34 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции нормативного постановления Верховного Суда РК от 10.03.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 - в редакции нормативного постановления Верховного Суда РК от 10.03.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="19"/>
-[...15 lines deleted...]
-      14. Поданное в кассационную инстанцию ходатайство, по которому имеется постановление судьи о возобновлении производства по вновь открывшимся обстоятельствам, подлежит рассмотрению коллегиально, и принятое по итогам рассмотрения постановление является окончательным, вступает в законную силу с момента его оглашения и дальнейшему обжалованию, опротестованию не подлежит.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Последующее судебное разбирательство дела после отмены приговора или постановления и проведения расследования производится в общем порядке, установленном УПК, судом, вынесшим первоначальный приговор. В производство апелляционной инстанции дело для пересмотра передается в случае, если ранее приговор изменен или отменен данной инстанцией, а также в случае его отмены кассационной инстанцией.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:p>
-[...77 lines deleted...]
-      15. Последующее судебное разбирательство дела после отмены приговора или постановления и проведения расследования производится в общем порядке, установленном УПК, судом, вынесшим первоначальный приговор. В производство апелляционной инстанции дело для пересмотра передается в случае, если ранее приговор изменен или отменен данной инстанцией, а также в случае его отмены кассационной инстанцией.</w:t>
+    <w:bookmarkStart w:name="z33" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вновь вынесенный приговор или постановление могут быть обжалованы, пересмотрены по ходатайству прокурора либо опротестованы в общем порядке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z33" w:id="21"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="22"/>
+    <w:bookmarkStart w:name="z34" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Конституции Республики Казахстан настоящее нормативное постановление включается в состав действующего права, является общеобязательным и вводится в действие со дня первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -2535,55 +2515,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>