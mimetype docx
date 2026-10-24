--- v0 (2025-11-13)
+++ v1 (2026-10-24)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="dfd46ea" w14:textId="dfd46ea">
+    <w:p w14:paraId="eec746e" w14:textId="eec746e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнений в некоторые нормативные постановления Верховного Суда Республики Казахстан по уголовному и уголовно-процессуальному законодательству</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Нормативное постановление Верховного Суда Республики Казахстан от 20 апреля 2018 года № 8</w:t>
+        <w:t>Нормативное постановление Верховного Суда Республики Казахстан от 20 апреля 2018 года № 8.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Внести изменения и дополнения в следующие нормативные постановления Верховного Суда Республики Казахстан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -35916,9129 +35916,8720 @@
         <w:t xml:space="preserve">
       33) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> слова "преступления" заменить словами "уголовного правонарушения";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1000"/>
-    <w:bookmarkStart w:name="z1005" w:id="1001"/>
-[...15 lines deleted...]
-      14. "О некоторых вопросах квалификации преступлений, связанных с изнасилованием и иными насильственными действиями сексуального характера" от 11 мая 2007 года </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14. Утратил силу нормативным постановлением Верховного Суда РК от 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1017" w:id="1001"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. "О применении судами законодательства о рецидиве преступлений" от 25 декабря 2007 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (с изменениями и дополнениями, внесенными нормативным постановлением Верховного Суда Республики Казахстан от 21 апреля 2011 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1001"/>
+    <w:bookmarkStart w:name="z1018" w:id="1002"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по всему тексту цифры "13", "77" заменить соответственно цифрами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1002"/>
+    <w:bookmarkStart w:name="z1019" w:id="1003"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1003"/>
+    <w:bookmarkStart w:name="z1020" w:id="1004"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. В соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уголовного кодекса Республики Казахстан (далее - УК) рецидивом преступлений признается совершение лицом тяжкого преступления, если ранее это лицо осуждалось к лишению свободы за совершение тяжкого преступления. Опасным рецидивом преступлений признается совершение лицом: тяжкого преступления, если ранее это лицо дважды осуждалось к лишению свободы за совершение тяжкого преступления или было осуждено за особо тяжкое преступление; особо тяжкого преступления, если ранее оно было осуждено к лишению свободы за тяжкое или особо тяжкое преступление.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1004"/>
+    <w:bookmarkStart w:name="z1021" w:id="1005"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1005"/>
+    <w:bookmarkStart w:name="z1022" w:id="1006"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "117", "207" заменить соответственно цифрами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>113</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>204</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1006"/>
+    <w:bookmarkStart w:name="z1023" w:id="1007"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "обвиняемого, органы предварительного расследования должны в постановлении о привлечении в качестве обвиняемого и в обвинительном заключении указывать о совершении обвиняемым преступления" заменить словами "подозреваемого, органы уголовного преследования должны в постановлении о квалификации деяний подозреваемого и в обвинительном акте указывать о совершении подозреваемым уголовного правонарушения";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1007"/>
+    <w:bookmarkStart w:name="z1024" w:id="1008"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слово "обвиняемого" заменить словом "подозреваемого";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1008"/>
+    <w:bookmarkStart w:name="z1025" w:id="1009"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слово "заключении" заменить словом "акте";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1009"/>
+    <w:bookmarkStart w:name="z1026" w:id="1010"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце втором второе предложение исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1010"/>
+    <w:bookmarkStart w:name="z1027" w:id="1011"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в пункте 6 слова "части четвертой статьи 13" заменить словами "части третьей статьи 14";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1011"/>
+    <w:bookmarkStart w:name="z1028" w:id="1012"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1012"/>
+    <w:bookmarkStart w:name="z1029" w:id="1013"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      слова "частью четвертой статьи 13" заменить словами "частью третьей </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1013"/>
+    <w:bookmarkStart w:name="z1030" w:id="1014"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "375" заменить цифрами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>393</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1014"/>
+    <w:bookmarkStart w:name="z1031" w:id="1015"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слово "ареста" заменить словами "содержания под стражей";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1015"/>
+    <w:bookmarkStart w:name="z1032" w:id="1016"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1016"/>
+    <w:bookmarkStart w:name="z1033" w:id="1017"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "пункта а) части третьей статьи 77 УК по истечении испытательного срока" заменить словами "пункта 1) части третьей статьи 79 УК срока пробационного контроля";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1017"/>
+    <w:bookmarkStart w:name="z1034" w:id="1018"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      слова "пункта в) части третьей статьи 77 УК по истечении одного года после отбытия данного наказания" заменить словами "части пятой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УК по фактическому отбытию наказания";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1018"/>
+    <w:bookmarkStart w:name="z1035" w:id="1019"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 9-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "совокупности преступлений" заменить словами "совокупности уголовных правонарушений";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1019"/>
+    <w:bookmarkStart w:name="z1036" w:id="1020"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1020"/>
+    <w:bookmarkStart w:name="z1037" w:id="1021"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первый абзац изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1021"/>
+    <w:bookmarkStart w:name="z1038" w:id="1022"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "При осуждении по совокупности уголовных правонарушений, когда одно из преступлений совершено в несовершеннолетнем возрасте, а другое преступление после достижения восемнадцати лет, срок погашения судимости каждого из преступлений исчисляется после отбытия наказания, назначенного по совокупности уголовных правонарушений, самостоятельно: в несовершеннолетнем возрасте - по </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 89</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УК, а в совершеннолетнем возрасте - по </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УК. В таких случаях учитывается судимость, входящая в совокупность уголовных правонарушений, совершенная в совершеннолетнем возрасте.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1022"/>
+    <w:bookmarkStart w:name="z1039" w:id="1023"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "(18 лет)" заменить словами "(восемнадцати лет)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1023"/>
+    <w:bookmarkStart w:name="z1040" w:id="1024"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      абзац третий исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1024"/>
+    <w:bookmarkStart w:name="z1041" w:id="1025"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цифры "71" заменить цифрами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1025"/>
+    <w:bookmarkStart w:name="z1042" w:id="1026"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "частью седьмой статьи 77" заменить словами "частью девятой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1026"/>
+    <w:bookmarkStart w:name="z1043" w:id="1027"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> после слов "от 9 января 2006 года" дополнить словами "№ 113";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1027"/>
+    <w:bookmarkStart w:name="z1044" w:id="1028"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "статьи 7" заменить словами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1028"/>
+    <w:bookmarkStart w:name="z1045" w:id="1029"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1029"/>
+    <w:bookmarkStart w:name="z1046" w:id="1030"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      абзац первый изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1030"/>
+    <w:bookmarkStart w:name="z1047" w:id="1031"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Судам в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УК необходимо правильно определять категорию совершенного подсудимым преступления, по которому рассматривается дело.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1031"/>
+    <w:bookmarkStart w:name="z1048" w:id="1032"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце втором второе предложение исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1032"/>
+    <w:bookmarkStart w:name="z1049" w:id="1033"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "10" заменить цифрами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1033"/>
+    <w:bookmarkStart w:name="z1050" w:id="1034"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цифру "5" заменить цифрой "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1034"/>
+    <w:bookmarkStart w:name="z1051" w:id="1035"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1035"/>
+    <w:bookmarkStart w:name="z1052" w:id="1036"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "17. При отнесении лиц к ранее осужденным к лишению свободы в связи с решением вопроса о признании рецидива преступлений и его вида следует руководствоваться разъяснениями, данными в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нормативного постановления Верховного Суда Республики Казахстан от 25 июня 2015 года № 4 "О некоторых вопросах назначения уголовного наказания" и в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктах 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нормативного постановления Верховного Суда Республики Казахстан от 23 июня 2006 года № 7 "О судебной практике назначения видов учреждений уголовно-исполнительной системы лицам, осужденным к лишению свободы".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1036"/>
+    <w:bookmarkStart w:name="z1053" w:id="1037"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. При обсуждении вопроса о наличии рецидива преступлений у лиц, имеющих одну судимость за совершение по совокупности тяжких и (или) особо тяжких преступлений, и вновь совершивших тяжкое и (или) особо тяжкое преступление, необходимо принимать во внимание наказание, назначенное за конкретное преступление, входящее в совокупность, являющееся основанием для признания соответствующего вида рецидива, при этом назначенное окончательно наказание по совокупности уголовных правонарушений или по совокупности приговоров не учитывается.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1037"/>
+    <w:bookmarkStart w:name="z1054" w:id="1038"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1038"/>
+    <w:bookmarkStart w:name="z1055" w:id="1039"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "совокупности преступлений" заменить словами "совокупности уголовных правонарушений";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1039"/>
+    <w:bookmarkStart w:name="z1056" w:id="1040"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1040"/>
+    <w:bookmarkStart w:name="z1057" w:id="1041"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "24. Наличие рецидива преступлений в соответствии с пунктом 1) части первой статьи 54 УК учитывается в качестве обстоятельства, отягчающего уголовную ответственность и наказание. При назначении наказания при рецидиве преступлений или опасном рецидиве преступлений в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 59</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УК учитываются число, характер и степень общественной опасности ранее совершенных уголовных правонарушений, обстоятельства, в силу которых исправительное воздействие предыдущего наказания оказалось недостаточным, а также характер и степень общественной опасности вновь совершенных уголовных правонарушений.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1041"/>
+    <w:bookmarkStart w:name="z1058" w:id="1042"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1042"/>
+    <w:bookmarkStart w:name="z1059" w:id="1043"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "исправительного учреждения" заменить словами "учреждения уголовно-исполнительной системы";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1043"/>
+    <w:bookmarkStart w:name="z1060" w:id="1044"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "48" заменить цифрами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>46</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1044"/>
+    <w:bookmarkStart w:name="z1061" w:id="1045"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      слова "№ 7 от 23 июня 2006 года "О судебной практике назначения видов исправительных учреждений лицам, осужденным к лишению свободы" заменить словами "от 23 июня 2006 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "О судебной практике назначения видов учреждений уголовно-исполнительной системы лицам, осужденным к лишению свободы";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1045"/>
+    <w:bookmarkStart w:name="z1062" w:id="1046"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предложение второе изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1046"/>
+    <w:bookmarkStart w:name="z1063" w:id="1047"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Согласно части седьмой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УК снятие судимостей до истечения срока их погашения осужденных к лишению свободы за тяжкие или особо тяжкие преступления, а также лиц, которым по приговору суда наказание назначалось при рецидиве преступлений или опасном рецидиве, не допускается.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1047"/>
+    <w:bookmarkStart w:name="z1064" w:id="1048"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "№ 3 от 20 июня 2005 года" заменить словами "от 20 июня 2005 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1048"/>
+    <w:bookmarkStart w:name="z1065" w:id="1049"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 28</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1049"/>
+    <w:bookmarkStart w:name="z1066" w:id="1050"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "и надзорном" исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1050"/>
+    <w:bookmarkStart w:name="z1067" w:id="1051"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      слова "пунктом 7) части первой статьи 421" заменить словами "пунктом 6) части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 442</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1051"/>
+    <w:bookmarkStart w:name="z1068" w:id="1052"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слово "протесте" заменить словом "ходатайстве";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1052"/>
+    <w:bookmarkStart w:name="z1069" w:id="1053"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "предварительного расследования дела в постановлении о привлечении в качестве обвиняемого и в обвинительном заключении не было указано о совершении преступления" заменить словами "досудебного расследования дела в постановлении о квалификации деяния подозреваемого и в обвинительном акте в качестве отягчающего вину обстоятельства не было указано о совершении уголовного правонарушения";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1053"/>
+    <w:bookmarkStart w:name="z1070" w:id="1054"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слово "протесты" заменить словом "ходатайства";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1054"/>
+    <w:bookmarkStart w:name="z1071" w:id="1055"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цифры "59" заменить цифрами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>53</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1055"/>
+    <w:bookmarkStart w:name="z1072" w:id="1056"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. "О судебной защите прав, свобод человека и гражданина в уголовном судопроизводстве" от 25 июня 2010 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (с изменениями и дополнениями, внесенными нормативным постановлением Верховного Суда Республики Казахстан от 21 апреля 2011 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, от 24 декабря 2014 года </w:t>
+        <w:t xml:space="preserve">, от 30 декабря 2011 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1001"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1007" w:id="1003"/>
+    <w:bookmarkEnd w:id="1056"/>
+    <w:bookmarkStart w:name="z1073" w:id="1057"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по всему тексту цифры "109" заменить цифрами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>106</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1057"/>
+    <w:bookmarkStart w:name="z1074" w:id="1058"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>пункте 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1058"/>
+    <w:bookmarkStart w:name="z1075" w:id="1059"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      абзац второй изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1059"/>
+    <w:bookmarkStart w:name="z1076" w:id="1060"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "На досудебной стадии уголовного процесса судебная защита осуществляется при санкционировании мер пресечения в виде содержания под стражей, домашнего ареста, залога, мер процессуального принуждения в виде временного отстранения от должности и запрета на приближение, а также при рассмотрении жалоб на действия (бездействие) и решения органов уголовного преследования, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 106</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, частью второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уголовно-процессуального Кодекса Республики Казахстан (далее - УПК).";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1060"/>
+    <w:bookmarkStart w:name="z1077" w:id="1061"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "18" заменить цифрами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1061"/>
+    <w:bookmarkStart w:name="z1078" w:id="1062"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1062"/>
+    <w:bookmarkStart w:name="z1079" w:id="1063"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      абзац первый изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1063"/>
+    <w:bookmarkStart w:name="z1080" w:id="1064"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Судам следует иметь в виду, что в силу части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 106</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УПК судебному обжалованию подлежат действия (бездействие) и решения прокурора, органов следствия и дознания: об отказе в приеме заявления об уголовном правонарушении, а также о нарушении закона при начале досудебного расследования, прерывании сроков расследования, прекращении уголовного дела, принудительном помещении в медицинскую организацию для производства судебно-медицинской экспертизы, производстве обыска и (или) выемки, совершении иных действий (бездействия) и принятии решений.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1064"/>
+    <w:bookmarkStart w:name="z1081" w:id="1065"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "(за исключением домашнего ареста и ареста)" заменить словами "(за исключением санкционированных следственным судьей)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1065"/>
+    <w:bookmarkStart w:name="z1082" w:id="1066"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слово "преступлении" заменить словами "уголовном правонарушении";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1066"/>
+    <w:bookmarkStart w:name="z1083" w:id="1067"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      абзац третий исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1067"/>
+    <w:bookmarkStart w:name="z1084" w:id="1068"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>пункте 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> слова ", полученного в соответствии с Инструкцией по организации и производству судебно-медицинской экспертизы, утвержденной приказом Министра здравоохранения Республики Казахстан от 20 мая 2010 года № 368" исключить;</w:t>
-[...19 lines deleted...]
-      3) в </w:t>
+        <w:t xml:space="preserve"> слова "№ 154-ХII от 15 сентября 1994 года" заменить словами "от 15 сентября 1994 года № 154-XIII";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1068"/>
+    <w:bookmarkStart w:name="z1085" w:id="1069"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1069"/>
+    <w:bookmarkStart w:name="z1086" w:id="1070"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "103" заменить цифрами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1070"/>
+    <w:bookmarkStart w:name="z1087" w:id="1071"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "заявитель, которому отказано в возбуждении уголовного дела" заменить словами "лицо, которому отказано в регистрации заявления об уголовном правонарушении";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1071"/>
+    <w:bookmarkStart w:name="z1088" w:id="1072"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> абзац первый дополнить предложением вторым следующего содержания:</w:t>
-[...169 lines deleted...]
-        <w:t>статьи 122</w:t>
+        <w:t xml:space="preserve"> слова "судья" заменить словами "следственный судья";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1072"/>
+    <w:bookmarkStart w:name="z1089" w:id="1073"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1073"/>
+    <w:bookmarkStart w:name="z1090" w:id="1074"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      слова "в виде ареста" заменить словами "в виде содержания под стражей"; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1074"/>
+    <w:bookmarkStart w:name="z1091" w:id="1075"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      слова "частью седьмой статьи 150" заменить словами "частью третьей </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 148</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1075"/>
+    <w:bookmarkStart w:name="z1092" w:id="1076"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      абзацы второй и третий изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1076"/>
+    <w:bookmarkStart w:name="z1093" w:id="1077"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "При рассмотрении ходатайств о санкционировании содержания под стражей судам необходимо неукоснительно соблюдать требования </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статей 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>139</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>140</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>147</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>124</w:t>
-[...219 lines deleted...]
-        <w:t>14</w:t>
+        <w:t>148</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УПК и при принятии решений по рассматриваемым ходатайствам учитывать, что суд не обязан, а вправе санкционировать применение самой строгой меры пресечения – содержания под стражей и удовлетворять ходатайства о даче санкции на содержание под стражей лишь при наличии предусмотренных законом оснований, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 136</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УПК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1077"/>
+    <w:bookmarkStart w:name="z1094" w:id="1078"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тяжесть совершенного деяния не может служить единственным и безусловным основанием для избрания данной меры пресечения, кроме перечисленных в части второй статьи 136 УПК.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1078"/>
+    <w:bookmarkStart w:name="z1095" w:id="1079"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить абзацами четвертым и пятым следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1079"/>
+    <w:bookmarkStart w:name="z1096" w:id="1080"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "В соответствии с частью второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 140</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и частью второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 147</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УПК, в резолютивной части постановления органа уголовного преследования должно обязательно содержаться решение об избрании в отношении подозреваемого меры пресечения в виде содержания под стражей и о возбуждении ходатайства перед судом о даче санкции на избранную меру пресечения. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1080"/>
+    <w:bookmarkStart w:name="z1097" w:id="1081"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии такого решения ходатайство органа уголовного преследования подлежит оставлению без удовлетворения.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1081"/>
+    <w:bookmarkStart w:name="z1098" w:id="1082"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1082"/>
+    <w:bookmarkStart w:name="z1099" w:id="1083"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "7. Судам следует учитывать, что в силу частей третьей и четвертой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 541</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УПК содержание под стражей в качестве меры пресечения в отношении несовершеннолетнего подозреваемого, обвиняемого может применяться лишь в исключительных случаях только при совершении им тяжкого или особо тяжкого преступления. Срок содержания несовершеннолетних под стражей в ходе досудебного производства не может быть продлен на срок более шести месяцев. При этом судам до избрания меры пресечения в виде содержания под стражей необходимо обсудить возможность определения такой меры, как передача несовершеннолетнего подозреваемого, обвиняемого под присмотр в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 144</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УПК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1083"/>
+    <w:bookmarkStart w:name="z1100" w:id="1084"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. В соответствии с частью седьмой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 148</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УПК при отказе в санкционировании содержания под стражей подозреваемого или обвиняемого сроком на два месяца следственный судья в том же судебном заседании вправе избрать иную меру пресечения, предусмотренную частью первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УПК.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1084"/>
+    <w:bookmarkStart w:name="z1101" w:id="1085"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цифры "149", "139" заменить соответственно цифрами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>146</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>", "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>79</w:t>
+        <w:t>136</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1014"/>
-[...16 lines deleted...]
-      2) </w:t>
+    <w:bookmarkEnd w:id="1085"/>
+    <w:bookmarkStart w:name="z1102" w:id="1086"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) в пункте 10:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1086"/>
+    <w:bookmarkStart w:name="z1103" w:id="1087"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      после слов "от 25 декабря 2000 года" дополнить словами "№ 132";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1087"/>
+    <w:bookmarkStart w:name="z1104" w:id="1088"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      после слов "от 16 октября 1995 года" дополнить словами "№ 2529";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1088"/>
+    <w:bookmarkStart w:name="z1105" w:id="1089"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      после слов "от 29 декабря 1995 года" дополнить словами "№ 2737";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1089"/>
+    <w:bookmarkStart w:name="z1106" w:id="1090"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "от 21 декабря 1995 года "О Прокуратуре"" заменить словами "от 30 июня 2017 года № 81-VI "О прокуратуре"";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1090"/>
+    <w:bookmarkStart w:name="z1107" w:id="1091"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "членов Конституционного Совета, депутатов Парламента, Генерального Прокурора Республики Казахстан обязательно" заменить словами "депутатов Парламента, кандидатов в депутаты Парламента, кандидатов в Президенты, Председателя и членов Конституционного Совета, Генерального Прокурора обязательно";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1091"/>
+    <w:bookmarkStart w:name="z1108" w:id="1092"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1092"/>
+    <w:bookmarkStart w:name="z1109" w:id="1093"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      абзац первый изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1093"/>
+    <w:bookmarkStart w:name="z1110" w:id="1094"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Обыск жилого, служебного помещения судей, используемых ими личных и служебных транспортных средств, их корреспонденции, банковских счетов, багажа и иного имущества, выемка документов и предметов, арест на имущество и почтово-телеграфные отправления, перехват сообщений, прослушивание и запись переговоров могут быть произведены лишь в рамках досудебного расследования, производимого с согласия Генерального Прокурора Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1094"/>
+    <w:bookmarkStart w:name="z1111" w:id="1095"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      абзац второй исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1095"/>
+    <w:bookmarkStart w:name="z1112" w:id="1096"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1096"/>
+    <w:bookmarkStart w:name="z1113" w:id="1097"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "39" заменить цифрами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1097"/>
+    <w:bookmarkStart w:name="z1114" w:id="1098"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "упрощенного досудебного производства, дознания или предварительного следствия" заменить словами "досудебного расследования, ускоренного досудебного расследования, заключения процессуального соглашения, соглашения о достижении примирения в порядке медиации";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1098"/>
+    <w:bookmarkStart w:name="z1115" w:id="1099"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      слова "с частью второй статьи 303" заменить словами "со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 323</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1099"/>
+    <w:bookmarkStart w:name="z1116" w:id="1100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "статьями 301 и 303-1" заменить словами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 321</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1100"/>
+    <w:bookmarkStart w:name="z1117" w:id="1101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "дополнительного расследования" заменить словами "их устранения";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1101"/>
+    <w:bookmarkStart w:name="z1118" w:id="1102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "в ходе упрощенного досудебного производства, дознания или предварительного следствия" заменить словами "в ходе досудебного производства";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1102"/>
+    <w:bookmarkStart w:name="z1119" w:id="1103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1103"/>
+    <w:bookmarkStart w:name="z1120" w:id="1104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "в связи с его арестом" заменить словами "в результате его содержания под стражей";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1104"/>
+    <w:bookmarkStart w:name="z1121" w:id="1105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "155" заменить цифрами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1105"/>
+    <w:bookmarkStart w:name="z1122" w:id="1106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1106"/>
+    <w:bookmarkStart w:name="z1123" w:id="1107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "226", "230", "233", "135", "132", "134" заменить соответственно цифрами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>223</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>252</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>255</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>132</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>128</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>131</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1107"/>
+    <w:bookmarkStart w:name="z1124" w:id="1108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "прокурором", "прокурора" заменить соответственно словами "следственным судьей", "следственного судьи";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1108"/>
+    <w:bookmarkStart w:name="z1125" w:id="1109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "пункта первого" заменить словами "пункта 2";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1109"/>
+    <w:bookmarkStart w:name="z1126" w:id="1110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слово "преступления" заменить словами "уголовного правонарушения";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1110"/>
+    <w:bookmarkStart w:name="z1127" w:id="1111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      после слова "документов," дополнить словами "а также досмотр жилых помещений, рабочих и иных мест, досмотр транспортных средств,";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1111"/>
+    <w:bookmarkStart w:name="z1128" w:id="1112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1112"/>
+    <w:bookmarkStart w:name="z1129" w:id="1113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "201-203", "221", "222", "227", "230", "232", "234" заменить соответственно цифрами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>197</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>198</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>199</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>219</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>220</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>252</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>254</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>256</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1113"/>
+    <w:bookmarkStart w:name="z1130" w:id="1114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слово "прокурором" заменить словами "следственным судьей";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1114"/>
+    <w:bookmarkStart w:name="z1131" w:id="1115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце втором второе предложение исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1115"/>
+    <w:bookmarkStart w:name="z1132" w:id="1116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      абзацы четвертый, пятый, шестой изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1116"/>
+    <w:bookmarkStart w:name="z1133" w:id="1117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "В соответствии с частью четырнадцатой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 220</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УПК, если жилое помещение является местом происшествия и его осмотр не терпит отлагательства, то осмотр жилого помещения может быть произведен по постановлению лица, осуществляющего досудебное расследование, но с последующим направлением материалов следственному судье в суточный срок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1117"/>
+    <w:bookmarkStart w:name="z1134" w:id="1118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Копия постановления одновременно направляется прокурору.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1118"/>
+    <w:bookmarkStart w:name="z1135" w:id="1119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Следственный судья проверяет законность произведенного осмотра и выносит постановление о его законности или незаконности, которое приобщается к материалам уголовного дела.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1119"/>
+    <w:bookmarkStart w:name="z1136" w:id="1120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить абзацем седьмым следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1120"/>
+    <w:bookmarkStart w:name="z1137" w:id="1121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "В случае, если принято решение о незаконности произведенного осмотра, его результаты не могут быть допущены в качестве доказательств по делу.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1121"/>
+    <w:bookmarkStart w:name="z1138" w:id="1122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1122"/>
+    <w:bookmarkStart w:name="z1139" w:id="1123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      абзац второй изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1123"/>
+    <w:bookmarkStart w:name="z1140" w:id="1124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Результаты этих оперативно-розыскных мероприятий могут быть использованы в качестве доказательств по делам в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>главой 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УПК "Негласные следственные действия.".";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1124"/>
+    <w:bookmarkStart w:name="z1141" w:id="1125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "статьей 237" заменить словами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>главой 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1125"/>
+    <w:bookmarkStart w:name="z1142" w:id="1126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "и протестов" исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1126"/>
+    <w:bookmarkStart w:name="z1143" w:id="1127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "Республики Казахстан" исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1127"/>
+    <w:bookmarkStart w:name="z1144" w:id="1128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. "О практике применения уголовного законодательства по делам о преступлениях, связанных с нарушением правил дорожного движения и эксплуатации транспортных средств" от 29 июня 2011 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1128"/>
+    <w:bookmarkStart w:name="z1145" w:id="1129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в заголовке слова "о преступлениях" заменить словами "об уголовных правонарушениях";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1129"/>
+    <w:bookmarkStart w:name="z1146" w:id="1130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в преамбуле слова "преступлениях" заменить словами "уголовных правонарушениях";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1130"/>
+    <w:bookmarkStart w:name="z1147" w:id="1131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по всему тексту цифры "300", "297", "298" заменить соответственно цифрами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>351</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>347</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>348</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1131"/>
+    <w:bookmarkStart w:name="z1148" w:id="1132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> абзац первый изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1132"/>
+    <w:bookmarkStart w:name="z1149" w:id="1133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Обратить внимание судов на то, что уголовная ответственность за уголовные правонарушения, предусмотренные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьями 345</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (части вторая, третья, четвертая и пятая), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>348</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>349</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>351</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уголовного кодекса Республики Казахстан (далее – УК), наступает лишь в случае, если нарушение правил дорожного движения или эксплуатации транспортных средств, повлекло за собой последствия в виде неосторожного причинения среднего или тяжкого вреда здоровью человека, либо смерть одного или более лиц. Для привлечения к уголовной ответственности по части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УК не требуется наступление каких-либо последствий."; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1133"/>
+    <w:bookmarkStart w:name="z1150" w:id="1134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1134"/>
+    <w:bookmarkStart w:name="z1151" w:id="1135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "преступления" заменить словами "уголовного правонарушения"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1135"/>
+    <w:bookmarkStart w:name="z1152" w:id="1136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "статьей 296" заменить словами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьями 345</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>347</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>348</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>349</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>351</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1136"/>
+    <w:bookmarkStart w:name="z1153" w:id="1137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "удостоверения на право вождения транспортного средства" заменить словами "водительского удостоверения";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1137"/>
+    <w:bookmarkStart w:name="z1154" w:id="1138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      абзац второй исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1138"/>
+    <w:bookmarkStart w:name="z1155" w:id="1139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1139"/>
+    <w:bookmarkStart w:name="z1156" w:id="1140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "3. При отнесении транспортного средства к механическому судам следует исходить из диспозиции </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 345</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УК и подпункта 38) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан от 17 апреля 2014 года № 194-V "О дорожном движении" (далее – Закон "О дорожном движении"), а также подпункта 45) пункта 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>раздела 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил дорожного движения, утвержденных постановлением Правительства Республики Казахстан от 13 ноября 2014 года № 1196 (далее – Правила дорожного движения), согласно которым механическим транспортным средством признается самоходное дорожное транспортное средство, приводимое в движение двигателем, в том числе автомобили, троллейбусы, трамваи (за исключением мопедов и рельсовых транспортных средств), тракторы и самоходные машины при их участии в дорожном движении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1140"/>
+    <w:bookmarkStart w:name="z1157" w:id="1141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В соответствии с подпунктами 38) и 41) статьи 1 Закона "О дорожном движении" и подпунктом 46) пункта 2 раздела 1 Правил дорожного движения к механическим транспортным средствам не относятся мопед – двух- или трехколесное транспортное средство, снабженное двигателем внутреннего сгорания с объемом цилиндра, не превышающим пятидесяти кубических сантиметров, либо электрическим двигателем, и имеющее максимальную конструктивную скорость не более пятидесяти километров в час. К мопедам приравниваются велосипеды с подвесным двигателем, мокики, скутеры и другие транспортные средства с аналогичными характеристиками.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1141"/>
+    <w:bookmarkStart w:name="z1158" w:id="1142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Пассажир, пешеход или другой участник дорожного движения, а также лицо, управляющее транспортным средством, не относящимся к механическим, подлежат уголовной ответственности за уголовное правонарушение, предусмотренное соответствующей частью </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 351</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УК, при условии, если допущенные ими нарушения правил дорожного движения повлекли по неосторожности причинение тяжкого вреда здоровью человека либо смерть одного или более лиц.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1142"/>
+    <w:bookmarkStart w:name="z1159" w:id="1143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1143"/>
+    <w:bookmarkStart w:name="z1160" w:id="1144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "в статье 296" заменить словами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьями 345</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1144"/>
+    <w:bookmarkStart w:name="z1161" w:id="1145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "Уголовного кодекса Республики Казахстан" заменить словами "УК";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1145"/>
+    <w:bookmarkStart w:name="z1162" w:id="1146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слово "преступления" заменить словами "уголовное правонарушение";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1146"/>
+    <w:bookmarkStart w:name="z1163" w:id="1147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1147"/>
+    <w:bookmarkStart w:name="z1164" w:id="1148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "статьи 391" заменить словами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статей 463</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>466</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1148"/>
+    <w:bookmarkStart w:name="z1165" w:id="1149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "статьи 296" заменить словами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статей 345</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1149"/>
+    <w:bookmarkStart w:name="z1166" w:id="1150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) в пункте 6:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1150"/>
+    <w:bookmarkStart w:name="z1167" w:id="1151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "296", "300" заменить соответственно цифрами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>345</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>348</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>349</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>,", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>351</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1151"/>
+    <w:bookmarkStart w:name="z1168" w:id="1152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "постановлении о привлечении в качестве обвиняемого в обвинительном заключении (протоколе обвинения, протоколе упрощенного досудебного производства)" заменить словами "постановлении о квалификации деяния подозреваемого, обвинительном акте (протоколе об уголовном проступке, постановлении о применении приказного производства)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1152"/>
+    <w:bookmarkStart w:name="z1169" w:id="1153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "преступлений" заменить словами "уголовных правонарушений";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1153"/>
+    <w:bookmarkStart w:name="z1170" w:id="1154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1154"/>
+    <w:bookmarkStart w:name="z1171" w:id="1155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слово "причинная" заменить словами "а также причинную";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1155"/>
+    <w:bookmarkStart w:name="z1172" w:id="1156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "пункт 10.1" заменить словами "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> раздела 10";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1156"/>
+    <w:bookmarkStart w:name="z1173" w:id="1157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      слова "в статье 296" заменить словами "в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьях 345</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1157"/>
+    <w:bookmarkStart w:name="z1174" w:id="1158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      слова "применяется статья 296" заменить словами "применяются </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 345</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1158"/>
+    <w:bookmarkStart w:name="z1175" w:id="1159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "ч. 2 ст. 25 УПК" заменить словами "части второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уголовно-процессуального кодекса Республики Казахстан";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1159"/>
+    <w:bookmarkStart w:name="z1176" w:id="1160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1160"/>
+    <w:bookmarkStart w:name="z1177" w:id="1161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "статьи 296" заменить словами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статей 345</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1161"/>
+    <w:bookmarkStart w:name="z1178" w:id="1162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "при предъявлении обвинения и в приговоре" заменить словами "при составлении обвинительного акта и в приговоре";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1162"/>
+    <w:bookmarkStart w:name="z1179" w:id="1163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1163"/>
+    <w:bookmarkStart w:name="z1180" w:id="1164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "Уголовного кодекса Республики Казахстан" заменить словами "УК";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1164"/>
+    <w:bookmarkStart w:name="z1181" w:id="1165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "о преступлениях" заменить словами "об уголовных правонарушениях";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1165"/>
+    <w:bookmarkStart w:name="z1182" w:id="1166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "статье 296" заменить словами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьям 345</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>348</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>351</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1166"/>
+    <w:bookmarkStart w:name="z1183" w:id="1167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1167"/>
+    <w:bookmarkStart w:name="z1184" w:id="1168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "статьей 296" заменить словами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьями 345</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>351</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1168"/>
+    <w:bookmarkStart w:name="z1185" w:id="1169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "статьями 296" заменить словами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьями 345</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>351</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1169"/>
+    <w:bookmarkStart w:name="z1186" w:id="1170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1170"/>
+    <w:bookmarkStart w:name="z1187" w:id="1171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "правил безопасности движения" заменить словами "правил дорожного движения";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1171"/>
+    <w:bookmarkStart w:name="z1188" w:id="1172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "в статье 296" заменить словами "в статьях 345, 346";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1172"/>
+    <w:bookmarkStart w:name="z1189" w:id="1173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "статьями 296, " заменить словами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьями 345</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>,";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1173"/>
+    <w:bookmarkStart w:name="z1190" w:id="1174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "175", "185" заменить соответственно цифрами "188", "200";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1174"/>
+    <w:bookmarkStart w:name="z1191" w:id="1175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слово "преступления" заменить словами "уголовного правонарушения";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1175"/>
+    <w:bookmarkStart w:name="z1192" w:id="1176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1015"/>
-[...126 lines deleted...]
-        <w:t>204</w:t>
+    <w:bookmarkEnd w:id="1176"/>
+    <w:bookmarkStart w:name="z1193" w:id="1177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "15. Водитель либо владелец транспортного средства, в нарушение действующих правил передавший управление транспортным средством лицу, лишенному права управления, находящемуся в состоянии алкогольного, наркотического или иного опьянения, а также должностное лицо, собственник или владелец транспортного средства, допустивший к управлению транспортным средством водителя, не имеющего прав управления транспортными средствами или прав управления транспортными средствами соответствующей категории, если это повлекло по неосторожности причинение среднего или тяжкого вреда здоровью, либо смерть одного или нескольких лиц, несет ответственность соответственно по части второй, третьей, четвертой, пятой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УК, по части первой, второй, третьей, четвертой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 349</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УК, а лицо, фактически управлявшее транспортным средством, – по соответствующей части </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статей 345</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1177"/>
+    <w:bookmarkStart w:name="z1194" w:id="1178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. В соответствии с частью третьей </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 50</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УК суд вправе назначить дополнительное наказание за совершение уголовного правонарушения, предусмотренного частью первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 348</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, частью первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 349</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 351</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УК, в виде лишения права занимать определенные должности или заниматься определенной деятельностью, если с учетом характера и степени общественной опасности совершенного деяния и личности виновного признает невозможным сохранение за ним права занимать определенные должности или заниматься определенной деятельностью.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1178"/>
+    <w:bookmarkStart w:name="z1195" w:id="1179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае, если акт амнистии предусматривает освобождение только от основного наказания и не устраняет применение дополнительного наказания, то суд при признании лица виновным в совершении уголовных правонарушений, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьями 345</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, частями второй, третьей и четвертой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 348</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, частями второй, третьей и четвертой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 349</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УК, постановляет обвинительный приговор, с освобождением осужденного от основного наказания и назначением ему дополнительного наказания в виде лишения права занимать определенные должности или заниматься определенной деятельностью.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1179"/>
+    <w:bookmarkStart w:name="z1196" w:id="1180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. В соответствии с пунктом 1) части пятой статьи 46 УК осужденным за уголовные правонарушения, предусмотренные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьями 345</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>348</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>349</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>351</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УК, отбывание наказания в виде лишения свободы, независимо от срока, назначается в учреждениях уголовно-исполнительной системы минимальной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1180"/>
+    <w:bookmarkStart w:name="z1197" w:id="1181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При назначении наказания судам следует учесть, что деяния, предусмотренные частями второй, третьей, четвертой и пятой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, УК, относятся к уголовным правонарушениям, совершенным с двумя формами вины, и в соответствии с требованиями </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УК в целом признаются совершенными умышленно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1181"/>
+    <w:bookmarkStart w:name="z1198" w:id="1182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В этой связи в случае неосторожного причинения среднего или тяжкого вреда здоровью либо смерти одному или более лицу в результате совершения умышленного уголовного правонарушения (управление транспортным средством лицом, лишенным права управления транспортными средствами, находящимся в состоянии опьянения; передача или допуск такого лица к управлению транспортным средством) виновному лицу отбывание наказания в виде лишения свободы на срок свыше одного года должно быть назначено в учреждении уголовно-исполнительной системы средней безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1182"/>
+    <w:bookmarkStart w:name="z1199" w:id="1183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осужденным по совокупности уголовных правонарушений, если одни совершены умышленно, а другие - по неосторожности, суд вправе назначить отбывание лишения свободы в учреждениях уголовно-исполнительной системы минимальной безопасности лишь в случае, если за умышленное уголовное правонарушение назначено наказание в виде лишения свободы на срок до одного года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1183"/>
+    <w:bookmarkStart w:name="z1200" w:id="1184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом суд вправе по совокупности уголовных правонарушений назначить отбывание лишения свободы в учреждениях уголовно-исполнительной системы минимальной безопасности в случае, если за умышленное уголовное правонарушение назначено наказание, не связанное с лишением свободы.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1184"/>
+    <w:bookmarkStart w:name="z1201" w:id="1185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1185"/>
+    <w:bookmarkStart w:name="z1202" w:id="1186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "о преступлениях" заменить словами "об уголовных правонарушениях";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1186"/>
+    <w:bookmarkStart w:name="z1203" w:id="1187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "правил безопасности движения" заменить словами "правил дорожного движения";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1187"/>
+    <w:bookmarkStart w:name="z1204" w:id="1188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "№ 1 от 20 июня 2005 года" заменить словами "от 20 июня 2005 года № 1";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1188"/>
+    <w:bookmarkStart w:name="z1205" w:id="1189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "частью 1 статьи 931" заменить словами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 931";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1189"/>
+    <w:bookmarkStart w:name="z1206" w:id="1190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "№ 3 от 21 июня 2001 года" заменить словами "от 27 ноября 2015 года № 7";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1190"/>
+    <w:bookmarkStart w:name="z1207" w:id="1191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1191"/>
+    <w:bookmarkStart w:name="z1208" w:id="1192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "67" заменить цифрами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1018"/>
-[...126 lines deleted...]
-        <w:t>пункте 8</w:t>
+    <w:bookmarkEnd w:id="1192"/>
+    <w:bookmarkStart w:name="z1209" w:id="1193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "№ 4 от 21 июня 2001 года" заменить словами "от 21 июня 2001 года № 4";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1193"/>
+    <w:bookmarkStart w:name="z1210" w:id="1194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      абзац второй изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1194"/>
+    <w:bookmarkStart w:name="z1211" w:id="1195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Если действия лица образуют совокупность уголовных правонарушений, предусмотренных частями первой, второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 345</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, частями первой, второй, третьей </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 347</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УК, то вопрос о применении </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 68</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УК решается в отношении каждого деяния индивидуально.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1195"/>
+    <w:bookmarkStart w:name="z1212" w:id="1196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      дополнить абзацем третьим следующего содержания: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1196"/>
+    <w:bookmarkStart w:name="z1213" w:id="1197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "При этом судам следует иметь в виду, что положения </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 68</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УК не распространяются на лиц, совершивших уголовные правонарушения, предусмотренные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьями 345</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>348</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>349</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>351</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УК, повлекшие по неосторожности смерть одного или нескольких лиц.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1197"/>
+    <w:bookmarkStart w:name="z1214" w:id="1198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1024"/>
-[...26 lines deleted...]
-        <w:t>статьи 14</w:t>
+    <w:bookmarkEnd w:id="1198"/>
+    <w:bookmarkStart w:name="z1215" w:id="1199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слово "преступления" заменить словами "уголовного правонарушения";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1199"/>
+    <w:bookmarkStart w:name="z1216" w:id="1200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "статьей 296" заменить словами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьями 345</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>348</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>349</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>351</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1025"/>
-[...7278 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="1200"/>
-    <w:bookmarkStart w:name="z1205" w:id="1201"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> статьи 931";</w:t>
+    <w:bookmarkStart w:name="z1217" w:id="1201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "части 5 статьи 69 КоАП" заменить словами "части шестой статьи 62 Кодекса Республики Казахстан об административных правонарушениях";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1201"/>
-    <w:bookmarkStart w:name="z1206" w:id="1202"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> слова "№ 3 от 21 июня 2001 года" заменить словами "от 27 ноября 2015 года № 7";</w:t>
+    <w:bookmarkStart w:name="z1218" w:id="1202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      после слов "ущерба" дополнить словами "и морального".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1202"/>
-    <w:bookmarkStart w:name="z1207" w:id="1203"/>
-[...35 lines deleted...]
-        <w:t>:</w:t>
+    <w:bookmarkStart w:name="z1219" w:id="1203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Конституции Республики Казахстан настоящее нормативное постановление включается в состав действующего права, является общеобязательным и вводится в действие со дня первого официального опубликования, за исключением подпункта 6) пункта 1, который вводится в действие с 1 июля 2020 года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1203"/>
-    <w:bookmarkStart w:name="z1208" w:id="1204"/>
-[...598 lines deleted...]
-    <w:bookmarkEnd w:id="1215"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Председатель Верховного Суда</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -45051,139 +44642,161 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ж. Асанов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Судья Верховного Суда</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">секретарь пленарного заседания </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -45614,31 +45227,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>