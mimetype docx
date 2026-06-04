--- v0 (2025-10-05)
+++ v1 (2026-06-04)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d4ad341" w14:textId="d4ad341">
+    <w:p w14:paraId="c40a673" w14:textId="c40a673">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил осуществления денежной компенсации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правительства Республики Казахстан от 12 февраля 2018 года № 50.</w:t>
+        <w:t>Постановление Правительства Республики Казахстан от 12 февраля 2018 года № 50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -177,114 +177,186 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пунктом 4</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> статьи 101-2 Закона Республики Казахстан от 16 апреля 1997 года "О жилищных отношениях" и </w:t>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 101-1 Закона Республики Казахстан "О жилищных отношениях" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктами 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 55 Закона Республики Казахстан от 16 февраля 2012 года "О воинской службе и статусе военнослужащих" Правительство Республики Казахстан </w:t>
+        <w:t xml:space="preserve"> статьи 55 Закона Республики Казахстан "О воинской службе и статусе военнослужащих" Правительство Республики Казахстан </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ПОСТАНОВЛЯЕТ:</w:t>
+        <w:t>ПОСТАНОВЛЯЕТ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции постановления Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 376</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z4" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -726,261 +798,385 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила осуществления денежной компенсации (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пунктом 4</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> статьи 101-2 Закона Республики Казахстан от 16 апреля 1997 года "О жилищных отношениях" (далее – Закон), </w:t>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 101-1 Закона Республики Казахстан "О жилищных отношениях" (далее – Закон), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктами 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 55 Закона Республики Казахстан от 16 февраля 2012 года "О воинской службе и статусе военнослужащих" и определяют порядок осуществления денежной компенсации.</w:t>
+        <w:t xml:space="preserve"> статьи 55 Закона Республики Казахстан "О воинской службе и статусе военнослужащих" и определяют порядок осуществления денежной компенсации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции постановления Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 376</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) денежная компенсация – жилищные выплаты единовременного характера, осуществляемые в случаях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пунктом 4</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> статьи 101-2 Закона и </w:t>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 101-1 Закона и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктами 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 55 Закона Республики Казахстан "О воинской службе и статусе военнослужащих";</w:t>
+        <w:t xml:space="preserve"> статьи 55 Закона Республики Казахстан "О воинской службе и статусе военнослужащих;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) государственное учреждение – республиканское государственное учреждение, в котором получатель денежной компенсации проходит или проходил воинскую службу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2  с изменением, внесенным постановлением Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 376</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Получателями денежной компенсации являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) военнослужащие, состоявшие на воинской службе десять и более лет в календарном исчислении на 1 января 2013 года и имеющие право на приватизацию служебного жилища безвозмездно после двадцати лет воинской службы в календарном исчислении, проживающие в служебном жилище, не подлежащем приватизации, в том числе вследствие его нахождения на территории закрытых и обособленных военных городков, пограничных отделений и иных закрытых объектов;</w:t>
+      1) военнослужащие, состоявшие на воинской службе десять и более лет в календарном исчислении на 1 января 2013 года и имеющие право на приватизацию служебного жилища безвозмездно после двадцати лет воинской службы в календарном исчислении, проживающие в служебном жилище, не подлежащем приватизации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) лица, состоявшие на воинской службе двадцать и более лет в календарном исчислении и проживающие в служебном жилище, которое не подлежит приватизации, в том числе вследствие его нахождения на территории закрытых и обособленных военных городков, пограничных отделений и иных закрытых объектов, и уволенные с воинской службы до 1 января 2018 года по достижении предельного возраста состояния на воинской службе, по состоянию здоровья или в связи с сокращением штатов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
@@ -1065,1233 +1261,1267 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 27.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 800</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 376</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Размер денежной компенсации определяется путем умножения стоимости одного квадратного метра продажи нового жилища в среднем по республике согласно данным уполномоченного органа в области государственной статистики за январь текущего года, публикуемым на его интернет-ресурсе, на площадь жилища из расчета восемнадцать квадратных метров полезной площади на каждого члена семьи, включая самого получателя, за минусом суммы ранее осуществленных получателю, а также супругу или супруге жилищных выплат.</w:t>
+      4. Размер денежной компенсации определяется путем умножения стоимости одного квадратного метра продажи нового жилища в среднем по Республике Казахстан согласно данным уполномоченного органа в области государственной статистики за январь текущего года, публикуемым на его интернет-ресурсе, на площадь жилища из расчета восемнадцать квадратных метров площади на каждого члена семьи, включая самого военнослужащего, за минусом суммы ранее осуществленных текущих жилищных выплат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z46" w:id="16"/>
+    <w:bookmarkStart w:name="z63" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Члены семьи получателей денежной компенсации, предусмотренных подпунктами 2) и 3) пункта 3 настоящих Правил, определяются в соответствии со статьей 101-10 Закона на день исключения из списков воинской части в связи с увольнением с воинской службы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 – в редакции постановления Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 376</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок подачи документов, необходимых для получения денежной компенсации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Документы, необходимые для получения денежной компенсации, представляются получателями руководителю государственного учреждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Для выплаты денежной компенсации получатель в установленном порядке представляет следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z50" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) рапорт (заявление);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z51" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) копии документов, удостоверяющих личность получателя и членов его семьи, свидетельств о заключении (расторжении) брака, рождении детей при наличии у получателя членов семьи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z52" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом в случае гибели (смерти) лица, определенного в подпунктах 2) или 3) пункта 3 настоящих Правил, предоставляется свидетельство о смерти;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z53" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) справка об отсутствии (наличии) недвижимого имущества (по Республике Казахстан), полученная по составу семьи в течение десяти календарных дней до дня регистрации рапорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z54" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) информация по нанимателю из реестра договоров найма объектов государственного жилищного фонда, полученная по составу семьи в течение десяти календарных дней до дня регистрации рапорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z55" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) послужной список;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z56" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) справка с места службы с указанием сведений о состоянии на воинской службе, составе семьи и получении жилищных выплат, предусмотренных пунктами 3, 4 и 5 статьи 101-1 Закона, выданная кадровым подразделением (подразделением комплектования) государственного учреждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z57" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Члены семьи получателей денежной компенсации, предусмотренных </w:t>
-[...9 lines deleted...]
-        <w:t>подпунктами 2)</w:t>
+      7) в случае, если супруга (супруг) является или являлась (являлся) сотрудником правоохранительного, специального государственного органа, органа гражданской защиты и военнослужащим, предоставляется справка с места службы с указанием сведений о получении жилищных выплат, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктами 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3)</w:t>
-[...289 lines deleted...]
-      6) справка с места службы с указанием сведений о состоянии на воинской службе, составе семьи, получении денежной компенсации взамен права безвозмездной приватизации, жилищных выплат, предусмотренных частями первой и третьей пункта 5 статьи 101-1 или частями первой и третьей пункта 5 статьи 101-2 Закона, выданная кадровым подразделением (подразделением комплектования) государственного учреждения;</w:t>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 101-1 Закона;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z57" w:id="27"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z58" w:id="28"/>
+    <w:bookmarkStart w:name="z58" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) копия договора найма служебного жилища, за исключением получателя, указанного в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункте 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 настоящих Правил;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z59" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) карточка аналитического учета получателя жилищных выплат супруга (супруги), в случае, если супруг (супруга) проходит или проходил (проходила) воинскую службу и (или) службу в правоохранительных, специальных государственных органах, в органах гражданской защиты.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z59" w:id="29"/>
-[...15 lines deleted...]
-      9) карточка аналитического учета получателя жилищных выплат супруга (супруги), в случае, если супруг (супруга) проходит или проходил (проходила) воинскую службу и (или) службу в специальных государственных органах, органах внутренних дел, уполномоченном органе по противодействию коррупции.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции постановления Правительства РК от 27.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 800</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными постановлением Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 376</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок выплаты денежной компенсации </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z31" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Государственное учреждение не позднее пятнадцати календарных дней со дня регистрации рапорта (заявления) осуществляет сверку на полноту представленных документов. В случае получения документов не в полном объеме, государственное учреждение уведомляет получателя о необходимости представления документов согласно пункту 6 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z32" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представленные документы получателями военной контрразведки и военной полиции Комитета национальной безопасности Республики Казахстан в установленном порядке выносятся на рассмотрение жилищной комиссии государственного учреждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z33" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Протокол заседания жилищной комиссии государственного учреждения в отношении получателей военной контрразведки и военной полиции Комитета национальной безопасности Республики Казахстан утверждается не позднее двадцати рабочих дней со дня регистрации рапорта (заявления).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z34" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Приказ о выплате денежной компенсации получателям издается руководителем государственного учреждения, а получателям военной контрразведки и военной полиции Комитета национальной безопасности Республики Казахстан – заместителем руководителя государственного учреждения не позднее одного месяца со дня регистрации рапорта (заявления).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z35" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Денежная компенсация взамен права безвозмездной приватизации не выплачивается в случаях, если военнослужащий либо его (ее) супруга (супруг):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) имеют жилище на праве собственности на территории Республики Казахстан, за исключением наличия доли менее пятидесяти процентов в жилище либо получения жилища по наследству;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) реализовали право на приватизацию жилища, за исключением осуществления приватизации жилища через купонный механизм;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) получили единовременные жилищные выплаты, единовременную денежную компенсацию или денежную компенсацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) произвели отчуждение жилища, принадлежавшего ему (ей) на праве собственности (возникновения) на территории Республики Казахстан, в течение последних пяти лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При этом военнослужащему денежная компенсация, предусмотренная </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 101-1, выплачивается без учета его (ее) супруги (супруга), а также его (ее) ребенка (детей) в случае, если его (ее) право на жилище реализовано до вступления их в брак (супружество).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отказа в выплате денежной компенсации государственное учреждение направляет получателю мотивированное письменное уведомление не позднее одного месяца со дня регистрации рапорта (заявления).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции постановления Правительства РК от 27.09.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции постановления Правительства РК от 27.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 800</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными постановлением Правительства РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 376</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Денежная компенсация выплачивается не позднее одного месяца со дня издания приказа о выплате денежной компенсации путем перевода на личный специальный счет получателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z48" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Получатель жилищных выплат открывает и использует в банке второго уровня только один личный специальный счет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Денежная компенсация имеет целевое назначение. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Получатели, которым была выплачена денежная компенсация, в целях подтверждения целевого использования в течение шести месяцев предоставляют документы, подтверждающие использование жилищных выплат по целям, определяемым Правительством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...155 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции постановления Правительства РК от 27.09.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 с изменениями, внесенными постановлениями Правительства РК от 01.09.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 548</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 27.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 800</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 376</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="37"/>
-[...221 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="41"/>
+    <w:bookmarkStart w:name="z37" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Получатели, которым была выплачена денежная компенсация, сдают служебное жилище в установленном порядке не позднее трех месяцев с момента осуществления денежной компенсации получателю. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z38" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Если оба супруга являются военнослужащими или лицами, уволенными с воинской службы, денежная компенсация взамен права безвозмездной приватизации выплачивается одному из супругов по их выбору.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции постановления Правительства РК от 27.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 800</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Государственное учреждение направляет выписку из приказа о выплате денежной компенсации в местный орган военного управления по месту учета лиц, уволенных с воинской службы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z40" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Кадровое подразделение (подразделение комплектования) государственного учреждения либо местный орган военного управления приобщают в личное дело получателя выписку из приказа о выплате денежной компенсации и производят соответствующую запись, которая заверяется подписью и гербовой печатью государственного учреждения.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z38" w:id="42"/>
-[...120 lines deleted...]
-    <w:bookmarkEnd w:id="44"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2370,254 +2600,254 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 12 февраля 2018 года № 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z42" w:id="45"/>
+    <w:bookmarkStart w:name="z42" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>утративших силу некоторых решений Правительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z43" w:id="46"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z43" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 28 августа 2012 года № 1092 "Об утверждении Правил компенсации права безвозмездной приватизации служебного жилища, которое не подлежит приватизации, в том числе вследствие его расположения в закрытых и обособленных военных городках, пограничных заставах и в комендатурах" (САПП Республики Казахстан, 2012 г., № 67, ст. 968).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z44" w:id="47"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z44" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 26 марта 2015 года № 159 "О внесении изменений и дополнения в постановление Правительства Республики Казахстан от 28 августа 2012 года № 1092 "Об утверждении Правил компенсации права безвозмездной приватизации служебного жилища, которое не подлежит приватизации, в том числе вследствие его расположения в закрытых и обособленных военных городках, пограничных заставах и в комендатурах" (САПП Республики Казахстан, 2015 г., № 15, ст. 88). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z45" w:id="48"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z45" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 10 июля 2017 года № 417 "О внесении изменения в постановление Правительства Республики Казахстан от 28 августа 2012 года № 1092 "Об утверждении Правил компенсации права безвозмездной приватизации служебного жилища, которое не подлежит приватизации, в том числе вследствие его расположения в закрытых и обособленных военных городках, пограничных заставах и в комендатурах" (Эталонный контрольный банк НПА Республики Казахстан в электронном виде от 12.07.2017).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2943,31 +3173,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>