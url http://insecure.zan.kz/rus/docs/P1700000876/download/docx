--- v0 (2025-11-07)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="18a4f89" w14:textId="18a4f89">
+    <w:p w14:paraId="cdc1c9c" w14:textId="cdc1c9c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -122,166 +122,248 @@
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z3" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пунктом 2</w:t>
+        <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 162 Бюджетного кодекса Республики Казахстан от 4 декабря 2008 года Правительство Республики Казахстан </w:t>
+        <w:t xml:space="preserve"> статьи 147 Бюджетного кодекса Республики Казахстан Правительство Республики Казахстан </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПОСТАНОВЛЯЕТ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции постановления Правительства РК от 12.12.2018 </w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции постановления Правительства РК от 22.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 823</w:t>
+        <w:t>№ 537</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Принять государственные обязательства Правительства Республики Казахстан по проекту государственно-частного партнерства "Создание и эксплуатация автомобильного пункта пропуска "НУР ЖОЛЫ" на участке автомобильной дороги "Алматы – Хоргос" международного транзитного коридора "Западная Европа – Западный Китай" в объеме 94229561000 (девяносто четыре миллиарда двести двадцать девять миллионов пятьсот шестьдесят одна тысяча) теңге согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции постановления Правительства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 537</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Уполномочить министерства по инвестициям и развитию, финансов Республики Казахстан заключить договор государственно-частного партнерства по проекту, указанному в пункте 1 настоящего постановления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -294,173 +376,254 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Министерству финансов Республики Казахстан осуществить учет принятия и исполнения финансовых обязательств государства по договору государственно-частного партнерства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Министерству по инвестициям и развитию Республики Казахстан принять иные меры, вытекающие из настоящего постановления.</w:t>
+      4. Министерству транспорта Республики Казахстан принять иные меры, вытекающие из настоящего постановления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 – в редакции постановления Правительства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 537</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящее постановление вводится в действие со дня его подписания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Премьер-Министр</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -545,51 +708,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Утверждено</w:t>
+              <w:t>Утвержден</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">постановлением Правительства </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -604,3872 +767,3327 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 26 декабря 2017 года № 876</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Объем принятых государственных обязательств Правительства Республики Казахстан по годам</w:t>
+        <w:t xml:space="preserve"> Объем принятых государственных обязательств Правительства </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Республики Казахстан по годам</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение в редакции постановления Правительства РК от 12.12.2018 </w:t>
+      Сноска. Приложение – в редакции постановления Правительства РК от 22.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 823</w:t>
+        <w:t>№ 537</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...17 lines deleted...]
-      Компенсация инвестиционных затрат</w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="862"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3016"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="2535" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5887" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="3016" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма КИЗ, тысяч теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата возмещения КИЗ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2535" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5887" w:type="dxa"/>
-[...65 lines deleted...]
-3</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2018 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40 000 000,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сентябрь 2018 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="dxa"/>
-[...139 lines deleted...]
-сентябрь 2018 г.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 459 807,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+декабрь 2018 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...91 lines deleted...]
-декабрь 2018 г.</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2019 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14 000 000,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+февраль 2019 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="dxa"/>
-[...137 lines deleted...]
-февраль 2019 г.</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2020 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+298 480,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+февраль 2020 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="862" w:type="dxa"/>
-[...187 lines deleted...]
-            <w:tcW w:w="2535" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5887" w:type="dxa"/>
-[...70 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+69 758 287,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z47" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Компенсация операционных затрат</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="876"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3064"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...2 lines deleted...]
-            <w:tcW w:w="2575" w:type="dxa"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5785" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="3064" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма КОЗ, тысяч теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата возмещения КОЗ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5785" w:type="dxa"/>
-[...65 lines deleted...]
-3</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2018 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 045 781,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+декабрь 2018 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
-[...137 lines deleted...]
-декабрь 2018 г.</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2019 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 673 249,50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+июль 2019 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
-[...73 lines deleted...]
-            <w:tcW w:w="5785" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 673 249,50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3064" w:type="dxa"/>
-[...29 lines deleted...]
-июль 2019 г.</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+декабрь 2019 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...25 lines deleted...]
-            <w:tcW w:w="5785" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2020 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 673 249,50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3064" w:type="dxa"/>
-[...29 lines deleted...]
-декабрь 2019 г.</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+июль 2020 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
-[...73 lines deleted...]
-            <w:tcW w:w="5785" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 673 249,50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3064" w:type="dxa"/>
-[...29 lines deleted...]
-июль 2020 г.</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+декабрь 2020 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...25 lines deleted...]
-            <w:tcW w:w="5785" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2021 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 673 249,50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3064" w:type="dxa"/>
-[...29 lines deleted...]
-декабрь 2020 г.</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+июль 2021 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
-[...73 lines deleted...]
-            <w:tcW w:w="5785" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 673 249,50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3064" w:type="dxa"/>
-[...29 lines deleted...]
-июль 2021 г.</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+декабрь 2021 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...25 lines deleted...]
-            <w:tcW w:w="5785" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2022 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 673 249,50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3064" w:type="dxa"/>
-[...29 lines deleted...]
-декабрь 2021 г.</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+июль 2022 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
-[...73 lines deleted...]
-            <w:tcW w:w="5785" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 673 249,50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3064" w:type="dxa"/>
-[...29 lines deleted...]
-июль 2022 г.</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+декабрь 2022 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...25 lines deleted...]
-            <w:tcW w:w="5785" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2023 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 673 249,50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3064" w:type="dxa"/>
-[...29 lines deleted...]
-декабрь 2022 г.</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+июль 2023 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
-[...140 lines deleted...]
-3</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 673 249,50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+декабрь 2023 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2575" w:type="dxa"/>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2023 год</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="5785" w:type="dxa"/>
+2024 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 673 249,50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3064" w:type="dxa"/>
-[...29 lines deleted...]
-июль 2023 г.</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+июль 2024 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5785" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 673 249,50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3064" w:type="dxa"/>
-[...29 lines deleted...]
-декабрь 2023 г.</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+декабрь 2024 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2575" w:type="dxa"/>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2024 год</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="5785" w:type="dxa"/>
+2025 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 673 249,50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3064" w:type="dxa"/>
-[...29 lines deleted...]
-июль 2024 г.</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+июль 2025 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5785" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 673 249,50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3064" w:type="dxa"/>
-[...29 lines deleted...]
-декабрь 2024 г.</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+декабрь 2025 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="876" w:type="dxa"/>
-[...441 lines deleted...]
-            <w:tcW w:w="2575" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5785" w:type="dxa"/>
-[...70 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24 471 274,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: расшифровка аббревиатур:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      КИЗ – компенсация инвестиционных затрат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      КОЗ – компенсация операционных затрат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -4490,55 +4108,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>