--- v0 (2025-11-07)
+++ v1 (2026-06-08)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c2fe665" w14:textId="c2fe665">
+    <w:p w14:paraId="3c38488" w14:textId="3c38488">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,146 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О генеральном плане города Талдыкорган Алматинской области (включая основные положения)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правительства Республики Казахстан от 15 сентября 2017 года № 568.</w:t>
+        <w:t>Постановление Правительства Республики Казахстан от 15 сентября 2017 года № 568. Утратило силу постановлением Правительства Республики Казахстан от 31 декабря 2025 года № 1213</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z3" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу постановлением Правительства РК от 31.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1213</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -238,137 +316,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее постановление вводится в действие со дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Премьер-Министр</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -4527,28026 +4624,27243 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10. Основные технико-экономические показатели</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1421"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1997"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z202" w:id="194"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="194"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование показателей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Единица измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Исходный год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Первая очередь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Расчетный срок</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z203" w:id="195"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="195"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Территория в границах городской администрации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 гектаров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38504,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38504,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38504,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Территория в границах проектируемой обводной дороги с агропромышленным комплексом "Талдыкорган"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 гектаров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17777,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17777,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z206" w:id="196"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="196"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Площадь города в проектных границах </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 гектаров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5507,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7011,22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11807,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 в том числе: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z208" w:id="197"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="197"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жилая застройка, всего</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 гектаров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3289,46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3636,66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3783,66</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z209" w:id="198"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.2</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="198"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Общественная застройка, всего</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 гектаров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 353,56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 462,19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 907,57</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z210" w:id="199"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.3</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="199"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Территории общего пользования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 гектаров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 741,09</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1789,48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5557,38</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z211" w:id="200"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.4</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="200"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Территории промышленной и коммунально-складской застройки, всего</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 гектаров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 761,13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 761,13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1055,52</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z212" w:id="201"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.5</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="201"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Территории специального назначения, всего</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 гектаров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 361,76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 361,76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 502,94</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z213" w:id="202"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.6</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="202"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие территории, всего</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 гектаров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12270,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10765,78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5782,88</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 в том числе: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z215" w:id="203"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.6.1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="203"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Земли сельскохозяйственного назначения – агропромышленный комплекс "Талдыкорган"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 гектаров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4908,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4908,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4908,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z216" w:id="204"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.6.2</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="204"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дачи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 гектаров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 565,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 565,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 565,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z217" w:id="205"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.6.3</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="205"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Резервные территории</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 гектаров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6797,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5532,28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 465,96</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z218" w:id="206"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="206"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Население </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z219" w:id="207"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.1.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="207"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Численность населения в пределах городской администрации на расчетный срок, всего</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тысяч человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 156,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 177,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 245,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в том числе:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z221" w:id="208"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.1.1.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="208"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Население города Талдыкорган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тысяч человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 132,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 152,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 240,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z222" w:id="209"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.1.2.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="209"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Другие населенные пункты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тысяч человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z223" w:id="210"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.2</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="210"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Показатели естественного движения населения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ‰</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z224" w:id="211"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.3.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="211"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Показатели миграции населения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 на 1 тысячу человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z225" w:id="212"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.4.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="212"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Возрастная структура населения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z226" w:id="213"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.4.1.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="213"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дети до 15 лет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч человек</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35,8</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 41,7</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 66,0</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z227" w:id="214"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.4.2.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="214"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Население в трудоспособном возрасте: мужчины (16-62 года), женщины (16-57 лет)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч человек</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 84,2</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 63,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 96,5</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 63,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 156</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 64,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z228" w:id="215"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.4.3.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="215"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Население старше трудоспособного возраста</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч человек</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12,6</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11,9</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19,2</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z229" w:id="216"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.5.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="216"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трудовые ресурсы, из них:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z230" w:id="217"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.5.1.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="217"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Экономически активное население, всего</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тысяч человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 66,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 76,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в том числе:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z232" w:id="218"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.5.1.1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="218"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Работающие по найму и в малом бизнесе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тысяч человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 56,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 66,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 112,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z233" w:id="219"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.5.1.2</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="219"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Самостоятельно занятое население</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тысяч человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z234" w:id="220"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.5.1.3</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Безработные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тысяч человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z235" w:id="221"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.5.1.4</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="221"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Экономически неактивное население</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тысяч человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z236" w:id="222"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="222"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Жилищное строительство </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z237" w:id="223"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.1.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="223"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жилищный фонд, всего</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч квадратных метров общей площади</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2252,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3040,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z238" w:id="224"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.2</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="224"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Убыль жилищного фонда, всего</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч квадратных метров общей площади</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 185,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в том числе:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z240" w:id="225"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.2.1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="225"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 по техническому состоянию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч квадратных метров общей площади</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 105,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z241" w:id="226"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.2.2</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="226"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 по реконструкции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч квадратных метров общей площади</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 79,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z242" w:id="227"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.3.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="227"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Новое жилищное строительство, всего</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч квадратных метров общей площади</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 788,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5133,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в том числе:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z244" w:id="228"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.3.1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="228"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 усадебный (коттеджного типа) с земельным участком при доме (квартире)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч квадратных метров общей площади</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 365,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 427,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z245" w:id="229"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.3.2</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="229"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4-5-9-12-ти этажный многоквартирный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч квадратных метров общей площади</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 423,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4705,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z246" w:id="230"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.3.3</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="230"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Средняя обеспеченность населения общей площадью квартир</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Квадратных метров на человека</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z247" w:id="231"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="231"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Объекты социального и культурно-бытового обслуживания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z248" w:id="232"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="232"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Детские дошкольные учреждения, всего </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мест</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11096</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z249" w:id="233"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.1.1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="233"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уровень обеспеченности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 86,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z250" w:id="234"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.2.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="234"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Общеобразовательные учреждения, всего</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мест</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21694</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25815</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39600</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z251" w:id="235"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.2.1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="235"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уровень обеспеченности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 87,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z252" w:id="236"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.3</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="236"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Больницы, всего</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 коек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4080</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в том числе:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z254" w:id="237"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.3.1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="237"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 областного значения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 коек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1680</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 270</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z255" w:id="238"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.3.2</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="238"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 городского значения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 коек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1520</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2400</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z256" w:id="239"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.4</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="239"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поликлиники, всего / на 1000 человек:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 посещений в смену</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3575</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4075</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7775</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z257" w:id="240"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.4.1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="240"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 областного значения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 посещений в смену</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1350</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z258" w:id="241"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.4.2</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="241"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 городского значения / на 1000 человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 посещений в смену</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2575/19,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3075/26,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6425/26,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z259" w:id="242"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.5</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="242"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Учреждения социального обеспечения (дома-интернаты), всего </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мест</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 170</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1275</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z260" w:id="243"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.5.1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="243"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Новое строительство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мест</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1960</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z261" w:id="244"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.6</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="244"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Физкультурно-спортивные сооружения, всего </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 гектаров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z262" w:id="245"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.7</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="245"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зрелищно-культурные учреждения (театры, клубы, кинотеатры, музеи, выставочные залы и т.п.), всего</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мест</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1986</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z263" w:id="246"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.8</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="246"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Предприятия общественного питания, всего </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мест</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10996</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6080</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9600</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z264" w:id="247"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.9</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="247"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Предприятия торговли, всего</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 квадратных метров торговой площади</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 59500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42560</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 67200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z265" w:id="248"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.9.1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="248"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Новое строительство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 квадратных метров торговой площади</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7700</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z266" w:id="249"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.10</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="249"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Предприятия бытового обслуживания, всего</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 рабочих мест</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 516</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1368</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2160</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z267" w:id="250"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.11</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="250"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пожарные депо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 депо </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z268" w:id="251"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="251"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Транспортное обеспечение </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z269" w:id="252"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="252"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Протяженность улиц и дорог, всего </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 километров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 408,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 444,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 661,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z270" w:id="253"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.1.5</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="253"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Обводная автодорога </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 километров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z271" w:id="254"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.6</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="254"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Плотность улично-дорожной сети в пределах поселковой застройки </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 километров на квадратный километр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z272" w:id="255"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="255"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Инженерное оборудование </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z273" w:id="256"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="256"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоснабжение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z274" w:id="257"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.1.1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="257"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Суммарное водопотребление, всего</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 кубических метров в сутки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26 734</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34 831</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43 181</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 в том числе: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z276" w:id="258"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.1.1.1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="258"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 на хозяйственно-питьевые нужды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 кубических метров в сутки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23 360</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33756</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38 750</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z277" w:id="259"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.1.1.2</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="259"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 на производственные нужды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 кубических метров в сутки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 374</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4 431</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4 431</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z278" w:id="260"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.1.2</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="260"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Используемые источники водоснабжения:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z279" w:id="261"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.1.2.1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="261"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поверхностный водозабор</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z280" w:id="262"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.1.2.2</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="262"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подземный водозабор</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 +</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 +</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 +</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z281" w:id="263"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.1.3</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="263"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Протяженность хозяйственно-питьевого водопровода (В1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 километров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 105,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 122,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 255,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z282" w:id="264"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.2</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="264"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Канализация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z283" w:id="265"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.2.1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="265"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Объем бытовых сточных вод</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 кубических метров в сутки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25 964</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33 856</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42 206</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z284" w:id="266"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.2.2</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="266"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Протяженность канализационной сети</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 километров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 68,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 187,05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 244,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z285" w:id="267"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.2.3</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="267"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Канализационные очистные сооружения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч кубических метров в сутки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z286" w:id="268"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.2.4</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="268"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Накопитель очищенных сточных вод</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч кубических метров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5 460</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7 209</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8 987</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z287" w:id="269"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.3</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="269"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санитарная очистка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z288" w:id="270"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.3.1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="270"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Объем образующихся твердых бытовых отходов (ТБО)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тонн в год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45 328</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51 960</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 78 925</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z289" w:id="271"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.4</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="271"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Электроснабжение </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z290" w:id="272"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.4.1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="272"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Суммарное потребление электроэнергии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 МВт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 187,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 269,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 в том числе: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z292" w:id="273"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.4.1.1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="273"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 коммунально-бытовая нагрузка: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 МВт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 81,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 104,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 168,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z293" w:id="274"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.4.1.2</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="274"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 промышленность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 МВт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 56,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z294" w:id="275"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.4.1.3</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="275"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 неучтенная нагрузка (20 %)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 МВт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z295" w:id="276"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.5</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="276"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Теплоснабжение </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z296" w:id="277"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.5.1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="277"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Суммарная тепловая нагрузка, всего </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Гкал/ч</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 420</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 536</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 827</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z297" w:id="278"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.5.2</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="278"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Протяженность сетей </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 км</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z298" w:id="279"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.6</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="279"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Газоснабжение </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z299" w:id="280"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.6.1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="280"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Потребление сжиженного газа, всего </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тонн в год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 115,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z300" w:id="281"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.6.2</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="281"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Потребление природного газа, всего </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч кубических метров в год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 91373</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 204544</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z301" w:id="282"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.6.3</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="282"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Отопительные котельные </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч кубических метров в год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28125</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 98250</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z302" w:id="283"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.6.4</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="283"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Промышленное потребление </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тысяч кубических метров в год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z303" w:id="284"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.6.5</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="284"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Протяженность газопроводов </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 километров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 390,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 434,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z304" w:id="285"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.7</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="285"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Телефонизация </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z305" w:id="286"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.7.1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="286"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Количество телефонных номеров </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 единиц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 48132</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 61000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 108000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z306" w:id="287"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="287"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Инженерная подготовка территории </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z307" w:id="288"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="288"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Закрытые самотечные ливневые коллекторы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 километров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z308" w:id="289"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.2</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="289"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Напорные ливневые коллекторы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 километров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z309" w:id="290"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.3</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="290"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Насосные станции перекачки ливневых вод </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 штук</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z310" w:id="291"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.4</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="291"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Отстойники ливневых вод </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 штук</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z311" w:id="292"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.5</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="292"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Головные оросительные каналы: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z312" w:id="293"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.5.1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="293"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Реконструкция </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 километров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z313" w:id="294"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.5.2</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="294"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Новое строительство </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 километров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z314" w:id="295"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.6</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="295"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Распределительные оросительные каналы, из них: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z315" w:id="296"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.6.1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="296"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Реконструкция </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 километров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 54,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z316" w:id="297"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.6.2</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="297"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Новое строительство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 километров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z317" w:id="298"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.7</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="298"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Арычная сеть в железобетонной облицовке</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 километров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 246,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z318" w:id="299"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="299"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Объемы строительства учреждений обслуживания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z319" w:id="300"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="300"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Детские дошкольные учреждения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мест</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3520</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8380</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z320" w:id="301"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.2</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="301"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Общеобразовательные школы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 учащихся</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21694</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5680</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12220</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z321" w:id="302"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.3</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="302"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Поликлиники </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 посещений в смену</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3575</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3700</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z322" w:id="303"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.4</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="303"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стационары всех типов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 койко-мест</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1980</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z323" w:id="304"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.5</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="304"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Учреждения культуры </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мест</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1549</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z324" w:id="305"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.6</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="305"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Торговые предприятия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 квадратных метров торговой площади</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -32580,161 +31894,161 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 На основе спроса населения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z325" w:id="306"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.7</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="306"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Учреждения общественного питания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мест</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -32768,456 +32082,456 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 На основе спроса населения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z326" w:id="307"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.8</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="307"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Гостиницы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мест</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 796</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 850</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1421" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z327" w:id="308"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.9</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="308"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4142" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Спортивные залы общего пользования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 квадратных метров площади пола</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7956</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -33281,854 +32595,855 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="311"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="829"/>
-        <w:gridCol w:w="11471"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="829" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z331" w:id="312"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 СНиП</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="312"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11471" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 – строительные нормы и правила Республики Казахстан. Государственные нормативы в области архитектуры, градостроительства и строительства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="829" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z332" w:id="313"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 АО</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="313"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11471" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 – акционерное общество</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="829" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z333" w:id="314"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 АТП</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="314"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11471" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 – автотранспортные предприятия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="829" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z334" w:id="315"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ГПИ</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="315"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11471" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 – государственный проектный институт</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="829" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z335" w:id="316"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ТБО</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="316"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11471" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 – твердые бытовые отходы производства и потребления города</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="829" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z336" w:id="317"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 КОС </w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="317"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11471" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 – канализационные очистные сооружения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="829" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z337" w:id="318"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ПС</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="318"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11471" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 – электрическая подстанция</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="829" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z338" w:id="319"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 АСТ</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="319"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11471" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 – автономная система теплоснабжения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="829" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z339" w:id="320"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ГГРП</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="320"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11471" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 – головные газорегуляторные пункты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="829" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z340" w:id="321"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ШГРП</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="321"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11471" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 – шкафные газорегуляторные пункты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="829" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z341" w:id="322"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 АТС </w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="322"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11471" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 – автоматическая телефонная станция</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="829" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z342" w:id="323"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 МАД</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="323"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11471" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 – мультисервисный абонентский доступ</w:t>
@@ -34177,63 +33492,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -34555,35 +33892,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>