--- v0 (2025-10-01)
+++ v1 (2026-07-26)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9515220" w14:textId="9515220">
+    <w:p w14:paraId="e256aee" w14:textId="e256aee">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,146 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнения в постановление Правительства Республики Казахстан от 28 декабря 2012 года № 1727 "Об утверждении Правил определения размера, назначения, перерасчета, осуществления и прекращения жилищных выплат сотрудникам специальных государственных органов Республики Казахстан"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правительства Республики Казахстан от 2 августа 2017 года № 464.</w:t>
+        <w:t>Постановление Правительства Республики Казахстан от 2 августа 2017 года № 464. Утратило силу постановлением Правительства Республики Казахстан от 11 июня 2026 года № 487.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z14" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу постановлением Правительства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 487</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Правительство Республики Казахстан </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z15" w:id="1"/>
     <w:p>
@@ -3226,62 +3304,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -3304,51 +3383,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Премьер-Министр</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -3366,51 +3445,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -3696,1192 +3775,1136 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>специальных государственных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>органов Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z86" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z86" w:id="56"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расчет текущих жилищных выплат</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>по ________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование учреждения)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="489"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="3944"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="489" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z87" w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="57"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="57"/>
-[...3 lines deleted...]
-            <w:tcW w:w="489" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование подразделения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ф.И.О. (при наличии) (полностью)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2873" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Площадь претендуемого жилья (из графы 8 приложения 3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2750" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Стоимость аренды </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1 кв. метра жилья в регионе по данным уполномоченного органа статистики </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(в тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3944" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма выплаты в месяц (графа 4 х графу 5) (в тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="489" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z88" w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="58"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="489" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2873" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2750" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3944" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="489" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z89" w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="59"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="489" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z90" w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого по сотруднику</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="60"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2873" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z91" w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого по учреждению</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="61"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2873" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4919,53 +4942,57 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 _______________ ___________________ </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(дата, подпись) (Ф.И.О. (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5013,53 +5040,57 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ________________ __________________ </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(дата, подпись) (Ф.И.О. (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z94" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -5368,83 +5399,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>специальных государственных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>органов Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z98" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z98" w:id="67"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расчет</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>единовременных жилищных выплат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z99" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с пунктом _____ статьи ____ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -5506,161 +5541,166 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="241"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="1669"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z101" w:id="70"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="70"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="70"/>
-[...3 lines deleted...]
-            <w:tcW w:w="241" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование подразделения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="965" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5690,273 +5730,273 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Состав семьи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Площадь претендуемого жилья (кв.м)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Период начисления единовременной жилищной выплаты (месяцы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1293" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стоимость аренды/приобретения 1 кв.м жилья в регионе по данным уполномоченного органа статистики (в тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2796" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма единовременной жилищной выплаты, предусмотренная пунктом 5 статьи 101-1 Закона (графа 8 х графу 9 х графу 10) (в тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1668" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма единовременной жилищной выплаты, предусмотренная пунктом 6 статьи 101-1 Закона (в тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1668" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма единовременной жилищной выплаты, предусмотренная пунктом 7 статьи 101-1 Закона (в тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1669" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5993,87 +6033,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 члены семьи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6161,1843 +6201,1648 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z103" w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="71"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="965" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="499" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1293" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2796" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1668" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1668" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1669" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z104" w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="72"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
-[...423 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z105" w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого по сотруднику</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="73"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z106" w:id="74"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого по учреждению</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="74"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="241" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z107" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z107" w:id="75"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Начальник ГУ                               _____________      ____________________</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">                                           (дата, подпись)       (Ф.И.О. (при наличии)</w:t>
+      Начальник ГУ                               _____________      ____________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z108" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">                                           (дата, подпись)       (Ф.И.О. (при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z108" w:id="76"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Начальник финансового подразделения            _____________       ____________________</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">                                           (дата, подпись)       (Ф.И.О. (при наличии)</w:t>
+      Начальник финансового подразделения            _____________       ____________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                           (дата, подпись)       (Ф.И.О. (при наличии)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z109" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkStart w:name="z110" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -8312,235 +8157,244 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>специальных государственных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>органов Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z113" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z113" w:id="80"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расчет</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>площади претендуемого жилья сотрудника</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="445"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="2717"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="445" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z114" w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="81"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="81"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1723" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ф.И.О. (при наличии) сотрудника (полностью)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4405" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -8570,51 +8424,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фактическая (имеющаяся) полезная площадь жилища (кв.м)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2717" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -8651,88 +8505,88 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1674" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 всего (графа 5+графа 7)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="445" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -8845,87 +8699,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="445" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 степень родства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="446" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8935,711 +8789,659 @@
               <w:t>
 количество площади</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="445" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z117" w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="82"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1723" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4405" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1674" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="445" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="445" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="446" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2717" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="445" w:type="dxa"/>
-[...306 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z119" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z119" w:id="83"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Начальник кадрового подразделения ______________       ___________________________</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">                                           (дата, подпись)             (Ф.И.О. (при наличии)</w:t>
+      Начальник кадрового подразделения ______________       ___________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                           (дата, подпись)             (Ф.И.О. (при наличии)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z120" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       " ____ " _________ 20 ___ года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -9946,226 +9748,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>специальных государственных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>органов Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z123" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z123" w:id="86"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование учреждения)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z124" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z124" w:id="87"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       СПРАВКА</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>о получателе текущих жилищных выплат</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(для представления в банк)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z125" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z125" w:id="88"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Ф.И.О. (при наличии) сотрудника (полностью)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -10266,96 +10084,104 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z129" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z129" w:id="92"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                   Начальник</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">                                            (дата, подпись)             (Ф.И.О. (при наличии)</w:t>
+                   Начальник</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ответственного структурного подразделения _____________             ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                            (дата, подпись)             (Ф.И.О. (при наличии)</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -10642,286 +10468,318 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>специальных государственных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>органов Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z132" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z132" w:id="94"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                                           СПРАВКА</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">                         (для приобщения в личное дело сотрудника)</w:t>
+                                           СПРАВКА</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z133" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          о получателе текущих жилищных выплат</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (для приобщения в личное дело сотрудника)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z133" w:id="95"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (Ф.И.О.(при наличии) сотрудника (полностью)</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z134" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z134" w:id="96"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Протоколом жилищной комиссии от "__" ___ 20 __ года № __ и приказом</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(первого руководителя учреждения, дата, номер приказа) признан нуждающимся в жилье</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>с "___" _____ 20 ____ года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z135" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z135" w:id="97"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом ____ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 101-2 Закона Республики</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Казахстан от 16 апреля 1997 года "О жилищных отношениях" данный сотрудник является</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>получателем жилищных выплат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
     <w:bookmarkStart w:name="z136" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Текущие жилищные выплаты составляют _________ тенге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:bookmarkStart w:name="z137" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -10931,484 +10789,489 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о членах семьи, признанных нуждающимися в жилье</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1232"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1919"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1232" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z138" w:id="100"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="100"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="100"/>
-[...3 lines deleted...]
-            <w:tcW w:w="4766" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ф.И.О. (при наличии) сотрудника (полностью)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1232" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Члены семьи сотрудника</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1232" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата рождения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1919" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата признания нуждающимся в жилье</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1919" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Документ, подтверждающий степень родства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1232" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z139" w:id="101"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="101"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4766" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1232" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1232" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1919" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1919" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11421,83 +11284,87 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z140" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z140" w:id="102"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Начальник кадрового подразделения _____________             ___________________</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">                                    (дата, подпись)             (Ф.И.О. (при наличии)</w:t>
+      Начальник кадрового подразделения _____________             ___________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                    (дата, подпись)             (Ф.И.О. (при наличии)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z141" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "____" _________ 20 ___ года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -11506,83 +11373,87 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z142" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z142" w:id="104"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: настоящая справка заполняется кадровой службой подразделения, где</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>сотрудник проходит службу, и подписывается ее руководителем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11817,306 +11688,338 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>специальных государственных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>органов Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z144" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z144" w:id="105"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                                                 СПРАВКА</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">                                     (для представления в банк)</w:t>
+                                                 СПРАВКА</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z145" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">                         о получателе единовременных жилищных выплат</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (для представления в банк)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z145" w:id="106"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-                   ________________________________________________________________</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">                         (Ф.И.О.) (при наличии) сотрудника (полностью)</w:t>
+                   ________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z146" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (Ф.И.О.) (при наличии) сотрудника (полностью)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z146" w:id="107"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Протоколом жилищной комиссии от "__" ___ 20 __ года № __ признан нуждающимся</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в жилье с "___" _____ 20 ____ года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z147" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z147" w:id="108"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с пунктом ____ статьи </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 16 апреля</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1997 года "О жилищных отношениях" данный сотрудник является получателем жилищных</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>выплат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z148" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z148" w:id="109"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Начальник</w:t>
       </w:r>
-      <w:r>
-[...24 lines deleted...]
-      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ответственного структурного подразделения _____________             ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                            (дата, подпись)             (Ф.И.О. (при наличии)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z149" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       М.П.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -12371,254 +12274,286 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>специальных государственных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>органов Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z151" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z151" w:id="111"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                                           СПРАВКА</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">                         (для приобщения в личное дело сотрудника)</w:t>
+                                           СПРАВКА</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z152" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             о получателе единовременных жилищных выплат на 1 января 2013 года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (для приобщения в личное дело сотрудника)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z152" w:id="112"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z153" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (Ф.И.О.) (при наличии) сотрудника (полностью)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z153" w:id="113"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Протоколом жилищной комиссии от "__" ___ 20 __ года № __и приказом</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(первого руководителя учреждения, дата, номер приказа) признан нуждающимся в жилье</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>с "___" ______ 20 ____ года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z154" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z154" w:id="114"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На основании рапорта от "___" ___________ 20 ___ года за № ___ и в соответствии с</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">пунктом _______ статьи ____ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 16 апреля 1997 года "О</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>жилищных отношениях" данный сотрудник является получателем жилищных выплат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
     <w:bookmarkStart w:name="z155" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выслуга лет на 1 января 2013 года составляет _____ лет _____ месяцев _____ дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
     <w:bookmarkStart w:name="z156" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -12628,338 +12563,343 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о прохождении службы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2699"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2701"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z157" w:id="117"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="117"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="117"/>
-[...3 lines deleted...]
-            <w:tcW w:w="2699" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Период службы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4201" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Номера приказов о прохождении службы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2701" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Регион Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z158" w:id="118"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="118"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4201" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2701" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12984,1208 +12924,1207 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о членах семьи, признанных нуждающимися в жилье</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1318"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2051"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1318" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z160" w:id="120"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="120"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="120"/>
-[...3 lines deleted...]
-            <w:tcW w:w="4244" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ф.И.О. (при наличии) полностью)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1318" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Члены семьи сотрудника</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1318" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата рождения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2051" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата признания нуждающимся в жилье</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2051" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Документ, подтверждающий степень родства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1318" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z161" w:id="121"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="121"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4244" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1318" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1318" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2051" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2051" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1318" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z162" w:id="122"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="122"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4244" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="669"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5968"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="669" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z163" w:id="123"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Начальник ГУ</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="123"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5663" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 __________________ </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(дата, подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5968" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ___________________ </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(Ф.И.О. (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="669" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z164" w:id="124"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Председатель жилищной комиссии</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="124"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5663" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 __________________ </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(дата, подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5968" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ___________________ </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(Ф.И.О. (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="669" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z165" w:id="125"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Начальник ответственного структурного подразделения</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="125"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5663" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 __________________ </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(дата, подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5968" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ___________________ </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(Ф.И.О. (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z166" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z166" w:id="126"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: сведения о получателе жилищных выплат и членах его семьи заполняются</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кадровой службой подразделения, где сотрудник проходит службу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14420,259 +14359,276 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>специальных государственных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>органов Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z168" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z168" w:id="127"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Список</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>получателей текущих жилищных выплат</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>по ________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование учреждения)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="847"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="4928"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="847" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z169" w:id="128"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="128"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="128"/>
-[...3 lines deleted...]
-            <w:tcW w:w="847" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование подразделения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3041" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -14702,51 +14658,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Состав семьи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4928" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -14783,87 +14739,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="847" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 члены семьи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1790" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14873,1472 +14829,1371 @@
               <w:t>
 количество человек, в том числе сотрудник</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="847" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z171" w:id="129"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="129"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="847" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3041" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="847" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1790" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4928" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="847" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="847" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z174" w:id="130"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого по сотруднику</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="130"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="847" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z175" w:id="131"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого по учреждению</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="131"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="847" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="669"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5968"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="669" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z176" w:id="132"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Начальник ГУ</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="132"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5663" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 __________________ </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(дата, подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5968" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ___________________ </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(Ф.И.О. (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="669" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z177" w:id="133"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Председатель жилищной комиссии</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="133"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5663" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 __________________ </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(дата, подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5968" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ___________________ </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(Ф.И.О. (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="669" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z178" w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Начальник ответственного структурного подразделения</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="134"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5663" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 __________________ </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(дата, подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5968" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ___________________ </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(Ф.И.О. (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z179" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -16607,377 +16462,394 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>специальных государственных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>органов Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z181" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z181" w:id="136"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Список</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>получателей единовременных жилищных выплат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z182" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z182" w:id="137"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с пунктом ____ статьи ____ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 16 апреля 1997 года "О жилищных отношениях" данный сотрудник является получателем жилищных выплат</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>по _______________________________________________</w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-    <w:bookmarkEnd w:id="137"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (наименование учреждения)</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="341"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="1893"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="341" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z183" w:id="138"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="138"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="138"/>
-[...3 lines deleted...]
-            <w:tcW w:w="341" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование подразделения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1511" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ф.И.О. (при наличии) нуждающегося в жилье (полностью)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3153" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Воинская выслуга лет (стаж службы) по состоянию на 01.01. 2013 г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1353" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -17007,88 +16879,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Состав семьи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1925" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Период начисления единовременной жилищной выплаты графа 8 – графа 5 (месяцы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1893" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -17151,123 +17023,123 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="341" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 члены семьи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="721" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 количество человек, в том числе сотрудник</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="721" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17290,1767 +17162,1638 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="341" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z185" w:id="139"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="139"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="341" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1511" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3153" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1353" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="341" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="721" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="721" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1925" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1893" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="341" w:type="dxa"/>
-[...384 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z187" w:id="140"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого по сотруднику</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="140"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1353" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z188" w:id="141"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого по учреждению</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="141"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1353" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="669"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5968"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="669" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z189" w:id="142"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Начальник ГУ</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="142"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5663" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 __________________ </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(дата, подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5968" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ___________________ </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(Ф.И.О. (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="669" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z190" w:id="143"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Председатель жилищной комиссии</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="143"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5663" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 __________________ </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(дата, подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5968" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ___________________ </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(Ф.И.О. (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="669" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z191" w:id="144"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Начальник ответственного структурного подразделения</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="144"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5663" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 __________________ </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(дата, подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5968" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ___________________ </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(Ф.И.О. (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z192" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -19333,64 +19076,68 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>органов Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                               Карточка аналитического учета</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">                               Карточка аналитического учета</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                             получателя жилищных выплат № ______</w:t>
+        <w:t xml:space="preserve">                             получателя жилищных выплат № ______</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z195" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИИН ________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
     <w:bookmarkStart w:name="z196" w:id="147"/>
     <w:p>
       <w:pPr>
@@ -19409,450 +19156,483 @@
         <w:t>
       Номер личного специального счета ______________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
     <w:bookmarkStart w:name="z197" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование банка __________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z198" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z198" w:id="149"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (фамилия, имя, отчество (при наличии) сотрудника (полностью)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>протоколом жилищной комиссии от "____" _____________ 20 ___ года № ________________</w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-    <w:bookmarkStart w:name="z199" w:id="150"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                           (дата)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z199" w:id="150"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       и приказом _____________________________________________________________________:</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (первого руководителя учреждения, дата, номер приказа)</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z200" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z200" w:id="151"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) признан нуждающимся в жилье с "__" ____________ 20 __ года;</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z201" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                 (дата)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z201" w:id="152"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) текущие жилищные выплаты составляют _________ тенге;</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z202" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                  (сумма)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z202" w:id="153"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) единовременные жилищные выплаты составляют ________ тенге.</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                          (сумма)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z203" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оборотная сторона</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1534"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="990"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1534" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z204" w:id="155"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="155"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="155"/>
-[...3 lines deleted...]
-            <w:tcW w:w="989" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Период</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сальдо на начало (в тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2270" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -19882,51 +19662,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечислено</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -19976,123 +19756,123 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сумма (в тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 номер, дата платежного документа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20102,4802 +19882,4302 @@
               <w:t>
 сумма платежного документа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1534" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z206" w:id="156"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="156"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2270" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1534" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z207" w:id="157"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="157"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Январь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2269" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1534" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z208" w:id="158"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="158"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Февраль</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2269" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1534" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z209" w:id="159"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="159"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Март</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2269" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1534" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z210" w:id="160"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="160"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Апрель</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2269" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1534" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z211" w:id="161"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="161"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Май</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2269" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1534" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z212" w:id="162"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="162"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Июнь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2269" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1534" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z213" w:id="163"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="163"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Июль</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2269" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1534" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z214" w:id="164"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="164"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Август</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2269" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1534" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z215" w:id="165"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="165"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сентябрь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2269" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1534" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z216" w:id="166"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="166"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Октябрь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2269" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1534" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z217" w:id="167"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="167"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ноябрь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2269" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1534" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z218" w:id="168"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="168"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Декабрь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2269" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1534" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ИТОГО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2270" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1720" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="669"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5968"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="669" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z220" w:id="169"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Начальник ГУ</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="169"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5663" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 __________________ </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(дата, подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5968" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ___________________ </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(Ф.И.О. (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="669" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z221" w:id="170"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Председатель жилищной комиссии</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="170"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5663" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 __________________ </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(дата, подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5968" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ___________________ </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(Ф.И.О. (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="669" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z222" w:id="171"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Начальник ответственного структурного подразделения</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="171"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5663" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 __________________ </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(дата, подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5968" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 ___________________ </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(Ф.И.О. (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z223" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -25166,148 +24446,156 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>специальных государственных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>органов Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z225" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z225" w:id="173"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                                           Руководителю банка</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">                         ____________________________________________</w:t>
+                                           Руководителю банка</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         ____________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z226" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z226" w:id="174"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                                    Заявление учреждения на возврат ошибочно</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">                                перечисленных сумм жилищных выплат</w:t>
+                                    Заявление учреждения на возврат ошибочно</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                перечисленных сумм жилищных выплат</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -25384,51 +24672,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.1 _____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
     <w:bookmarkStart w:name="z229" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                                     (наименование учреждения)</w:t>
+                                     (наименование учреждения)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
     <w:bookmarkStart w:name="z230" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.2. ИИН _______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
     <w:bookmarkStart w:name="z231" w:id="179"/>
     <w:p>
@@ -25728,83 +25016,87 @@
         <w:t>
       3.8 Сумма, подлежащая возврату ___________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
     <w:bookmarkStart w:name="z246" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Причина возврата ______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z247" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z247" w:id="195"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (указать причину, по которой требуется возврат, к примеру, сотрудник уволен, механическая</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ошибка, ошибка банка и т.д.)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
     <w:bookmarkStart w:name="z248" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Возврат просим произвести по следующим реквизитам:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
     <w:bookmarkStart w:name="z249" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -25893,149 +25185,161 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z253" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z253" w:id="201"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Руководитель учреждения ___________________________________________________ </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z254" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (Ф.И.О.(при наличии), подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z254" w:id="202"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Начальник финансового подразделения ______________________________________ </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z255" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                           (Ф.И.О.(при наличии), подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z255" w:id="203"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Главный бухгалтер _____________________________________</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (Ф.И.О.(при наличии), подпись)</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -26322,313 +25626,387 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>специальных государственных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>органов Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z258" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z258" w:id="205"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                                           Заявление в банк</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">                   личного специального счета ошибочно зачисленных сумм</w:t>
+                                           Заявление в банк</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z259" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   получателя жилищных выплат о согласии списания с его</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   личного специального счета ошибочно зачисленных сумм</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z259" w:id="206"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Я, _____________________________________________________________________________,</w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (фамилия, имя, отчество (при наличии), дата рождения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ИИН ___________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>настоящим даю согласие на возврат ошибочно зачисленных жилищных выплат на мой</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>личный специальный счет в сумме (-ах)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (сумма прописью)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(В случае необходимости возврата ошибочно зачисленных сумм жилищных выплат по</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>нескольким платежным поручениям, суммы, подлежащие возврату, указываются отдельно на</w:t>
       </w:r>
-      <w:r>
-[...26 lines deleted...]
-    <w:bookmarkEnd w:id="206"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>каждое платежное поручение) _______________       _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (подпись)                  (дата)</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -26950,35 +26328,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>