--- v1 (2026-04-21)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="30d62ca" w14:textId="30d62ca">
+    <w:p w14:paraId="bb04dcf" w14:textId="bb04dcf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1458,488 +1458,570 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1127" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Министерство имеет следующие ведомства:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z1128" w:id="29"/>
+    <w:bookmarkStart w:name="z1995" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комитет санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z1129" w:id="30"/>
-[...15 lines deleted...]
-      Комитет медицинского и фармацевтического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1996" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитет медицинского контроля Министерства здравоохранения Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z1130" w:id="31"/>
+    <w:bookmarkStart w:name="z1997" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитет фармации Министерства здравоохранения Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 – в редакции постановления Правительства РК от 03.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 695</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1130" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Министерство осуществляет свою деятельность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z1131" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z1131" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Министерство является юридическим лицом в организационно- правовой форме государственного учреждения, имеет печати с изображением Государственного герба Республики Казахстан и штампы со своим наименованием на казахском языке, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z1132" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z1132" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Министерство вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z1133" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z1133" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Министерство имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z1134" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z1134" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Министерство по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя Министерства и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z1135" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z1135" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Структура и лимит штатной численности Министерства утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z1136" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z1136" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Местонахождение Министерства: 010000, город Астана, Есильский район, проспект Мәңгілік Ел, 8, административное здание "Дом министерств", 5 подъезд.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z1137" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z1137" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Настоящее Положение является учредительным документом Министерства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z1138" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z1138" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Финансирование деятельности Министерства осуществляется из республиканского бюджета в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z1139" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z1139" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Министерству запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Министерства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z1140" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z1140" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если Министерству законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z1141" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z1141" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Задачи и полномочия Министерства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z1142" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z1142" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Задачи: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z1143" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z1143" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) формирование и реализация государственной политики, осуществление межотраслевой координации и государственное управление в сферах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z1144" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z1144" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       охраны здоровья граждан Республики Казахстан, медицинской и фармацевтической науки, медицинского и фармацевтического образования, санитарно-эпидемиологического благополучия населения, контроля за обращением лекарственных средств и медицинских изделий, контроля и надзора качества оказания медицинских услуг (помощи);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z1145" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z1145" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечения в соответствии с законодательством Республики Казахстан получения гражданами бесплатной медицинской помощи в пределах гарантированного государством объема;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z1146" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z1146" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       организации обеспечения населения и организаций здравоохранения безопасными, эффективными и качественными лекарственными средствами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z1147" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z1147" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       медицинской и фармацевтической промышленности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z1148" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z1148" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осуществление иных задач, возложенных на Министерство, в пределах своей компетенции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1958,470 +2040,470 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1149" w:id="50"/>
+    <w:bookmarkStart w:name="z1149" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Полномочия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z1150" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z1150" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) права:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z1151" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z1151" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       принимать обязательные для исполнения правовые акты в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z1152" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z1152" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       запрашивать и получать в установленном законодательством порядке от государственных органов, иных организаций, их должностных лиц необходимую информацию и материалы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z1153" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z1153" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       создавать консультативно-совещательные и экспертные комиссии в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z1154" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z1154" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обращаться в суд, предъявлять иски в целях защиты прав и интересов Министерства и его ведомств в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z1155" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z1155" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       формировать приоритеты научных разработок фундаментального и прикладного характера, координировать научное сопровождение в сфере санитарно-эпидемиологического благополучия населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z1156" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z1156" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       делегировать часть своих полномочий и функций ведомствам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z1157" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z1157" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществлять иные полномочия, предусмотренные законодательными актами, актами Президента Республики Казахстан и Правительства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z1158" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z1158" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обязанности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z1159" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z1159" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       соблюдать законодательство Республики Казахстан, права и охраняемые законом интересы физических и юридических лиц; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z1160" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z1160" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       принимать и рассматривать обращения физических и юридических лиц в порядке и сроки, установленные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Административным процедурно-процессуальным кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z1161" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z1161" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечивать своевременное и качественное исполнение поручений Главы государства, Администрации Президента Республики Казахстан и Правительства Республики Казахстан, а также планов законопроектных работ Правительства Республики Казахстан на соответствующие годы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z1162" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z1162" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       не разглашать информацию, составляющую коммерческую, служебную, иную, охраняемую законом тайну, полученную при осуществлении своих полномочий, за исключением случаев, установленных законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z1163" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z1163" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществлять координацию и контроль деятельности ведомств, их территориальных органов, а также подведомственных организаций Министерства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z1164" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z1164" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Функции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z1165" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z1165" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) формирование и реализация государственной политики в области здравоохранения, в сферах оказания медицинских услуг (помощи), обращения лекарственных средств и медицинских изделий, санитарно-эпидемиологического благополучия населения, а также безопасности продукции, подлежащей государственному санитарно-эпидемиологическому контролю и надзору, биологической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z1166" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z1166" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) разработка и реализация программ в области здравоохранения, в сферах оказания медицинских услуг (помощи), санитарно-эпидемиологического благополучия населения, обращения лекарственных средств и медицинских изделий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z1167" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z1167" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) разработка и утверждение в пределах своей компетенции нормативных правовых актов и форм учетной и отчетной документации в области здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z1168" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z1168" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осуществление международного сотрудничества в области здравоохранения, в том числе по вопросам образовательной и научной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2450,3738 +2532,3738 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1170" w:id="70"/>
+    <w:bookmarkStart w:name="z1170" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) осуществление мониторинга в области здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z1171" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z1171" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) осуществление организации медицинской помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z1172" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z1172" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) разработка и утверждение стандартов в области здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z1854" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z1854" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-1) разработка и утверждение стандартов оказания специальных социальных услуг в области здравоохранения по согласованию с уполномоченными органами в сферах социальной защиты населения и образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z1173" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z1173" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) организация формирования здорового образа жизни и здорового питания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-1) обеспечение политики по формированию здорового образа жизни;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1174" w:id="75"/>
+    <w:bookmarkStart w:name="z1174" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) осуществление деятельности по формированию, мониторингу реализации и оценке результатов государственного социального заказа в области охраны здоровья граждан для неправительственных организаций, в том числе для ключевых групп населения в подведомственных организациях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z1875" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z1875" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10-1) разработка и утверждение перечня заболеваний, являющихся основанием для освобождения от прохождения дактилоскопической регистрации, по согласованию с Министерством внутренних дел Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z1175" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z1175" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) утверждение правил применения новых методов диагностики, лечения и медицинской реабилитации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z1176" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z1176" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) обеспечение развития медицинской и фармацевтической науки, медицинского и фармацевтического образования, координация научной и образовательной деятельности в области здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z1855" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z1855" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12-1) осуществление контроля в сфере предоставления специальных социальных услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z1856" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z1856" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12-2) согласование правил оценки и определения потребности в специальных социальных услугах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z1177" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z1177" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) утверждение правил подготовки медицинских кадров в интернатуре;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z1178" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z1178" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) утверждение правил подготовки медицинских кадров в резидентуре;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z1179" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z1179" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) утверждение правил целевой подготовки кадров с послевузовским образованием в области здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z1180" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z1180" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) утверждение перечня программ непрерывного интегрированного образования по клиническим специальностям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z1181" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z1181" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) размещение государственного образовательного заказа на подготовку и повышение квалификации кадров в области здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z1182" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z1182" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) признание действующими на территории Республики Казахстан требований ведущих фармакопей мира;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z1183" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z1183" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) определение порядка дополнительного и неформального образования специалистов в области здравоохранения, квалификационных требований к организациям, реализующим образовательные программы дополнительного и неформального образования в области здравоохранения, а также правил признания результатов обучения, полученных специалистами в области здравоохранения, через дополнительное и неформальное образование;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z1184" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z1184" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) утверждение государственных общеобязательных стандартов по уровням образования в области здравоохранения и положения об университетской больнице, интегрированном академическом медицинском центре, клинических базах и требований, предъявляемых к ним;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z1185" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z1185" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) утверждение типовых учебных программ по медицинским и фармацевтическим специальностям по согласованию с уполномоченным органом в области образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z1186" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z1186" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) подготовка профессиональных научно-педагогических, медицинских и фармацевтических кадров, специалистов общественного здоровья и иных специалистов для системы здравоохранения и повышение их квалификации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z1187" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z1187" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) определение порядка проведения научно-медицинской экспертизы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z1188" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z1188" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) утверждение стандартов аккредитации в области здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z1189" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z1189" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) утверждение правил проведения доклинических (неклинических) исследований и требований к доклиническим базам оценки биологического действия медицинских изделий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z1190" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z1190" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) утверждение правил проведения клинических исследований лекарственных средств и медицинских изделий, клинико-лабораторных испытаний медицинских изделий для диагностики вне живого организма (in vitro) и требований к клиническим базам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z1191" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z1191" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) разработка и утверждение правил поощрения работников субъектов здравоохранения, оказывающих медицинские услуги в рамках гарантированного объема бесплатной медицинской помощи и (или) в системе обязательного социального медицинского страхования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z1192" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z1192" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) согласование назначения на должности и освобождения от должностей руководителей местных органов государственного управления здравоохранением областей, городов республиканского значения и столицы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z1193" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z1193" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) утверждение состава и положения о Центральной комиссии по биоэтике;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z1194" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z1194" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) осуществление мероприятий по оснащению государственных организаций здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z1195" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z1195" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) обеспечение готовности подведомственных организаций по предупреждению и лечению заболеваний населения при чрезвычайных ситуациях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z1196" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z1196" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) определение порядка оказания платных услуг субъектами здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z1197" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z1197" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33) утверждение правил направления граждан Республики Казахстан на лечение за рубеж и (или) привлечения зарубежных специалистов для проведения лечения в отечественных медицинских организациях в рамках гарантированного объема бесплатной медицинской помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z1198" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z1198" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34) разработка и утверждение правил обеспечения лекарственными средствами и медицинскими изделиями в рамках гарантированного объема бесплатной медицинской помощи, дополнительного объема медицинской помощи лиц, содержащихся в следственных изоляторах и учреждениях уголовно-исполнительной (пенитенциарной) системы, за счет бюджетных средств и (или) в системе обязательного социального медицинского страхования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z1199" w:id="103"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z1199" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35) разработка и утверждение правил проведения оценки качества лекарственных средств и медицинских изделий, зарегистрированных в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z1200" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z1200" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36) разработка и внесение предложений в уполномоченный орган в области государственного материального резерва по номенклатуре и объемам хранения материальных ценностей государственного резерва;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z1201" w:id="105"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z1201" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37) осуществление функций заказчика по приобретению услуг по поставке, хранению лекарственных средств и медицинских изделий мобилизационного резерва и их выпуску в порядке освежения и разбронирования в случаях изменения номенклатуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z1202" w:id="106"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z1202" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38) по итогам полугодия – до 15 июля отчетного года, по итогам года – до 15 января года, следующего за отчетным, представление информации по учету лекарственных средств и медицинских изделий мобилизационного резерва в уполномоченный орган в области мобилизационной подготовки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z1203" w:id="107"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z1203" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39) определение перечня социально значимых заболеваний;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z1204" w:id="108"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z1204" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40) утверждение порядка проведения экспертизы временной нетрудоспособности, а также выдачи листа или справки о временной нетрудоспособности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z1205" w:id="109"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z1205" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41) разработка и утверждение квалификационных требований, предъявляемых к медицинской и фармацевтической деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z1206" w:id="110"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z1206" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42) разработка и утверждение правил прикрепления физических лиц к организациям здравоохранения, оказывающим первичную медико-санитарную помощь;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z1207" w:id="111"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z1207" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43) утверждение правил оказания специализированной медицинской помощи в амбулаторных условиях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z1208" w:id="112"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z1208" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44) утверждение правил оказания специализированной медицинской помощи в стационарных условиях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z1209" w:id="113"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z1209" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45) утверждение правил оказания специализированной медицинской помощи в стационарозамещающих условиях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z1210" w:id="114"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z1210" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46) утверждение правил оказания скорой медицинской помощи, в том числе с привлечением медицинской авиации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z1211" w:id="115"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z1211" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47) разработка и утверждение правил оказания медицинской помощи согласно видам, установленным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса Республики Казахстан "О здоровье народа и системе здравоохранения" (далее – Кодекс);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z1212" w:id="116"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z1212" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48) разработка и утверждение порядка оказания медицинской реабилитации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z1213" w:id="117"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z1213" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49) определение порядка разработки, оформления, согласования, утверждения и внесения изменений и дополнений в Государственную фармакопею Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z1214" w:id="118"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z1214" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50) определение перечня лекарственных средств и медицинских изделий, закупаемых у единого дистрибьютора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z1215" w:id="119"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z1215" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51) разработка и утверждение правил применения технических средств контроля, приборов наблюдения и фиксации, фото-, видеоаппаратуры, применяемых в медицинских организациях в целях обеспечения защиты прав пациентов и медицинских работников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z1216" w:id="120"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z1216" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52) координация деятельности субъектов здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z1217" w:id="121"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z1217" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53) определение порядка проведения аттестации на профессиональную компетентность специалистов в области здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z1857" w:id="122"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z1857" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53-1) разработка программы аттестации социальных работников в соответствии с профессиональным стандартом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z1218" w:id="123"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z1218" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54) разработка и утверждение правил формирования реестра субъектов здравоохранения, осуществляющих оптовую и розничную реализацию медицинских изделий, в уведомительном порядке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z1219" w:id="124"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z1219" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55) разработка и утверждение правил формирования казахстанского национального лекарственного формуляра, перечня лекарственных средств и медицинских изделий для бесплатного и (или) льготного амбулаторного обеспечения отдельных категорий граждан Республики Казахстан с определенными заболеваниями (состояниями), а также правил разработки лекарственных формуляров организаций здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z1220" w:id="125"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z1220" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56) разработка и утверждение правил проведения медицинских осмотров лиц, претендующих на получение права управления транспортными средствами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z1920" w:id="126"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z1920" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>57) определение перечня и объема медицинской помощи иностранцам и лицам без гражданства, временно пребывающим в Республике Казахстан, лицам, ищущим убежище, при заболеваниях, представляющих опасность для окружающих, в рамках гарантированного объема бесплатной медицинской помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z1921" w:id="127"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z1921" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57-1) определение перечня и объема медицинской помощи в рамках гарантированного объема бесплатной медицинской помощи иностранцам и лицам без гражданства, выявленным и идентифицированным в качестве жертв торговли людьми на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z1922" w:id="128"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z1922" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57-2) принятие мер по предупреждению торговли людьми;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z1923" w:id="129"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z1923" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57-3) участие в оценке рисков в сфере противодействия торговле людьми и внесении предложений по их минимизации в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z1924" w:id="130"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z1924" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57-4) участие в перенаправлении жертв торговли людьми для оказания им помощи и предоставления специальных социальных услуг в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z1925" w:id="131"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z1925" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       57-5) информирование органов внутренних дел о ставших известными фактах готовящихся либо совершенных преступлений, связанных с торговлей людьми; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z1926" w:id="132"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z1926" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57-6) информирование общественности о результатах деятельности в сфере противодействия торговле людьми;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z1927" w:id="133"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z1927" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57-7) координация работы по предоставлению жертвам торговли людьми гарантированного объема бесплатной медицинской помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z1928" w:id="134"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z1928" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57-8) принятие участия в мероприятиях по предупреждению торговли людьми совместно с другими государственными органами и организациями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z1222" w:id="135"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z1222" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58) разработка и утверждение правил забора, хранения и использования крови и тканей лиц, подвергшихся воздействию ионизирующего излучения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z1223" w:id="136"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z1223" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59) определение порядка и условий совершения и передачи организациям здравоохранения анатомического дара;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z1224" w:id="137"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z1224" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60) разработка и утверждение государственного норматива сети организаций здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z1225" w:id="138"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z1225" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61) установление порядка, критериев и размера выплат донорам, выполняющим донацию крови и ее компонентов на возмездной основе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z1226" w:id="139"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z1226" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62) разработка и утверждение стандарта оказания паллиативной медицинской помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z1227" w:id="140"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z1227" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63) разработка и утверждение стандарта организации проведения лабораторной диагностики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z1228" w:id="141"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z1228" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64) разработка и утверждение стандарта организации оказания патологоанатомической диагностики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z1229" w:id="142"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z1229" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65) установление порядка организации и проведения внутренней и внешней экспертиз качества медицинских услуг (помощи);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z1230" w:id="143"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z1230" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66) разработка и утверждение методики осуществления экспертной оценки оптимальных технических характеристик и клинико-технического обоснования медицинских изделий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z1231" w:id="144"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z1231" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67) разработка и утверждение правил взаимодействия по контрактному фракционированию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z1232" w:id="145"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z1232" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68) разработка и утверждение порядка формирования перечня орфанных заболеваний и лекарственных средств для их лечения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z1233" w:id="146"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z1233" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69) разработка и утверждение состава аптечки для оказания первой помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z1234" w:id="147"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z1234" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70) утверждение перечня орфанных заболеваний и лекарственных средств для их лечения (орфанных);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z1235" w:id="148"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z1235" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71) разработка и утверждение правил формирования предельных цен и наценки на лекарственные средства и (или) медицинские изделия в рамках гарантированного объема бесплатной медицинской помощи и (или) в системе обязательного социального медицинского страхования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z1236" w:id="149"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z1236" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72) разработка и утверждение правил осуществления сервисного обслуживания медицинских изделий в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z1237" w:id="150"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z1237" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73) разработка и утверждение правил допуска иностранных специалистов для осуществления профессиональной медицинской деятельности в "Назарбаев Университете" или его медицинских организациях, в медицинских организациях Управления Делами Президента Республики Казахстан, а также обучения в организациях высшего и (или) послевузовского образования, национальных и научных центрах, научно-исследовательских институтах и высших медицинских колледжах, реализующих образовательные учебные программы дополнительного образования и прошедших институциональную аккредитацию в аккредитационных органах, внесенных в реестр признанных аккредитационных органов, на базе аккредитованных университетских больниц, клиник организаций образования в области здравоохранения и базе резидентуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z1238" w:id="151"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z1238" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74) разработка и утверждение правил оказания сурдологической помощи населению Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z1239" w:id="152"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z1239" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75) определение порядка дачи прижизненного волеизъявления человека на посмертное донорство органов (части органа) и (или) тканей (части ткани) и уведомления супруга (супруги) или одного из близких родственников об этом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z1240" w:id="153"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z1240" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76) разработка и утверждение инструкции, алгоритмов и регламентов в области здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z1241" w:id="154"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z1241" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77) разработка и утверждение методики формирования (расчета) показателей в области здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z1242" w:id="155"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z1242" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78) разработка и утверждение правил закупа товаров и услуг для осуществления экспертизы при государственной регистрации лекарственных средств и медицинских изделий и оценке их безопасности и качества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z1243" w:id="156"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z1243" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       79) определение порядка проведения аккредитации испытательных лабораторий, осуществляющих монопольную деятельность по экспертизе и оценке безопасности и качества лекарственных средств и медицинских изделий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z1244" w:id="157"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z1244" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       80) разработка и утверждение правил проведения сертификации менеджера в области здравоохранения, подтверждения действия сертификата менеджера в области здравоохранения и правил проведения сертификации специалиста в области здравоохранения, подтверждения действия сертификата специалиста в области здравоохранения, включая иностранных специалистов, а также условий допуска к сертификации специалиста в области здравоохранения лица, получившего медицинское образование за пределами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z1245" w:id="158"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z1245" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       81) установление норм и лимитов, обеспечивающих финансовую устойчивость фонда социального медицинского страхования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z1246" w:id="159"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z1246" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82) разработка предложения об установлении предельной величины процентной ставки комиссионного вознаграждения от активов фонда социального медицинского страхования, направляемого на обеспечение деятельности фонда социального медицинского страхования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z1865" w:id="160"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z1865" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82-1) ежегодное установление величины процентной ставки комиссионного вознаграждения фонда социального медицинского страхования в рамках предельной величины, установленной Правительством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z1247" w:id="161"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z1247" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       83) разработка и определение порядка и сроков исчисления (удержания) и перечисления отчислений и (или) взносов в фонд социального медицинского страхования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z1248" w:id="162"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z1248" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84) установление размера резерва фонда социального медицинского страхования на покрытие непредвиденных расходов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z1249" w:id="163"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z1249" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85) разработка и утверждение тарифов на медицинские услуги, предоставляемые в рамках гарантированного объема бесплатной медицинской помощи и (или) в системе обязательного социального медицинского страхования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z1250" w:id="164"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z1250" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       86) формирование перечня гарантированного объема бесплатной медицинской помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z1251" w:id="165"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z1251" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       87) определение перечня финансовых инструментов для инвестирования активов фонда социального медицинского страхования по согласованию с Национальным Банком Республики Казахстан, центральными уполномоченными органами по государственному и бюджетному планированию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z1834" w:id="166"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z1834" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       87-1) разработка и утверждение правил взимания комиссионного вознаграждения фондом социального медицинского страхования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z1252" w:id="167"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z1252" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       88) разработка и утверждение правил планирования и выделения бюджетных средств фонду социального медицинского страхования, форм и сроков представления отчетности по средствам на оказание медицинской помощи по согласованию с уполномоченными органами по бюджетному планированию и по исполнению бюджета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z1253" w:id="168"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z1253" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       89) осуществление анализа, оценки и контроля финансовой устойчивости фонда социального медицинского страхования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z1254" w:id="169"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z1254" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       90) разработка и утверждение правил и методики формирования тарифов на медицинские услуги, оказываемые в рамках гарантированного объема бесплатной медицинской помощи и (или) в системе обязательного социального медицинского страхования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z1255" w:id="170"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z1255" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       91) разработка и утверждение правил оказания специализированной, в том числе высокотехнологичной, медицинской помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z1256" w:id="171"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z1256" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       92) утверждение порядка формирования объединенной комиссии по качеству медицинских услуг, положения о ее деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z1257" w:id="172"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z1257" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       93) разработка и утверждение правил закупа услуг у субъектов здравоохранения по оказанию медицинской помощи в рамках гарантированного объема бесплатной медицинской помощи и (или) в системе обязательного социального медицинского страхования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z1258" w:id="173"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z1258" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       94) установление цен на товары (работы, услуги), производимые и (или) реализуемые субъектами государственной монополии и специального права, по согласованию с антимонопольным органом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z1259" w:id="174"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z1259" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       95) установление перечня заболеваний, при наличии которых лицо не может усыновить ребенка, принять его под опеку или попечительство, патронат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z1260" w:id="175"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z1260" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       96) разработка и утверждение подзаконных нормативных правовых актов, определяющих порядок оказания государственных услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z1261" w:id="176"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z1261" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       97) утверждение проверочных листов, критериев оценки степени риска и полугодовых графиков проведения проверок в регулируемой сфере в соответствии с Предпринимательским кодексом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z1858" w:id="177"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z1858" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       97-1) определение критериев оценки наличия жестокого обращения, приведшего к социальной дезадаптации и социальной депривации, совместно с Министерством внутренних дел Республики Казахстан и уполномоченными органами в сферах социальной защиты населения и образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z1262" w:id="178"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z1262" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       98) утверждение минимальных социальных стандартов в сферах здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z1264" w:id="180"/>
+    <w:bookmarkStart w:name="z1263" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99) оказание в пределах своей компетенции государственных услуг, в том числе цифровых;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z1264" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100) организация разъяснительной работы среди населения по вопросам охраны общественного здоровья, санитарно-эпидемиологического благополучия населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z1265" w:id="181"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z1265" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       101) создание консультативно-совещательных и экспертных комиссий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z1266" w:id="182"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z1266" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       102) обеспечение ведомственного статистического наблюдения в области здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z1267" w:id="183"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z1267" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       103) взаимодействие с общественными объединениями по реализации государственной политики в области здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z1268" w:id="184"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z1268" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       104) осуществление взаимодействия и сотрудничества с молодежными организациями по вопросам здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z1269" w:id="185"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z1269" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       105) рассмотрение обращений физических и юридических лиц по вопросам здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z1270" w:id="186"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z1270" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       106) методическая и организационная координация работы уполномоченных государственных органов, субъектов здравоохранения и иных организаций в области здравоохранения, охраны общественного здоровья;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z1271" w:id="187"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z1271" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       107) разработка перечня государственных органов, ответственных за предоставление данных по категориям лиц, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 26 Закона Республики Казахстан "Об обязательном социальном медицинском страховании", и по иностранцам, временно пребывающим на территории Республики Казахстан и являющимся трудовыми мигрантами, а также членам их семей из государств-членов Евразийского экономического союза в Государственную корпорацию для дальнейшей передачи в информационную систему обязательного социального медицинского страхования;</w:t>
-[...19 lines deleted...]
-      108) создание и обеспечение функционирования электронных информационных ресурсов и информационных систем, информационно-коммуникационных сетей в области здравоохранения, в сфере санитарно-эпидемиологического благополучия населения, организация доступа к ним физических и юридических лиц в соответствии с законодательством Республики Казахстан в сфере информатизации;</w:t>
+        <w:t xml:space="preserve"> статьи 26 Закона Республики Казахстан "Об обязательном социальном медицинском страховании", и по иностранцам, временно пребывающим на территории Республики Казахстан и являющимся трудовыми мигрантами, а также членам их семей из государств – членов Евразийского экономического союза в Государственную корпорацию для дальнейшей передачи в цифровую систему обязательного социального медицинского страхования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z1273" w:id="189"/>
-[...15 lines deleted...]
-      109) обеспечение согласования технических параметров ведомственных медицинских информационных систем, а также содержания электронных информационных ресурсов государственных органов, имеющих ведомственные медицинские службы;</w:t>
+    <w:bookmarkStart w:name="z1272" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      108) создание и обеспечение функционирования цифровых ресурсов, цифровых систем и сетей телекоммуникаций в области здравоохранения, организация доступа к ним физических и юридических лиц в соответствии с цифровым законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z1274" w:id="190"/>
+    <w:bookmarkStart w:name="z1273" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      109) обеспечение согласования технических параметров ведомственных медицинских цифровых систем, а также содержания цифровых систем государственных органов, имеющих ведомственные медицинские службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z1274" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       110) осуществление стратегических, регулятивных, реализационных и контрольно-надзорных функций в пределах компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z1275" w:id="191"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z1275" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       111) разработка и утверждение совместно с уполномоченным органом по предпринимательству актов, касающихся критериев оценки степени риска, и полугодовых графиков проведения проверок в сфере безопасности пищевой продукции на стадии ее реализации и проверочных листов в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Предпринимательским кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z1276" w:id="192"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z1276" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       112) определение перечня сведений, необходимых для осуществления камерального контроля, а также порядка их представления таможенными органами, уполномоченным органом в области технического регулирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z1277" w:id="193"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z1277" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       113) утверждение нормативных правовых актов в сфере санитарно-эпидемиологического благополучия населения (санитарных правил и гигиенических нормативов);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z1278" w:id="194"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z1278" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       114) утверждение правил проведения санитарно-эпидемиологической экспертизы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z1279" w:id="195"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z1279" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       115) утверждение порядка проведения санитарно-эпидемиологического аудита;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z1280" w:id="196"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z1280" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       116) проведение аттестации руководителей местных органов государственного управления здравоохранением областей, городов республиканского значения и столицы и их заместителей, руководителей организаций, подведомственных Министерству, их заместителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z1281" w:id="197"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z1281" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       117) определение предельно допустимых уровней содержания никотина и смолистых веществ в курительных табачных изделиях, в том числе изделиях с нагреваемым табаком, табаке для кальяна, кальянной смеси, системах для нагрева табака;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z1282" w:id="198"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z1282" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       118) разработка и утверждение правил регистрации, ведения учета и отчетности случаев инфекционных, паразитарных заболеваний и (или) отравлений, неблагоприятных проявлений после иммунизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z1283" w:id="199"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z1283" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       119) разработка и утверждение правил проведения расследований в сфере санитарно-эпидемиологического благополучия населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z1284" w:id="200"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z1284" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       120) утверждение порядка проведения санитарно-эпидемиологической экспертизы пищевой продукции по определению ее безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z1285" w:id="201"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z1285" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       121) утверждение порядка выдачи научными центрами курортологии бальнеологического заключения на использование природных минеральных вод;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z1286" w:id="202"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z1286" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       122) утверждение порядка оборота биологически активных добавок к пище;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z1287" w:id="203"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z1287" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       123) утверждение порядка государственной регистрации, перерегистрации и отзыва решения о государственной регистрации продуктов детского питания, пищевых и биологически активных добавок к пище, генетически модифицированных объектов, красителей, материалов и изделий, контактирующих с водой и продуктами питания, химических веществ, отдельных видов продукции и веществ, оказывающих вредное воздействие на здоровье человека;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z1288" w:id="204"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z1288" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       124) утверждение порядка проведения работ по научно обоснованному подтверждению безопасности биологически активных добавок к пище;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z1289" w:id="205"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z1289" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       125) утверждение перечней измерений, относящихся к государственному регулированию, совместно с уполномоченным органом в области технического регулирования и метрологии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z1290" w:id="206"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z1290" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       126) осуществление подготовки и внесение предложений о разработке, внесении изменений, пересмотре и отмене национальных, межгосударственных стандартов, национальных классификаторов технико-экономической информации, рекомендаций по стандартизации в уполномоченный орган в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z1291" w:id="207"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z1291" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       127) осуществление разработки национальных стандартов и национальных классификаторов технико-экономической информации по согласованию с уполномоченным органом в сфере стандартизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z1292" w:id="208"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z1292" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       128) рассмотрение проектов документов по стандартизации и национального плана стандартизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z1293" w:id="209"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z1293" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       129) подготовка предложений по созданию технических комитетов по стандартизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z1294" w:id="210"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z1294" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       130) участие в работе технических комитетов по стандартизации и национального органа по стандартизации, международных организаций по стандартизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z1295" w:id="211"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z1295" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       131) участие в реализации единой государственной политики в области обеспечения единства измерений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z1296" w:id="212"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z1296" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       132) осуществление координации и мониторинга деятельности по вопросам корпоративного управления в государственных юридических лицах в области здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z1297" w:id="213"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z1297" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       133) разработка и утверждение правил формирования, согласования и утверждения единого перспективного плана развития инфраструктуры здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z1298" w:id="214"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z1298" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       134) согласование региональных перспективных планов развития инфраструктуры здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z1299" w:id="215"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z1299" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       135) разработка и утверждение перечня заболеваний, связанных с воздействием ионизирующего излучения, и правил установления причинной связи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z1300" w:id="216"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z1300" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       136) определение порядка формирования и использования данных национальных счетов здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z1301" w:id="217"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z1301" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       137) разработка и утверждение правил, объема и периодичности проведения профилактических медицинских осмотров целевых групп населения, включая детей дошкольного, школьного возрастов, а также учащихся организаций технического и профессионального, послесреднего и высшего образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z1302" w:id="218"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z1302" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       138) утверждение правил организации оказания медицинской помощи лицам с хроническими заболеваниями, периодичности и сроков наблюдения, обязательного минимума и кратности диагностических исследований, перечня хронических заболеваний, при которых проводится динамическое наблюдение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z1303" w:id="219"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z1303" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       139) определение порядка применения не зарегистрированных в Республике Казахстан и не включенных в казахстанский национальный лекарственный формуляр лекарственных средств и незарегистрированных медицинских изделий для оказания медицинской помощи по жизненным показаниям конкретного пациента либо оказания медицинской помощи ограниченному контингенту пациентов с редкими (орфанными) заболеваниями и (или) состояниями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z1304" w:id="220"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z1304" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       140) определение порядка оказания медицинской помощи больным туберкулезом, направленным на принудительное лечение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z1305" w:id="221"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z1305" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       141) утверждение правил добровольного анонимного и (или) конфиденциального медицинского обследования и консультирования граждан Республики Казахстан, кандасов, иностранцев и лиц без гражданства, беженцев и лиц, ищущих убежище, постоянно и временно проживающих на территории Республики Казахстан, по вопросам ВИЧ-инфекции в рамках гарантированного объема бесплатной медицинской помощи в государственных организациях здравоохранения, осуществляющих деятельность в сфере профилактики ВИЧ-инфекции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z1306" w:id="222"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z1306" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       142) разработка и утверждение номенклатуры, правил заготовки, переработки, контроля качества, хранения, реализации крови, ее компонентов, а также правил переливания крови, ее компонентов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z1307" w:id="223"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z1307" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       143) определение порядка формирования и ведения регистров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z1308" w:id="224"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z1308" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       144) утверждение правил определения иммунологической совместимости тканей при трансплантации органов (части органа) и (или) тканей (части ткани), положения о деятельности HLA-лаборатории;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z1309" w:id="225"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z1309" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       145) определение порядка осуществления стратегического партнерства в сфере медицинского образования и науки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z1310" w:id="226"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z1310" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       146) создание центральной комиссии по биоэтике;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z1311" w:id="227"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z1311" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       147) определение порядка проведения оценки технологий здравоохранения и их применения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z1312" w:id="228"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z1312" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       148) определение порядка проведения технических испытаний;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z1313" w:id="229"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z1313" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       149) определение порядка проведения фармацевтических инспекций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z1314" w:id="230"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z1314" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       150) утверждение правил классификации медицинских изделий в зависимости от степени потенциального риска применения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z1315" w:id="231"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z1315" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       151) определение порядка проведения фармаконадзора и мониторинга безопасности, качества и эффективности медицинских изделий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z1316" w:id="232"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z1316" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       152) утверждение правил отнесения лекарственных препаратов с учетом действующих веществ, входящих в их состав, к категориям лекарственных препаратов, отпускаемых без рецепта и по рецепту, правил выписывания, учета и хранения рецептов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z1317" w:id="233"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z1317" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       153) утверждение правил маркировки лекарственных средств и медицинских изделий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z1318" w:id="234"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z1318" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       154) определение порядка составления и оформления инструкции по медицинскому применению лекарственных средств и медицинских изделий, общей характеристики лекарственного средства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z1319" w:id="235"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z1319" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       155) утверждение эскизов предупреждений о вреде потребления табачных изделий и никотина;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z1320" w:id="236"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z1320" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       156) определение порядка и методики формирования потребности в лекарственных средствах и медицинских изделиях в рамках гарантированного объема бесплатной медицинской помощи, дополнительного объема медицинской помощи лиц, содержащихся в следственных изоляторах и учреждениях уголовно-исполнительной (пенитенциарной) системы, за счет бюджетных средств и (или) в системе обязательного социального медицинского страхования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z1321" w:id="237"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z1321" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       157) разработка и утверждение правил осуществления сооплаты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z1322" w:id="238"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z1322" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       158) межотраслевая координация деятельности по внедрению и реализации международных медико-санитарных правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z1323" w:id="239"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z1323" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       159) разработка и утверждение положения о национальном координаторе по международным медико-санитарным правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z1324" w:id="240"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z1324" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       160) определение порядка этики продвижения лекарственных средств и медицинских изделий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z1325" w:id="241"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z1325" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       161) разработка и утверждение правил проведения оценки рационального использования лекарственных средств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z1326" w:id="242"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z1326" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       162) формирование аналитического отчета с описанием расходов в разрезе услуг и поставщиков медицинских услуг, а также информации об источниках их финансирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z1327" w:id="243"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z1327" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       163) определение порядка формирования и ведения регистров доноров гемопоэтических стволовых клеток (костного мозга) в целях обеспечения трансплантации гемопоэтических стволовых клеток и порядка поиска и активации донора гемопоэтических стволовых клеток, в том числе из международных регистров, и транспортировки гемопоэтических стволовых клеток до реципиента;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z1328" w:id="244"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z1328" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       164) определение правил проведения биомедицинских исследований и требований к исследовательским центрам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z1329" w:id="245"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z1329" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       165) согласование порядка выявления и постановки на учет лиц, незаконно потребляющих наркотические средства, психотропные вещества, их аналоги;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z1330" w:id="246"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z1330" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       166) определение порядка проведения медицинского освидетельствования и медицинского обследования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z1331" w:id="247"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z1331" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       167) определение перечня медицинских противопоказаний для получения разрешений в сферах оборота гражданского и служебного оружия, гражданских пиротехнических веществ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z1332" w:id="248"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z1332" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       168) утверждение перечня клинических специальностей для допуска к самостоятельной клинической практике граждан, окончивших программу непрерывного интегрированного образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z1333" w:id="249"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z1333" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       169) утверждение перечня лекарственных средств и медицинских изделий автомобильных аптечек первой помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkEnd w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6750,1410 +6832,1410 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1345" w:id="250"/>
+    <w:bookmarkStart w:name="z1345" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       181) формирование перечня медицинской помощи в системе обязательного социального медицинского страхования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z1346" w:id="251"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z1346" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       182) определение приоритетных направлений биомедицинских исследований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z1347" w:id="252"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z1347" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       183) разработка и утверждение стратегии цифровизации здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z1348" w:id="253"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z1348" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       184) разработка и утверждение типовой формы договора по предоставлению платных медицинских услуг (помощи);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z1349" w:id="254"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z1349" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       185) разработка и утверждение правил организации оказания медицинской помощи лицам, больным туберкулезом, содержащимся в учреждениях уголовно-исполнительной (пенитенциарной) системы, по согласованию с Министерством внутренних дел Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z1350" w:id="255"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z1350" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       186) разработка и утверждение правил проведения медицинского освидетельствования осужденных, представляемых к освобождению от отбывания наказания в связи с болезнью, и определения перечня заболеваний, являющихся основанием освобождения от отбывания наказания, по согласованию с Министерством внутренних дел Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z1351" w:id="256"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z1351" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       187) определение порядка закупа и оплаты услуг субъектов здравоохранения по оказанию медицинской помощи лицам, содержащимся в следственных изоляторах и учреждениях уголовно-исполнительной (пенитенциарной) системы, за счет бюджетных средств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z1352" w:id="257"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z1352" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       188) разработка и утверждение типовых штатов и штатных нормативов медицинских организаций, оказывающих медицинскую помощь лицам, содержащимся в следственных изоляторах и учреждениях уголовно-исполнительной (пенитенциарной) системы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z1353" w:id="258"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z1353" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       189) разработка и утверждение правил и методики формирования тарифов на медицинские услуги, предоставляемые в рамках дополнительного объема медицинской помощи лицам, содержащимся в следственных изоляторах и учреждениях уголовно-исполнительной (пенитенциарной) системы, за счет бюджетных средств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z1354" w:id="259"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z1354" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       190) разработка и утверждение минимальных нормативов оснащения медицинской техникой и изделиями медицинского назначения медицинских организаций, оказывающих медицинскую помощь лицам, содержащимся в следственных изоляторах и учреждениях уголовно-исполнительной (пенитенциарной) системы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z1355" w:id="260"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z1355" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       191) разработка и утверждение правил планирования объемов медицинских услуг в рамках гарантированного объема бесплатной медицинской помощи и (или) в системе обязательного социального медицинского страхования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z1356" w:id="261"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z1356" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       192) разработка и утверждение правил ведения учета потребителей медицинских услуг и предоставления права на получение медицинской помощи в системе обязательного социального медицинского страхования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z1357" w:id="262"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z1357" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       193) разработка и утверждение правил ведения учета субъектов здравоохранения, оказывающих медицинскую помощь в рамках гарантированного объема бесплатной медицинской помощи и (или) в системе обязательного социального медицинского страхования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z1358" w:id="263"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z1358" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       194) разработка и утверждение правил оказания медицинской помощи посредством передвижных медицинских комплексов и медицинских поездов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z1359" w:id="264"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z1359" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       195) разработка и утверждение правил проведения мониторинга исполнения условий договора закупа медицинских услуг у субъектов здравоохранения в рамках гарантированного объема бесплатной медицинской помощи и (или) в системе обязательного социального медицинского страхования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z1360" w:id="265"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z1360" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       196) утверждение перечня инфекционных, паразитарных заболеваний и заболеваний, представляющих опасность для окружающих;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z1361" w:id="266"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z1361" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       197) разработка и утверждение правил оплаты услуг субъектов здравоохранения в рамках гарантированного объема бесплатной медицинской помощи и (или) в системе обязательного социального медицинского страхования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z1362" w:id="267"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z1362" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       198) разработка и утверждение правил оплаты стоимости фармацевтических услуг в рамках гарантированного объема бесплатной медицинской помощи и (или) медицинской помощи в системе обязательного социального медицинского страхования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z1363" w:id="268"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z1363" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       199) разработка и утверждение перечня стоматологической помощи в экстренной и плановой форме отдельным категориям населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z1364" w:id="269"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z1364" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       200) определение порядка формирования и использования резерва фонда социального медицинского страхования на покрытие непредвиденных расходов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z1365" w:id="270"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z1365" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       201) осуществление внутреннего контроля деятельности фонда социального медицинского страхования в порядке, установленном законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z1366" w:id="271"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z1366" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       202) утверждение правил регулирования цен на лекарственные средства, а также на медицинские изделия в рамках гарантированного объема бесплатной медицинской помощи и (или) в системе обязательного социального медицинского страхования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z1367" w:id="272"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z1367" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       203) разработка и утверждение правил проведения оценки качества лекарственных средств и медицинских изделий, зарегистрированных в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z1368" w:id="273"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z1368" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       204) разработка и утверждение типовых правил проведения занятий физической зарядкой;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z1369" w:id="274"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z1369" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       205) утверждение порядка представления отчетов о результатах лабораторных исследований по предельно допустимому содержанию никотина во всех марках табака и табачных изделий, в том числе изделий с нагреваемым табаком, производителями, импортерами табачных изделий, в том числе изделий с нагреваемым табаком;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z1370" w:id="275"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z1370" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       206) определение порядка осуществления деятельности банка тканей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z1371" w:id="276"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z1371" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       207) определение порядка изъятия и консервации органов зрения от трупов с целью трансплантации в организациях, осуществляющих деятельность патологической анатомии и судебно-медицинской экспертизы по согласованию с уполномоченным органом в области судебно-экспертной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z1372" w:id="277"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z1372" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       208) определение порядка и условий изъятия, консервации, хранения, транспортировки и пересадки органов (части органа) и (или) тканей (части ткани);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z1373" w:id="278"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z1373" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       209) утверждение государственных общеобязательных стандартов по уровням образования в области здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z1374" w:id="279"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z1374" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       210) определение порядка присвоения и пересмотра статуса научной организации в области здравоохранения, а также порядка проведения оценки результативности научной, научно-технической и инновационной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z1375" w:id="280"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z1375" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       211) определение порядка произведения независимым (независимыми) экспертом (экспертами) патологоанатомического вскрытия по требованию супруга (супруги), близких родственников или законного представителя умершего;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z1376" w:id="281"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z1376" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       212) определение порядка проведения технических испытаний медицинских изделий в организациях, аккредитованных на проведение технических испытаний;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z1377" w:id="282"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z1377" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       213) определение порядка проведения инспекций медицинских изделий в соответствии с требованиями к внедрению, поддержанию и оценке системы менеджмента качества медицинских изделий в зависимости от потенциального риска их применения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z1378" w:id="283"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z1378" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       214) определение порядка учета кадровых ресурсов в области здравоохранения (ведения профессионального регистра);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z1379" w:id="284"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z1379" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       215) разработка и утверждение кодекса чести медицинских и фармацевтических работников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z1380" w:id="285"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z1380" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       216) разработка и утверждение перечня и объема медицинской помощи в рамках гарантированного объема бесплатной медицинской помощи, для иностранцев и лиц без гражданства, свобода которых ограничена, а также отбывающих наказание по приговору суда в местах лишения свободы, задержанных, заключенных под стражу и помещенных в специальные учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z1381" w:id="286"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z1381" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       217) разработка и утверждение правил использования единовременных пенсионных выплат на лечение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z1833" w:id="287"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z1833" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       217-1) согласование порядка уплаты, перечисления единого платежа, пени по единому платежу и распределения их в виде индивидуального подоходного налога и социальных платежей (за исключением обязательных профессиональных пенсионных взносов), пени, а также их возврата, определяемого уполномоченным государственным органом в области социального обеспечения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z1382" w:id="288"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z1382" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       218) разработка, утверждение, отмена, приостановление технических регламентов, а также внесение изменений и (или) дополнений в технические регламенты по вопросам, входящим в компетенцию, по согласованию с уполномоченным органом в области технического регулирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z1383" w:id="289"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z1383" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       219) разработка и утверждение положения о деятельности врачебно-консультативной комиссии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z1384" w:id="290"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z1384" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       220) создание экспертных советов в области технического регулирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z1386" w:id="292"/>
+    <w:bookmarkStart w:name="z1385" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      221) разработка и утверждение правил подключения цифровых ресурсов, содержащих персональные медицинские данные, к сетям телекоммуникаций, связывающим их с другими базами данных в области здравоохранения, по согласованию с уполномоченным органом в сфере обеспечения кибербезопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z1386" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       222) утверждение состава экспертных советов в области технического регулирования и положения о них;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z1387" w:id="293"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z1387" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       223) разработка и утверждение правил разграничения прав доступа субъектов цифрового здравоохранения по согласованию с уполномоченным органом в сфере защиты персональных данных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z1388" w:id="294"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z1388" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       224) разработка и исполнение планов мероприятий по реализации технических регламентов, в том числе Евразийского экономического союза;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z1389" w:id="295"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z1389" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       225) подготовка предложений по созданию, модернизации и оснащению органов по подтверждению соответствия и лабораторий по продукции, подлежащей обязательному подтверждению соответствия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z1390" w:id="296"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z1390" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       226) участие в работе по включению или исключению органов по оценке соответствия в национальную часть (из национальной части) единого реестра органов по оценке соответствия Евразийского экономического союза;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z1391" w:id="297"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z1391" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       227) реализация принципов надлежащей лабораторной практики в соответствии с правилами, утвержденными уполномоченным органом в сфере технического регулирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z1392" w:id="298"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z1392" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       228) разработка (участие в разработке) нормативно-методической базы в области надлежащей лабораторной практики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z1393" w:id="299"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z1393" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       229) участие в формировании и реализации государственной политики в сфере медицинской и фармацевтической промышленности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z1394" w:id="300"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z1394" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       230) определение порядка формирования расчета стоимости медицинских изделий, планируемых к оснащению организаций здравоохранения государственной экспертной организацией в сфере обращения лекарственных средств и медицинских изделий, в рамках реализации инвестиционных проектов и проектов государственно-частного партнерства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z1395" w:id="301"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z1395" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       231) утверждение заключений государственной экспертной организации в сфере обращения лекарственных средств и медицинских изделий по расчету стоимости медицинских изделий, планируемых к оснащению организаций здравоохранения, в рамках реализации инвестиционных проектов и проектов государственно-частного партнерства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z1396" w:id="302"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z1396" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       232) утверждение перечня заболеваний, препятствующих содержанию и обучению несовершеннолетних в специальных организациях образования и организациях образования с особым режимом содержания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z1397" w:id="303"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z1397" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       233) утверждение списка тяжелых форм некоторых хронических заболеваний;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z1398" w:id="304"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z1398" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       234) утверждение правил определения случаев (событий) медицинского инцидента, их учета и анализа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z1399" w:id="305"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z1399" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       235) разработка и утверждение правил присвоения почетных званий в области здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z1400" w:id="306"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z1400" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       236) утверждение правил отраслевой системы поощрения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z1401" w:id="307"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z1401" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       237) разработка и утверждение типовой системы оплаты труда работников государственных предприятий на праве хозяйственного ведения в области здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z1402" w:id="308"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z1402" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       238) утверждение типовых штатов и штатных нормативов для организаций здравоохранения и (или) их структурных подразделений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z1403" w:id="309"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z1403" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       239) утверждение правил подтверждения результатов непрерывного профессионального развития, присвоения и подтверждения уровня квалификации работников системы здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z1404" w:id="310"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z1404" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       240) утверждение номенклатуры специальностей и специализаций в области здравоохранения, номенклатуры и квалификационных характеристик должностей работников системы здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z1405" w:id="311"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z1405" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       241) разработка и утверждение перечня медицинских изделий, закупаемых единым дистрибьютором в рамках долгосрочных договоров поставки медицинских изделий по установленным предельным ценам на медицинские изделия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z1406" w:id="312"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z1406" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       242) разработка и утверждение номенклатуры организаций здравоохранения и положения об их деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z1407" w:id="313"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z1407" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       243) разработка и утверждение правил проведения медицинского освидетельствования для установления факта употребления психоактивного вещества и состояния опьянения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z1408" w:id="314"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z1408" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       244) разработка и утверждение правил разработки и пересмотра клинических протоколов; 245) разработка и утверждение правил организации оказания медицинской помощи на период введенного чрезвычайного положения в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О чрезвычайном положении";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z1409" w:id="315"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z1409" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       246) разработка и утверждение правил проведения конфиденциального аудита в медицинских организациях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z1410" w:id="316"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z1410" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       247) разработка и утверждение стандартов питания в организациях здравоохранения и образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkEnd w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8182,4150 +8264,4150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1412" w:id="317"/>
+    <w:bookmarkStart w:name="z1412" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       249) реализация международных проектов в области здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z1413" w:id="318"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z1413" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       250) осуществление государственного регулирования цен на лекарственные средства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z1414" w:id="319"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z1414" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       251) осуществление государственного регулирования цен на изделия медицинского назначения, медицинские изделия для диагностики вне живого организма (in vitro), производимые на территории Республики Казахстан в рамках долгосрочных договоров поставки, заключенных с единым дистрибьютором, в рамках гарантированного объема бесплатной медицинской помощи и (или) в системе обязательного социального медицинского страхования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z1415" w:id="320"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z1415" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       252) проведение аттестации на профессиональную компетентность лиц, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 26 Кодекса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z1416" w:id="321"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z1416" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       253) участие в разработке перечня профессий, работ и специальностей, занятых на работах с вредными условиями труда, в пользу которых агентами по уплате обязательных профессиональных пенсионных взносов за счет собственных средств осуществляются обязательные профессиональные пенсионные взносы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z1417" w:id="322"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z1417" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       254) утверждение правил формирования, согласования и утверждения единого перспективного плана развития инфраструктуры здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z1418" w:id="323"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z1418" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       255) осуществление координации и методического руководства местных исполнительных органов в области здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z1419" w:id="324"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z1419" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       256) определение единой методологии для организаций, имеющих право на проведение оценки риска и установление порядка проведения оценки риска;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z1420" w:id="325"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z1420" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       257) разработка и утверждение положения о национальном координаторе по кадровым ресурсам здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z1421" w:id="326"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z1421" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       258) разработка и утверждение казахстанского национального лекарственного формуляра;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z1422" w:id="327"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z1422" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       259) разработка и утверждение правил формирования перечня закупа лекарственных средств и медицинских изделий в рамках гарантированного объема бесплатной медицинской помощи и (или) в системе обязательного социального медицинского страхования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z1423" w:id="328"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z1423" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       260) разработка и утверждение перечня лекарственных средств и медицинских изделий, необходимых для оказания экстренной и неотложной медицинской помощи в организациях здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z1424" w:id="329"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z1424" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       261) разработка и утверждение минимальных стандартов оснащения организаций здравоохранения медицинскими изделиями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z1425" w:id="330"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z1425" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       262) разработка и утверждение профессиональных стандартов в области здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z1426" w:id="331"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z1426" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       263) разработка и утверждение перечня медицинских противопоказаний, имеющихся у лиц с психическими, поведенческими расстройствами (заболеваниями), связанными с употреблением психоактивных веществ, в отношении которых не применяется направление в организацию, оказывающую медицинскую помощь в области психического здоровья;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z1427" w:id="332"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z1427" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       264) разработка и утверждение методики внедрения и оценки эффективности внедрения клинических протоколов в практическое здравоохранение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z1428" w:id="333"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z1428" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       265) разработка и утверждение правил и условий изъятия, заготовки, хранения, консервации, транспортировки, трансплантации органов (части органа) и (или) тканей (части ткани) от донора к реципиенту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z1429" w:id="334"/>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z1429" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       266) разработка и утверждение стандартов, систем классификации, справочников и номенклатуры в области цифрового здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z1431" w:id="336"/>
-[...15 lines deleted...]
-      268) разработка и утверждение требований к электронным информационным ресурсам для дистанционных медицинских услуг;</w:t>
+    <w:bookmarkStart w:name="z1430" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      267) разработка и утверждение минимальных требований к медицинским цифровым системам в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z1432" w:id="337"/>
+    <w:bookmarkStart w:name="z1431" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      268) разработка и утверждение требований к цифровым ресурсам здравоохранения для оказания дистанционных медицинских услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z1432" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       269) разработка и утверждение инструкции по кодированию заболеваемости и смертности, инструкции по использованию международных классификаторов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z1433" w:id="338"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z1433" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       270) утверждение методики формирования стоимости обучения по программам образования в области здравоохранения по согласованию с уполномоченным органом в области образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z1434" w:id="339"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z1434" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       271) формирование и утверждение предельных цен и наценки на лекарственные средства и (или) медицинские изделия в рамках гарантированного объема бесплатной медицинской помощи и (или) в системе обязательного социального медицинского страхования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z1435" w:id="340"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z1435" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       272) разработка и утверждение по согласованию с антимонопольным органом предельных цен производителя на торговое наименование лекарственного средства, предельных цен на торговое наименование лекарственного средства для розничной и оптовой реализации, включенного в перечень лекарственных средств, подлежащих ценовому регулированию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z1436" w:id="341"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z1436" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       273) определение перечня профессиональных заболеваний;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z1437" w:id="342"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z1437" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       274) определение цен на зарегистрированные и находящиеся в обращении в Республике Казахстан лекарственные средства для оптовой и розничной реализации, включенные в перечень лекарственных средств, подлежащих ценовому регулированию, а также на зарегистрированные лекарственные средства и изделия медицинского назначения в рамках гарантированного объема бесплатной медицинской помощи и (или) в системе обязательного социального медицинского страхования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z1438" w:id="343"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z1438" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       275) утверждение перечня лекарственных средств, подлежащих ценовому регулированию для оптовой и розничной реализации, по согласованию с антимонопольным органом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z1439" w:id="344"/>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z1439" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       276) утверждение предельной цены на торговое наименование лекарственного средства, изделия медицинского назначения, а также медицинского изделия для диагностики вне живого организма (in vitro), производимого на территории Республики Казахстан в рамках долгосрочного договора поставки, заключенного с единым дистрибьютором, в рамках гарантированного объема бесплатной медицинской помощи и (или) в системе обязательного социального медицинского страхования по согласованию с антимонопольным органом, предельной цены на международное непатентованное наименование лекарственного средства или техническую характеристику изделия медицинского назначения в рамках гарантированного объема бесплатной медицинской помощи и (или) в системе обязательного социального медицинского страхования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z1440" w:id="345"/>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z1440" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       277) утверждение по согласованию с первыми руководителями уполномоченных государственных органов перечня заболеваний, при наличии которых предоставляется санаторно-курортное лечение лицам, уволенным с воинской службы, имеющим выслугу двадцать пять и более лет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z1441" w:id="346"/>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z1441" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       278) обеспечение оказания медицинской помощи лицам, содержащимся в следственных изоляторах и учреждениях уголовно-исполнительной (пенитенциарной) системы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z1442" w:id="347"/>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z1442" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       279) согласование проектов нормативных правовых актов, нормативных технических документов, национальных и (или) межгосударственных стандартов, связанных с вопросами обеспечения биологической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z1444" w:id="349"/>
+    <w:bookmarkStart w:name="z1443" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      280) ведение государственной цифровой системы в области биологической безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z1444" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       281) разработка и утверждение правил ведения учета, мониторинга и прогнозирования (моделирования) в области биологической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z1445" w:id="350"/>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z1445" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       282) мониторинг за осуществлением учета субъектов, осуществляющих обращение с патогенными биологическими агентами, потенциально опасных биологических объектов, патогенных биологических агентов I и II групп патогенности и специалистов, осуществляющих обращение с ними;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z1446" w:id="351"/>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z1446" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       283) разработка правил формирования, ведения и содержания национальных коллекций патогенных и промышленных микроорганизмов и перечня организаций, уполномоченных на их формирование, ведение и содержание;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z1447" w:id="352"/>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z1447" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       284) согласование типовых программ профессиональной подготовки, переподготовки и повышения квалификации кадров в области биологической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z1448" w:id="353"/>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z1448" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       285) разработка критериев отнесения патогенных биологических агентов к вызывающим особо опасные инфекционные заболевания и перечня патогенных биологических агентов с учетом классификации патогенных биологических агентов по патогенности и степени опасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z1449" w:id="354"/>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z1449" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       286) разработка и утверждение правил формирования кадрового резерва специалистов для осуществления обращения с патогенными биологическими агентами I и II групп патогенности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z1450" w:id="355"/>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z1450" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       287) разработка и утверждение правил обеспечения биологической защиты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z1451" w:id="356"/>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z1451" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       288) согласование методик управления биологическими рисками;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z1452" w:id="357"/>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z1452" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       289) разработка и утверждение перечня нормативных технических документов, национальных и (или) межгосударственных стандартов в области биологической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z1453" w:id="358"/>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z1453" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       290) разработка и утверждение правил проведения мониторинга эффективности внешней оценки биологических рисков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z1454" w:id="359"/>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z1454" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       291) мониторинг эффективности внешней оценки биологических рисков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z1455" w:id="360"/>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z1455" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       292) анализ и прогнозирование биологических угроз;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z1456" w:id="361"/>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z1456" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       293) согласование целевых научных, научно-технических проектов и программ в области биологической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z1457" w:id="362"/>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z1457" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       294) представление Республики Казахстан в международных организациях по вопросам обеспечения биологической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z1458" w:id="363"/>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z1458" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       295) информирование общественности о состоянии биологической безопасности Республики Казахстан в соответствии с законодательством Республики Казахстан о доступе к информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z1459" w:id="364"/>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z1459" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       296) утверждение правил оказания медицинской помощи детям в период оздоровления и организованного отдыха;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z1460" w:id="365"/>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z1460" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       297) утверждение правил оказания медицинской помощи лицам, содержащимся в следственных изоляторах и учреждениях уголовно-исполнительной (пенитенциарной) системы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z1461" w:id="366"/>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z1461" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       298) определение единого оператора в сфере закупа лекарственных средств и медицинских изделий, услуг у субъектов здравоохранения по согласованию с уполномоченным органом в сфере государственных закупок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z1462" w:id="367"/>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z1462" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       299) определение порядка государственной регистрации, перерегистрации лекарственного средства или медицинского изделия, внесение изменений в регистрационное досье лекарственного средства или медицинского изделия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z1464" w:id="369"/>
+    <w:bookmarkStart w:name="z1463" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      300) определение объема и кратности данных для предоставления в Национальный электронный паспорт здоровья и цифровые ресурсы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z1464" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       301) утверждение целевых групп лиц, подлежащих скрининговым исследованиям, а также правил, объема и периодичности проведения данных исследований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z1465" w:id="370"/>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z1465" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       302) утверждение правил оказания первой помощи лицами без медицинского образования, в том числе прошедшими соответствующую подготовку;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z1466" w:id="371"/>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z1466" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       303) определение требований к организациям здравоохранения, осуществляющим подготовку сертифицированных тренеров для обучения граждан Республики Казахстан навыкам оказания первой помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z1467" w:id="372"/>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z1467" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       304) утверждение правил проведения экспертизы лекарственных средств и медицинских изделий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z1468" w:id="373"/>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z1468" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       305) утверждение перечня заболеваний для проведения медицинской реабилитации лицам, содержащимся в следственных изоляторах и учреждениях уголовно-исполнительной (пенитенциарной) системы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z1469" w:id="374"/>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z1469" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       306) утверждение перечня заболеваний, для которых установлен более длительный срок нетрудоспособности более двух месяцев;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z1470" w:id="375"/>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z1470" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       307) утверждение правил обязательных предварительных и периодических медицинских осмотров, а также предсменное и иное медицинское освидетельствование;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z1471" w:id="376"/>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z1471" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       308) утверждение целевых групп лиц, подлежащих обязательным медицинским осмотрам, а также правил и периодичности их проведения, объема лабораторных и функциональных исследований, медицинских противопоказаний;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z1472" w:id="377"/>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z1472" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       309) утверждение правил оказания организациями первичной медико-санитарной помощи, медицинской помощи обучающимся организаций среднего образования, не относящихся к интернатным организациям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z1473" w:id="378"/>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z1473" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       310) проведение единой государственной политики в области формирования здорового образа жизни населения, профилактики инвалидности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z1474" w:id="379"/>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z1474" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       311) определяет протоколы диагностики, лечения заболеваний и реабилитации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z1475" w:id="380"/>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z1475" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       312) разработка медицинской части индивидуальной программы абилитации и реабилитации лица с инвалидностью и осуществление ее выполнения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z1476" w:id="381"/>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z1476" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       313) обеспечение профессиональной подготовки и переподготовки специалистов в области медико-социальной экспертизы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z1477" w:id="382"/>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z1477" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       314) определение порядка проведения технических испытаний медицинских изделий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z1478" w:id="383"/>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z1478" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       315) утверждение правил оказания доврачебной медицинской помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z1479" w:id="384"/>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z1479" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       316) разработка и утверждение правил оказания сестринского ухода;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z1480" w:id="385"/>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z1480" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       317) определение порядка предоставления и оплаты дистанционных медицинских услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z1481" w:id="386"/>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z1481" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       318) разработка и утверждение стандарта организации проведения лабораторной диагностики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z1482" w:id="387"/>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z1482" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       319) определение перечня специалистов и специализаций, подлежащих сертификации специалистов в области здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z1483" w:id="388"/>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z1483" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       320) определение перечня медицинских противопоказаний проведения профилактических прививок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z1484" w:id="389"/>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z1484" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       321) разрабатывает и утверждает правила целевой подготовки кадров с послевузовским образованием в области здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z1485" w:id="390"/>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z1485" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       322) осуществление государственной аттестации организаций образования, реализующих образовательные программы технического и профессионального, послесреднего образования в области здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z1486" w:id="391"/>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z1486" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323) утверждение правил допуска в дошкольные организации детей, не получивших плановые профилактические прививки, и пороговый уровень коллективного иммунитета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z1825" w:id="392"/>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z1825" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-1) осуществляет прием граждан и представителей юридических лиц, своевременное и полное рассмотрение, анализ, мониторинг и выявление системных проблем, поднимаемых населением в обращениях, сообщениях, откликах, предложениях, запросах, принятие по ним решений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z1827" w:id="393"/>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z1827" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-2) организация доступа к генетическим ресурсам и совместному использованию выгод в области генетических ресурсов, связанных с производством лекарственных средств (вакцин);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z1828" w:id="394"/>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z1828" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-3) осуществление мониторинга использования генетических ресурсов в пределах своей компетенции и традиционных знаний, связанных с генетическими ресурсами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z1829" w:id="395"/>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z1829" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-4) выдача обоснованного заключения для доступа к генетическим ресурсам лекарственных средств (вакцин);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z1830" w:id="396"/>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z1830" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-5) участие в реализации государственной политики в сфере контроля специфических товаров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkEnd w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       323-6) осуществление контроля специфических товаров в пределах компетенции, установленной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О контроле специфических товаров" и законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1835" w:id="397"/>
+    <w:bookmarkStart w:name="z1835" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-7) утверждение перечня сильнодействующих веществ, оказывающих вредное воздействие на жизнь и здоровье человека;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z32" w:id="398"/>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z32" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-8) определение единого дистрибьютора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z33" w:id="399"/>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z33" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-9) определение порядка, видов и объема медицинской помощи населению при чрезвычайных ситуациях, введении режима чрезвычайного положения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z34" w:id="400"/>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z34" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-10) определение национального оператора в области здравоохранения, его функций и полномочий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z35" w:id="401"/>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z35" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-11) определение функционального оператора в области здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z36" w:id="402"/>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z36" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-12) определение случаев ввоза на территорию Республики Казахстан в качестве гуманитарной помощи лекарственных средств и медицинских изделий, не прошедших государственную регистрацию в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z37" w:id="403"/>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z37" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-13) утверждение критериев отнесения патогенных биологических агентов к вызывающим особо опасные инфекционные заболевания и перечня патогенных биологических агентов с учетом классификации патогенных биологических агентов по патогенности и степени опасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z38" w:id="404"/>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z38" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-14) разработка и утверждение методики распределения объемов услуг и (или) средств субъектам здравоохранения по оказанию медицинской помощи в рамках гарантированного объема бесплатной медицинской помощи и (или) в системе обязательного социального медицинского страхования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z39" w:id="405"/>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z39" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-15) разработка и утверждение методики расчета индикаторов и рейтинговой оценки деятельности субъектов здравоохранения, претендующих на оказание медицинской помощи в рамках гарантированного объема бесплатной медицинской помощи и (или) в системе обязательного социального медицинского страхования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z1866" w:id="406"/>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z1866" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-16) установление порядка планирования расходов по целевому взносу по согласованию с центральным уполномоченным органом по бюджетному планированию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z1867" w:id="407"/>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z1867" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-17) установление порядка финансирования бюджетной программы, направленной на вложение целевого взноса, по согласованию с центральным уполномоченным органом по исполнению бюджета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z1836" w:id="408"/>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z1836" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-18) утверждение типового договора вмененного медицинского страхования по согласованию с уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z1837" w:id="409"/>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z1837" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-19) проведение функционального анализа деятельности в соответствии с методикой по проведению отраслевых (ведомственных) функциональных обзоров деятельности государственных органов, утверждаемой уполномоченным органом в сфере развития системы государственного управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="409"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z1839" w:id="411"/>
+    <w:bookmarkStart w:name="z1838" w:id="411"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-20) разработка, утверждение и реализация программы цифровой трансформации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z1839" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-21) установление перечня заболеваний, при наличии которых лицо не может принять ребенка на воспитание, по согласованию с уполномоченным органом в области образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z1840" w:id="412"/>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z1840" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-22) совместно с уполномоченными органами в области образования, социальной защиты участие в разработке стандартов социального обслуживания и социального обеспечения в сфере социальной и медико-педагогической коррекционной поддержки детей с ограниченными возможностями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z1841" w:id="413"/>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z1841" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-23) определение минимального перечня медицинской помощи при вмененном медицинском страховании;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z1842" w:id="414"/>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z1842" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-24) определение порядка организации и проведения закупа лекарственных средств, медицинских изделий и специализированных лечебных продуктов в рамках гарантированного объема бесплатной медицинской помощи, дополнительного объема медицинской помощи для лиц, содержащихся в следственных изоляторах и учреждениях уголовно-исполнительной (пенитенциарной) системы, за счет бюджетных средств и (или) в системе обязательного социального медицинского страхования, фармацевтических услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z1843" w:id="415"/>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z1843" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-25) определение порядка закупа услуг по хранению и транспортировке лекарственных средств и медицинских изделий, услуг по учету и реализации лекарственных средств и медицинских изделий единым дистрибьютором в рамках гарантированного объема бесплатной медицинской помощи, дополнительного объема медицинской помощи для лиц, содержащихся в следственных изоляторах и учреждениях уголовно-исполнительной (пенитенциарной) системы, за счет бюджетных средств и (или) в системе обязательного социального медицинского страхования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z1859" w:id="416"/>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z1859" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-26) внесение предложений в уполномоченный орган в области признания профессиональных квалификаций по внесению изменений и дополнений в реестр профессий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z1860" w:id="417"/>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z1860" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-27) выработка предложений по разработке и (или) актуализации профессиональных стандартов и направление их в уполномоченный орган в области признания профессиональных квалификаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z1861" w:id="418"/>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z1861" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-28) формирование потребности рынка труда в признании профессиональных квалификаций с учетом актуальности профессий в текущем и будущем периодах по согласованию с местными исполнительными органами областей, городов республиканского значения и столицы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z1862" w:id="419"/>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z1862" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-29) внесение предложений в уполномоченный орган в области признания профессиональных квалификаций по условиям признания профессиональных квалификаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z1863" w:id="420"/>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z1863" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-30) разработка и утверждение положения об отраслевых советах по профессиональным квалификациям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z1876" w:id="421"/>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z1876" w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-31) разработка и утверждение правил оплаты услуг независимых экспертов за экспертизу качества медицинских услуг (помощи);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z1877" w:id="422"/>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z1877" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-32) разработка и утверждение правил привлечения независимых экспертов и профильных специалистов для проведения экспертизы качества медицинских услуг (помощи), а также квалификационных требований к ним;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z1878" w:id="423"/>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z1878" w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-33) разработка и утверждение требований к субъектам здравоохранения на оказание услуг независимых экспертов по экспертизе качества медицинских услуг (помощи);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z1879" w:id="424"/>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z1879" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-34) разработка и утверждение правил проведения расследования в сфере оказания медицинских услуг (помощи);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z1880" w:id="425"/>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z1880" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-35) определение перечня требований, нарушение которых влечет применение мер оперативного реагирования, а также определение в отношении конкретных нарушений требований конкретного вида меры оперативного реагирования, условий ее применения и срока действия данной меры (при необходимости);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z1881" w:id="426"/>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z1881" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-36) разработка и утверждение правил осуществления контрольного закупа в сфере санитарно-эпидемиологического благополучия населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z1882" w:id="427"/>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z1882" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-37) осуществление государственного контроля за соблюдением требований к размещению рекламы подконтрольной государственному санитарно-эпидемиологическому контролю и надзору продукции (товаров), подлежащей (подлежащих) государственной регистрации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z1883" w:id="428"/>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z1883" w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-38) выдача свидетельства об освобождении морского судна от санитарного контроля либо прохождении морским судном санитарного контроля в соответствии с международными медико-санитарными правилами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z1884" w:id="429"/>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z1884" w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-39) разработка и утверждение правил осуществления изъятия и отзыва продукции (товара), не соответствующей (не соответствующего) требованиям технических регламентов и (или) единым санитарно-эпидемиологическим и гигиеническим требованиям Евразийского экономического союза;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z1885" w:id="430"/>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z1885" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-40) осуществление государственного контроля в сфере обращения лекарственных средств, медицинских изделий, а также за оборотом наркотических средств, психотропных веществ и прекурсоров в области здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z1886" w:id="431"/>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z1886" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-41) утверждение перечня субъектов (объектов) высокого, среднего и низкого риска, подлежащих государственному контролю и надзору в сфере оказания медицинских услуг (помощи), по согласованию с уполномоченным органом по предпринимательству;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z1887" w:id="432"/>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z1887" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-42) утверждение перечня продукции, подлежащей государственному контролю и надзору в сфере санитарно-эпидемиологического благополучия населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:name="z1888" w:id="433"/>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z1888" w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-43) утверждение правил осуществления рекламы подконтрольной государственному санитарно-эпидемиологическому контролю и надзору продукции (товаров), подлежащей (подлежащих) государственной регистрации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z1889" w:id="434"/>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z1889" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-44) разработка и утверждение правил регистрации всех случаев профессиональных заболеваний и (или) отравлений, в том числе подозрений на профессиональные заболевания и (или) отравления, обусловленные воздействием на работника вредных производственных факторов в связи с выполнением работником своих трудовых (служебных) обязанностей либо иных действий по собственной инициативе в интересах работодателя, в том числе после прекращения трудовых отношений с работодателем, субъектами здравоохранения, оказывающими специализированную медицинскую помощь в области профессиональной патологии и экспертизы, по месту их выявления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z1890" w:id="435"/>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z1890" w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-45) разработка и утверждение правил учета организациями здравоохранения, оказывающими специализированную медицинскую помощь в области профессиональной патологии и экспертизы, а также государственного учета и ведения отчетности государственными органами и организациями санитарно-эпидемиологической службы случаев профессиональных заболеваний и (или) отравлений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="435"/>
-    <w:bookmarkStart w:name="z1891" w:id="436"/>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z1891" w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-46) утверждение перечня организаций дополнительного образования по медицинским специальностям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z1892" w:id="437"/>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z1892" w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-47) осуществление государственного контроля и надзора в области здравоохранения в сфере оказания медицинских услуг (помощи);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z1893" w:id="438"/>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z1893" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-48) осуществление государственного контроля и надзора в области здравоохранения, предусмотренного в сфере санитарно-эпидемиологического благополучия населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z1894" w:id="439"/>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z1894" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-49) утверждение порядка отбора проб (образцов) продукции (товара) для проведения санитарно-эпидемиологической экспертизы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z1895" w:id="440"/>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z1895" w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       323-50) разработка перечня, предусмотренного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 7)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 статьи 28 Закона Республики Казахстан "О разрешениях и уведомлениях";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="440"/>
-    <w:bookmarkStart w:name="z1896" w:id="441"/>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z1896" w:id="442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-51) разработка и утверждение перечня документации, обязательной для заполнения медицинскими работниками;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="441"/>
-    <w:bookmarkStart w:name="z1897" w:id="442"/>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z1897" w:id="443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-52) разработка и утверждение типового договора сострахования профессиональной ответственности медицинских работников по согласованию с уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="442"/>
-    <w:bookmarkStart w:name="z1898" w:id="443"/>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z1898" w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-53) разработка и утверждение правил страхования профессиональной ответственности медицинских работников по согласованию с уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="443"/>
-    <w:bookmarkStart w:name="z1899" w:id="444"/>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z1899" w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-54) определение порядка деятельности независимой экспертной комиссии и минимальных требований по установлению наличия (отсутствия) факта причинения вреда жизни и здоровью пациента в результате осуществления медицинской деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="444"/>
-    <w:bookmarkStart w:name="z1900" w:id="445"/>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z1900" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-55) осуществление анализа фактов наступления медицинского инцидента и страховых случаев посредством внутреннего аудита медицинской организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="445"/>
-    <w:bookmarkStart w:name="z1901" w:id="446"/>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z1901" w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-56) определение порядка формирования и ведения единого реестра учета фактов наступления медицинского инцидента и страховых случаев;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="446"/>
-    <w:bookmarkStart w:name="z1902" w:id="447"/>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z1902" w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-57) предоставление единовременной выплаты победителям республиканского конкурса "Лучший в профессии" в каждой номинации в размере пятисоткратного месячного расчетного показателя, установленного законом о республиканском бюджете и действующего на 1 января соответствующего финансового года;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="447"/>
-    <w:bookmarkStart w:name="z1903" w:id="448"/>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z1903" w:id="449"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-58) разработка и утверждение правил присвоения звания "Лучший в профессии";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="448"/>
-    <w:bookmarkStart w:name="z1904" w:id="449"/>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z1904" w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-59) рассмотрение петиции в рамках компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="449"/>
-    <w:bookmarkStart w:name="z1905" w:id="450"/>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z1905" w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-60) разработка и утверждение порядка и условий оказания психологической помощи лицам, совершившим административное, уголовное правонарушение с применением насилия, в организациях здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="450"/>
-    <w:bookmarkStart w:name="z1906" w:id="451"/>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z1906" w:id="452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-61) размещение на интернет-ресурсе государственного органа в сфере санитарно-эпидемиологического благополучия населения реестра продукции (товара), не соответствующей (не соответствующего) требованиям технических регламентов и (или) единым санитарно-эпидемиологическим и гигиеническим требованиям Евразийского экономического союза;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="451"/>
-    <w:bookmarkStart w:name="z1907" w:id="452"/>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z1907" w:id="453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-62) осуществление контроля за соблюдением предельных цен лекарственных средств по торговым наименованиям, а также разрешительного контроля до выдачи разрешения и (или) приложения к разрешению, а также по направленному уведомлению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="452"/>
-    <w:bookmarkStart w:name="z1908" w:id="453"/>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z1908" w:id="454"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-63) определение перечня стратегически важных лекарственных средств и медицинских изделий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z1909" w:id="454"/>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z1909" w:id="455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-64) утверждение требований к профильному эксперту, привлекаемому в качестве эксперта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z1910" w:id="455"/>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z1910" w:id="456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-65) утверждение предупреждения о вреде курения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z1911" w:id="456"/>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z1911" w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-66) утверждение эскизов предупреждений о вреде потребления табачных изделий и никотина;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z1945" w:id="457"/>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z1945" w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-67) утверждение программ помощи несовершеннолетним, подвергшимся насилию, жестокому обращению, буллингу, а также несовершеннолетним, в присутствии которых совершены правонарушения против личности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z1929" w:id="458"/>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z1929" w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-68) согласование лицензии на предоставление образовательно-оздоровительных услуг несовершеннолетним;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z1919" w:id="459"/>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z1919" w:id="460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-69) осуществление государственного контроля и надзора за соблюдением требований, установленных законодательством Республики Казахстан в области производства и оборота органической продукции, на стадии реализации органической продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="459"/>
-    <w:bookmarkStart w:name="z1917" w:id="460"/>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z1917" w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-70) согласование списка разрешенных средств, применяемых при производстве органической продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="460"/>
-    <w:bookmarkStart w:name="z1918" w:id="461"/>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z1918" w:id="462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-71) согласование правил производства и оборота органической продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="461"/>
-    <w:bookmarkStart w:name="z1937" w:id="462"/>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z1937" w:id="463"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-72) участие в формировании государственной политики и принятие мер по противодействию теневой экономике;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z1938" w:id="463"/>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z1938" w:id="464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-73) определение перечня должностей и организаций, которым предоставлено право отпускать гражданам лекарственные препараты, содержащие наркотические средства, психотропные вещества и прекурсоры, по согласованию с уполномоченным государственным органом в сфере оборота наркотических средств, психотропных веществ, их аналогов и прекурсоров и уполномоченным органом в области ветеринарии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="463"/>
-    <w:bookmarkStart w:name="z1939" w:id="464"/>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z1939" w:id="465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-74) обеспечение общества и государства объективной информацией о состоянии системы здравоохранения путем размещения официальной статистической и иной информации в открытом доступе, определяемой согласно единому перечню открытых данных государственных органов, размещаемых на интернет-портале открытых данных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="464"/>
-    <w:bookmarkStart w:name="z1940" w:id="465"/>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z1940" w:id="466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-75) определение порядка прохождения поддерживающего лечения лиц, подвергавшихся принудительному лечению в связи с употреблением психоактивных веществ, после выписки из организации, оказывающей медицинскую помощь в области психического здоровья, кроме выписанных по постановлению суда как излечившихся досрочно;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="465"/>
-    <w:bookmarkStart w:name="z1941" w:id="466"/>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z1941" w:id="467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-76) определение порядка стоимости исследований, консалтинговых услуг по согласованию с центральным уполномоченным органом по бюджетному планированию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="466"/>
-    <w:bookmarkStart w:name="z1942" w:id="467"/>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z1942" w:id="468"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-77) определение порядка стоимости государственного задания по согласованию с центральным уполномоченным органом по бюджетному планированию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="467"/>
-    <w:bookmarkStart w:name="z1943" w:id="468"/>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z1943" w:id="469"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-78) разработка и утверждение порядка планирования расходов из бюджета в фонд социального медицинского страхования путем выделения трансфертов юридическим лицам, составления отчетности об использовании бюджетных средств, форм и сроков ее представления, а также требований к представляемой информации о ходе и результатах использования бюджетных средств по согласованию с центральными уполномоченными органами по бюджетному планированию и по исполнению бюджета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkEnd w:id="469"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-79) определение порядка составления отчетности об использовании целевого взноса, форм и сроков ее представления, а также требований к представляемой информации о ходе и результатах использования целевого взноса по согласованию с центральным уполномоченным органом по исполнению бюджета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1946" w:id="469"/>
+    <w:bookmarkStart w:name="z1946" w:id="470"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-80) утверждение правил формирования перечня организаций дополнительного образования по медицинским специальностям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="469"/>
-    <w:bookmarkStart w:name="z1947" w:id="470"/>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z1947" w:id="471"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-81) обеспечение ведомственного статистического наблюдения в сфере санитарно-эпидемиологического благополучия населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="470"/>
-    <w:bookmarkStart w:name="z1948" w:id="471"/>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z1948" w:id="472"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-82) определение порядка осуществления учета и систематизации документов, представленных заявителем при государственной регистрации, перерегистрации и внесении изменений в регистрационное досье лекарственного средства или медицинского изделия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="471"/>
-    <w:bookmarkStart w:name="z1949" w:id="472"/>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z1949" w:id="473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-83) утверждение перечня лекарственных средств и медицинских изделий, закупаемых единым дистрибьютором в рамках долгосрочных договоров поставки лекарственных средств и медицинских изделий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="472"/>
-    <w:bookmarkStart w:name="z1950" w:id="473"/>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z1950" w:id="474"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-84) утверждение предельных цен на торговое наименование лекарственного средства для розничной и оптовой реализации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="473"/>
-    <w:bookmarkStart w:name="z1951" w:id="474"/>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z1951" w:id="475"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-85) утверждение в пределах своей компетенции правовых актов и форм учетной и отчетной документации в сфере оказания медицинских услуг (помощи);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="474"/>
-    <w:bookmarkStart w:name="z1952" w:id="475"/>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z1952" w:id="476"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-86) утверждение правил аккредитации в области здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="475"/>
-    <w:bookmarkStart w:name="z1953" w:id="476"/>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z1953" w:id="477"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-87) утверждение правил, сроков проведения постаккредитационного мониторинга и отзыва свидетельства об аккредитации в области здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="476"/>
-    <w:bookmarkStart w:name="z1954" w:id="477"/>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z1954" w:id="478"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-88) утверждение правил предоставления информации (экстренного извещения) о случаях наступления смерти беременных, рожениц, а также в случае смерти родильниц в течение сорока двух календарных дней после родов, внезапной смерти пациентов при оказании им плановой медицинской помощи (первичной медико-санитарной и специализированной помощи, в том числе высокотехнологичных медицинских услуг);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="477"/>
-    <w:bookmarkStart w:name="z1955" w:id="478"/>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z1955" w:id="479"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-89) утверждение правил ведения реестра независимых экспертов, а также оснований включения в единый реестр независимых экспертов и исключения из него;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="478"/>
-    <w:bookmarkStart w:name="z1956" w:id="479"/>
+    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z1956" w:id="480"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-90) утверждение правил организации деятельности единого медицинского информационного call-центра и регламента его деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="479"/>
-    <w:bookmarkStart w:name="z1957" w:id="480"/>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z1957" w:id="481"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-91) утверждение в пределах своей компетенции правовых актов и форм учетной и отчетной документации в сфере санитарно-эпидемиологического благополучия населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="480"/>
-    <w:bookmarkStart w:name="z1958" w:id="481"/>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z1958" w:id="482"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-92) утверждение правил экспертизы установления связи профессионального заболевания с выполнением трудовых (служебных) обязанностей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="481"/>
-    <w:bookmarkStart w:name="z1959" w:id="482"/>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z1959" w:id="483"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-93) утверждение правил предоставления информации по медицинским отходам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="482"/>
-    <w:bookmarkStart w:name="z1960" w:id="483"/>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z1960" w:id="484"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-94) утверждение правил предоставления в государственный орган в сфере санитарно-эпидемиологического благополучия населения информации (экстренного извещения) о случаях инфекционных заболеваний, отравлений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="483"/>
-    <w:bookmarkStart w:name="z1961" w:id="484"/>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z1961" w:id="485"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-95) утверждение перечня эпидемически значимых объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="484"/>
-    <w:bookmarkStart w:name="z1962" w:id="485"/>
+    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkStart w:name="z1962" w:id="486"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-96) утверждение правил гигиенического обучения лиц декретированной группы населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="485"/>
-    <w:bookmarkStart w:name="z1963" w:id="486"/>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z1963" w:id="487"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-97) утверждение правил ведения реестра продукции, не соответствующей требованиям нормативных правовых актов в сфере санитарно-эпидемиологического благополучия населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="486"/>
-    <w:bookmarkStart w:name="z1964" w:id="487"/>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z1964" w:id="488"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-98) утверждение правил взаимодействия государственных органов при проведении санитарно-противоэпидемических и санитарно-профилактических мероприятий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="487"/>
-    <w:bookmarkStart w:name="z1965" w:id="488"/>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z1965" w:id="489"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-99) утверждение перечня отдельных видов пищевой продукции, подлежащей государственному контролю и надзору в сфере санитарно-эпидемиологического благополучия населения, в производстве которой используется нейодированная соль;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="488"/>
-    <w:bookmarkStart w:name="z1966" w:id="489"/>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z1966" w:id="490"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-100) утверждение перечня медицинских противопоказаний для заключения трудового договора на тяжелые работы, работы с вредными и (или) опасными условиями труда, на подземные работы, а также для допуска к работе лица, относящегося к декретированной группе населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="489"/>
-    <w:bookmarkStart w:name="z1967" w:id="490"/>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z1967" w:id="491"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-101) утверждение квалификационных требований к лицензируемому виду деятельности на оказание услуг по дезинфекции, дезинсекции, дератизации в области здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="490"/>
-    <w:bookmarkStart w:name="z1968" w:id="491"/>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z1968" w:id="492"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-102) утверждение правил формирования, ведения и содержания рабочих коллекций патогенных и промышленных микроорганизмов, используемых в сфере санитарно-эпидемиологического благополучия населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="491"/>
-    <w:bookmarkStart w:name="z1969" w:id="492"/>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z1969" w:id="493"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-103) утверждение правил выдачи, возобновления действия, переоформления, прекращения действия разрешений на обращение с патогенными биологическими агентами и приложений к ним;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="492"/>
-    <w:bookmarkStart w:name="z1970" w:id="493"/>
+    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkStart w:name="z1970" w:id="494"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-104) утверждение квалификационных требований, предъявляемых к осуществлению обращения с патогенными биологическими агентами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="493"/>
-    <w:bookmarkStart w:name="z1971" w:id="494"/>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z1971" w:id="495"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-105) утверждение в пределах своей компетенции правовых актов и форм учетной и отчетной документации в сфере обращения лекарственных средств и медицинских изделий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="494"/>
-    <w:bookmarkStart w:name="z1972" w:id="495"/>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z1972" w:id="496"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-106) утверждение стандартов надлежащих фармацевтических практик;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="495"/>
-    <w:bookmarkStart w:name="z1973" w:id="496"/>
+    <w:bookmarkEnd w:id="496"/>
+    <w:bookmarkStart w:name="z1973" w:id="497"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-107) утверждение правил оптовой и розничной реализации лекарственных средств и медицинских изделий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="496"/>
-    <w:bookmarkStart w:name="z1974" w:id="497"/>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z1974" w:id="498"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-108) утверждение правил проведения инспектирования в сфере обращения лекарственных средств и медицинских изделий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="497"/>
-    <w:bookmarkStart w:name="z1975" w:id="498"/>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z1975" w:id="499"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-109) утверждение правил формирования фармацевтического инспектората, ведения реестра фармацевтических инспекторов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="498"/>
-    <w:bookmarkStart w:name="z1976" w:id="499"/>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z1976" w:id="500"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-110) утверждение правил отбора с рынка, в том числе в медицинских организациях, лекарственных средств и медицинских изделий, подлежащих контролю качества с учетом риск-ориентированного подхода;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="499"/>
-    <w:bookmarkStart w:name="z1977" w:id="500"/>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z1977" w:id="501"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-111) утверждение правил обучения граждан Республики Казахстан навыкам оказания первой помощи, а также перечня экстренных и неотложных состояний, при которых оказывается первая помощь;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="500"/>
-    <w:bookmarkStart w:name="z1978" w:id="501"/>
+    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkStart w:name="z1978" w:id="502"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-112) утверждение стандарта оказания первой помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="501"/>
-    <w:bookmarkStart w:name="z1979" w:id="502"/>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z1979" w:id="503"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-113) утверждение правил организации медицинской помощи по охране репродуктивного и психического здоровья несовершеннолетних в возрасте от десяти до восемнадцати лет и молодежи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="502"/>
-    <w:bookmarkStart w:name="z1980" w:id="503"/>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z1980" w:id="504"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-114) утверждение стандартов организации оказания медицинской помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="503"/>
-    <w:bookmarkStart w:name="z1981" w:id="504"/>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z1981" w:id="505"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-115) утверждение правил использования денежных средств от физических и юридических лиц, в том числе пенсионных выплат и государственных социальных пособий, зачисляемых на контрольный счет наличности государственной психиатрической организации специализированного типа с интенсивным наблюдением, для использования лицами с психическими, поведенческими расстройствами (заболеваниями), находящимися на принудительном лечении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="504"/>
-    <w:bookmarkStart w:name="z1982" w:id="505"/>
+    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z1982" w:id="506"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-116) утверждение правил динамического наблюдения, а также прекращения динамического наблюдения за лицами с психическими, поведенческими расстройствами (заболеваниями);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="505"/>
-    <w:bookmarkStart w:name="z1983" w:id="506"/>
+    <w:bookmarkEnd w:id="506"/>
+    <w:bookmarkStart w:name="z1983" w:id="507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-117) утверждение правил определения иммунологической совместимости тканей при трансплантации органов (части органа) и (или) тканей (части ткани), а также положения о деятельности HLA-лаборатории;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="506"/>
-    <w:bookmarkStart w:name="z1984" w:id="507"/>
+    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkStart w:name="z1984" w:id="508"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-118) утверждение перечня показаний и противопоказаний для трансплантации искусственных органов (части органа) и (или) тканей (части ткани);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkEnd w:id="508"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-119) утверждение положения о клинической базе, клинике организации образования в области здравоохранения, университетской больнице, базе резидентуры, интегрированном академическом медицинском центре и требований, предъявляемых к ним;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1989" w:id="508"/>
+    <w:bookmarkStart w:name="z1989" w:id="509"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-120) утверждение методики планирования объемов медицинской помощи в рамках гарантированного объема бесплатной медицинской помощи и медицинской помощи в системе обязательного социального медицинского страхования на основе потребности населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="508"/>
-    <w:bookmarkStart w:name="z1986" w:id="509"/>
+    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkStart w:name="z1986" w:id="510"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-121) определение перечня требований, нарушение которых влечет применение мер оперативного реагирования, а также определение в отношении конкретных нарушений требований конкретный вид меры оперативного реагирования, условия ее применения и срок действия данной меры (при необходимости);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="509"/>
-    <w:bookmarkStart w:name="z1990" w:id="510"/>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z1990" w:id="511"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-122) определение порядка обеспечения лекарственными средствами для лечения орфанных заболеваний, осуществляемого в рамках гарантированного объема бесплатной медицинской помощи и за счет иных источников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="510"/>
-    <w:bookmarkStart w:name="z1991" w:id="511"/>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z1991" w:id="512"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-123) определение скрининговых исследований на раннее выявление наследственных врожденных пороков и отклонений развития;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="511"/>
-    <w:bookmarkStart w:name="z1992" w:id="512"/>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z1992" w:id="513"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-124) определение перечня заболеваний при оказании услуг по профилактике и диагностике, включенных в специализированную медицинскую помощь в амбулаторных условиях в рамках гарантированного объема бесплатной медицинской помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="512"/>
-    <w:bookmarkStart w:name="z1993" w:id="513"/>
+    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkStart w:name="z1993" w:id="514"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-125) определение скрининговых исследований на раннее выявление артериальной гипертонии, ишемической болезни сердца, глаукомы, сахарного диабета, вирусных гепатитов В и С и других, включенных в специализированную медицинскую помощь в амбулаторных условиях в рамках гарантированного объема бесплатной медицинской помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="513"/>
-    <w:bookmarkStart w:name="z1994" w:id="514"/>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z1994" w:id="515"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-126) утверждение перечня социально значимых заболеваний, включающего в том числе туберкулез, ВИЧ-инфекцию, злокачественные новообразования, хронические вирусные гепатиты и цирроз печени, психические, поведенческие расстройства (заболевания), орфанные заболевания, дегенеративные болезни нервной системы, демиелинизирующие болезни центральной нервной системы, эпилепсию, острый инфаркт миокарда в течение первых шести месяцев, инсульты в течение одного года;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkEnd w:id="515"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Примечание ИЗПИ!      </w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Пункт 15 предусматривается дополнить подпунктом 323-127) в соответствии с постановлением Правительства РК от 06.11.2025 </w:t>
       </w:r>
@@ -12362,90 +12444,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие с 01.01.2027).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1987" w:id="515"/>
+    <w:bookmarkStart w:name="z1987" w:id="516"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-128) участие в оценке производства заявителей для включения в реестр казахстанских товаропроизводителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="515"/>
-    <w:bookmarkStart w:name="z1988" w:id="516"/>
+    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkStart w:name="z1988" w:id="517"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-129) участие в пределах своей компетенции в разработке условий производства, производственных и технологических операций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkEnd w:id="517"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-130) утверждение порядка формирования реестра эпидемически значимых субъектов (объектов) в сфере санитарно-эпидемиологического благополучия населения и его формы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12510,70 +12592,336 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-134) координация организации мероприятий по профилактике наркомании, алкоголизма и суицидов в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       323-135) участие в разработке совместных мероприятий в области здравоохранения при взаимодействии с субъектами профилактики правонарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1487" w:id="517"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается дополнить пунктами 323-136), 323-137), 323-138), 323-139), 323-140), 323-141), 323-142), 323-143), 323-144), 323-145), 323-146) в соответствии с постановлением Правительства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 536</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-146) организация хранения и освежения материальных ценностей мобилизационного резерва;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-147) разработка и утверждение плана гражданской обороны Министерства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-148) проведение мероприятий по предупреждению пожаров в подведомственных организациях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-149) разработка и утверждение плана действий по ликвидации чрезвычайных ситуаций глобального и регионального масштабов по согласованию с уполномоченным органом в сфере гражданской защиты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-150) обеспечение создания запасных (городских) и вспомогательных пунктов управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-151) внесение предложения в уполномоченный орган в области мобилизационной подготовки по объемам финансирования мероприятий по мобилизационной подготовке и мобилизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-152) организация и проведение работы по бронированию военнообязанных;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-153) обеспечение соблюдения законов и иных нормативных правовых актов Республики Казахстан в области мобилизационной подготовки и мобилизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-154) участие в проведении военно-экономических и командно-штабных учений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      323-155) утверждение правил определения степени тяжести производственной травмы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1487" w:id="518"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       324) осуществление иных функций, предусмотренных Кодексом, иными законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkEnd w:id="518"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12682,51 +13030,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 537</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ст. 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); от 30.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 528</w:t>
       </w:r>
       <w:r>
@@ -12955,1089 +13303,1211 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); от 04.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 144</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">; от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 536</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1488" w:id="519"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя Министерства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="519"/>
+    <w:bookmarkStart w:name="z1489" w:id="520"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Министерством осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на Министерство задач и осуществление им своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="520"/>
+    <w:bookmarkStart w:name="z1490" w:id="521"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Первый руководитель Министерства назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="521"/>
+    <w:bookmarkStart w:name="z1491" w:id="522"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Первый руководитель Министерства имеет заместителей (первый вице-министр, вице-министры), которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="522"/>
+    <w:bookmarkStart w:name="z1492" w:id="523"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Полномочия первого руководителя Министерства:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="523"/>
+    <w:bookmarkStart w:name="z1493" w:id="524"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) формирует политику в области здравоохранения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z1494" w:id="525"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивает межотраслевую координацию в пределах, предусмотренных законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="525"/>
+    <w:bookmarkStart w:name="z1495" w:id="526"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) определяет компетенцию и порядок взаимодействия ведомств с иными государственными органами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z1496" w:id="527"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в пределах компетенции Министерства принимает нормативные правовые акты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z1497" w:id="528"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) представляет Министерство в Парламенте Республики Казахстан, иных государственных органах и организациях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkStart w:name="z1498" w:id="529"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) утверждает стратегические и программные документы Министерства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="529"/>
+    <w:bookmarkStart w:name="z1499" w:id="530"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) осуществляет руководство деятельностью подведомственных организаций здравоохранения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z1500" w:id="531"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) определяет полномочия своих заместителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkStart w:name="z1501" w:id="532"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) утверждает подзаконные нормативные правовые акты, определяющие порядок оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkStart w:name="z1502" w:id="533"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) принимает решения по другим вопросам, отнесенным к его компетенции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="533"/>
+    <w:bookmarkStart w:name="z1503" w:id="534"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнение полномочий первого руководителя Министерства в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="534"/>
+    <w:bookmarkStart w:name="z1504" w:id="535"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Первый руководитель определяет полномочия своих заместителей в соответствии с действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="535"/>
+    <w:bookmarkStart w:name="z1505" w:id="536"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Аппарат Министерства возглавляет руководитель аппарата, назначаемый на должность и освобождаемый от должности в соответствии с действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkStart w:name="z1506" w:id="537"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Имущество Министерства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="537"/>
+    <w:bookmarkStart w:name="z1507" w:id="538"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Министерство может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="538"/>
+    <w:bookmarkStart w:name="z1508" w:id="539"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имущество Министерства формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkStart w:name="z1509" w:id="540"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Имущество, закрепленное за Министерством, относится к республиканской собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="540"/>
+    <w:bookmarkStart w:name="z1510" w:id="541"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Министерство не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="541"/>
+    <w:bookmarkStart w:name="z1511" w:id="542"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Министерства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="542"/>
+    <w:bookmarkStart w:name="z1512" w:id="543"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Реорганизация и упразднение Министерства осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkStart w:name="z1513" w:id="544"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень организаций, находящихся в ведении Министерства </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="544"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Перечень – в редакции постановления Правительства РК от 17.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 913</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 08.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 997</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 28.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1080</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его подписания и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действует</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> до 01.09.2024); от 22.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 14.07.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 573</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 01.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1075</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 24.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 320</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 22.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 582</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 29.10.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 902</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 10.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 604</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.09.2026); от 03.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 695</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1514" w:id="545"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Государственное учреждение "Казахский республиканский лепрозорий".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkStart w:name="z1515" w:id="546"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Государственное учреждение "Республиканская психиатрическая больница специализированного типа с интенсивным наблюдением".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkStart w:name="z1516" w:id="547"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Государственное учреждение "Республиканский центр специального медицинского обеспечения".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkStart w:name="z1517" w:id="548"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Республиканское государственное предприятие на праве хозяйственного ведения "Национальный научный центр развития здравоохранения имени Салидат Каирбековой".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="548"/>
+    <w:bookmarkStart w:name="z1518" w:id="549"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Республиканское государственное предприятие на праве хозяйственного ведения "Национальный научный центр травматологии и ортопедии имени академика Батпенова Н.Д.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkStart w:name="z1519" w:id="550"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Республиканское государственное предприятие на праве хозяйственного ведения "Научно-производственный центр трансфузиологии".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="550"/>
+    <w:bookmarkStart w:name="z1520" w:id="551"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Республиканское государственное предприятие на праве хозяйственного ведения "Национальный координационный центр экстренной медицины".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkStart w:name="z1521" w:id="552"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Республиканское государственное предприятие на праве хозяйственного ведения "Республиканский научно-практический центр психического здоровья".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="552"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Исключен постановлением Правительства РК от 28.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1080</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его подписания и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действует</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> до 01.09.2024).</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1488" w:id="518"/>
+    <w:bookmarkStart w:name="z1523" w:id="553"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Республиканское государственное на праве хозяйственного ведения "Казахский научный центр дерматологии и инфекционных заболеваний".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="553"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...506 lines deleted...]
-      </w:pPr>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Перечень с изменениями, внесенными постановлениями Правительства РК от 17.11.2022 </w:t>
+        <w:t xml:space="preserve">      11. Исключен постановлением Правительства РК от 10.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 604</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 913</w:t>
-[...357 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.09.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...113 lines deleted...]
-    <w:bookmarkEnd w:id="553"/>
+    </w:p>
     <w:bookmarkStart w:name="z1525" w:id="554"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Республиканское государственное предприятие на праве хозяйственного ведения "Республиканский клинический госпиталь для ветеранов Отечественной войны".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="554"/>
     <w:bookmarkStart w:name="z1526" w:id="555"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -14094,500 +14564,542 @@
         <w:t>
       15. Республиканское государственное предприятие на праве хозяйственного ведения "Научно-исследовательский институт курортологии и медицинской реабилитации".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="557"/>
     <w:bookmarkStart w:name="z1529" w:id="558"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Республиканское государственное предприятие на праве хозяйственного ведения "Республиканский центр по координации трансплантации и высокотехнологичных медицинских услуг".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="558"/>
-    <w:bookmarkStart w:name="z1530" w:id="559"/>
-[...15 lines deleted...]
-      17. Республиканское государственное предприятие на праве хозяйственного ведения "Детский клинический санаторий "Алатау".</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      17. Исключен постановлением Правительства РК от 10.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 604</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.09.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1531" w:id="559"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Товарищество с ограниченной ответственностью "СК-Фармация".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="559"/>
-    <w:bookmarkStart w:name="z1531" w:id="560"/>
-[...15 lines deleted...]
-      18. Товарищество с ограниченной ответственностью "СК-Фармация".</w:t>
+    <w:bookmarkStart w:name="z1532" w:id="560"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Акционерное общество "Национальный центр нейрохирургии".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="560"/>
-    <w:bookmarkStart w:name="z1532" w:id="561"/>
-[...15 lines deleted...]
-      19. Акционерное общество "Национальный центр нейрохирургии".</w:t>
+    <w:bookmarkStart w:name="z1533" w:id="561"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Акционерное общество "Национальный холдинг "QazBioPharm".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="561"/>
-    <w:bookmarkStart w:name="z1533" w:id="562"/>
-[...15 lines deleted...]
-      20. Акционерное общество "Национальный холдинг "QazBioPharm".</w:t>
+    <w:bookmarkStart w:name="z1534" w:id="562"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Некоммерческое акционерное общество "Фонд социального медицинского страхования".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="562"/>
-    <w:bookmarkStart w:name="z1534" w:id="563"/>
-[...15 lines deleted...]
-      21. Некоммерческое акционерное общество "Фонд социального медицинского страхования".</w:t>
+    <w:bookmarkStart w:name="z1535" w:id="563"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Некоммерческое акционерное общество "Медицинский университет Астана".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="563"/>
-    <w:bookmarkStart w:name="z1535" w:id="564"/>
-[...15 lines deleted...]
-      22. Некоммерческое акционерное общество "Медицинский университет Астана".</w:t>
+    <w:bookmarkStart w:name="z1536" w:id="564"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Некоммерческое акционерное общество "Казахский национальный медицинский университет имени С.Д. Асфендиярова".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="564"/>
-    <w:bookmarkStart w:name="z1536" w:id="565"/>
-[...15 lines deleted...]
-      23. Некоммерческое акционерное общество "Казахский национальный медицинский университет имени С.Д. Асфендиярова".</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">24. Исключен постановлением Правительства РК от 24.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 320</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1538" w:id="565"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Некоммерческое акционерное общество "Западно-Казахстанский медицинский университет имени Марата Оспанова".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkStart w:name="z1539" w:id="566"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Некоммерческое акционерное общество "Медицинский университет Семей".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="566"/>
+    <w:bookmarkStart w:name="z1540" w:id="567"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Некоммерческое акционерное общество "Turar Healthcare".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="567"/>
+    <w:bookmarkStart w:name="z1541" w:id="568"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Некоммерческое акционерное общество "Национальный центр детской реабилитации".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="568"/>
+    <w:bookmarkStart w:name="z1826" w:id="569"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Товарищество с ограниченной ответственностью "Национальный научный онкологический центр</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="569"/>
+    <w:bookmarkStart w:name="z1844" w:id="570"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Республиканское государственное предприятие на праве хозяйственного ведения "Национальный центр общественного здравоохранения" Министерства здравоохранения Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="570"/>
+    <w:bookmarkStart w:name="z1864" w:id="571"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Республиканское государственное предприятие на праве хозяйственного ведения "Республиканский центр первичной медико-санитарной помощи" Министерства здравоохранения Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="571"/>
+    <w:bookmarkStart w:name="z1868" w:id="572"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Некоммерческое акционерное общество "Карагандинский медицинский университет".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkStart w:name="z1869" w:id="573"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Некоммерческое акционерное общество "Национальный центр гигиены труда и профессиональных заболеваний".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkStart w:name="z1913" w:id="574"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Акционерное общество "КазМедТех".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="574"/>
+    <w:bookmarkStart w:name="z1914" w:id="575"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Республиканское государственное предприятие на праве хозяйственного ведения "Республиканский центр электронного здравоохранения".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="575"/>
+    <w:bookmarkStart w:name="z1542" w:id="576"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...278 lines deleted...]
-      35. Республиканское государственное предприятие на праве хозяйственного ведения "Республиканский центр электронного здравоохранения".</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень государственных предприятий и государственных учреждений-территориальных подразделений Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="576"/>
-    <w:bookmarkStart w:name="z1542" w:id="577"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="577"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень с изменениями, внесенными постановлениями Правительства РК от 23.02.2023 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14662,6092 +15174,6554 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 12.11.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 956</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1543" w:id="578"/>
+    <w:bookmarkStart w:name="z1543" w:id="577"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Департамент санитарно-эпидемиологического контроля области Абай Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="577"/>
+    <w:bookmarkStart w:name="z1544" w:id="578"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Абайское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля области Абай Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="578"/>
-    <w:bookmarkStart w:name="z1544" w:id="579"/>
-[...15 lines deleted...]
-      2. Абайское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля области Абай Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1545" w:id="579"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Управление санитарно-эпидемиологического контроля района Ақсуат Департамента санитарно-эпидемиологического контроля области Абай Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="579"/>
-    <w:bookmarkStart w:name="z1545" w:id="580"/>
-[...15 lines deleted...]
-      3. Управление санитарно-эпидемиологического контроля района Ақсуат Департамента санитарно-эпидемиологического контроля области Абай Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1546" w:id="580"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Аягозское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля области Абай Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="580"/>
-    <w:bookmarkStart w:name="z1546" w:id="581"/>
-[...15 lines deleted...]
-      4. Аягозское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля области Абай Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1547" w:id="581"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Бескарагайское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля области Абай Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="581"/>
-    <w:bookmarkStart w:name="z1547" w:id="582"/>
-[...15 lines deleted...]
-      5. Бескарагайское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля области Абай Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1548" w:id="582"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Бородулихинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля области Абай Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="582"/>
-    <w:bookmarkStart w:name="z1548" w:id="583"/>
-[...15 lines deleted...]
-      6. Бородулихинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля области Абай Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1870" w:id="583"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1. Управление санитарно-эпидемиологического контроля района Жаңасемей Департамента санитарно-эпидемиологического контроля области Абай Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="583"/>
-    <w:bookmarkStart w:name="z1870" w:id="584"/>
-[...15 lines deleted...]
-      6-1. Управление санитарно-эпидемиологического контроля района Жаңасемей Департамента санитарно-эпидемиологического контроля области Абай Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1549" w:id="584"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Жарминское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля области Абай Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="584"/>
-    <w:bookmarkStart w:name="z1549" w:id="585"/>
-[...15 lines deleted...]
-      7. Жарминское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля области Абай Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1550" w:id="585"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Кокпектинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля области Абай Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="585"/>
-    <w:bookmarkStart w:name="z1550" w:id="586"/>
-[...15 lines deleted...]
-      8. Кокпектинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля области Абай Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1551" w:id="586"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Курчатовское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля области Абай Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="586"/>
-    <w:bookmarkStart w:name="z1551" w:id="587"/>
-[...15 lines deleted...]
-      9. Курчатовское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля области Абай Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1871" w:id="587"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-1. Управление санитарно-эпидемиологического контроля района Мақаншы Департамента санитарно-эпидемиологического контроля области Абай Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="587"/>
-    <w:bookmarkStart w:name="z1871" w:id="588"/>
-[...15 lines deleted...]
-      9-1. Управление санитарно-эпидемиологического контроля района Мақаншы Департамента санитарно-эпидемиологического контроля области Абай Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1552" w:id="588"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Семейское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля области Абай Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="588"/>
-    <w:bookmarkStart w:name="z1552" w:id="589"/>
-[...15 lines deleted...]
-      10. Семейское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля области Абай Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1553" w:id="589"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Урджарское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля области Абай Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="589"/>
-    <w:bookmarkStart w:name="z1553" w:id="590"/>
-[...15 lines deleted...]
-      11. Урджарское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля области Абай Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1554" w:id="590"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департамент санитарно-эпидемиологического контроля Акмолинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="590"/>
-    <w:bookmarkStart w:name="z1554" w:id="591"/>
-[...15 lines deleted...]
-      12. Департамент санитарно-эпидемиологического контроля Акмолинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1555" w:id="591"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Аккольское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Акмолинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="591"/>
-    <w:bookmarkStart w:name="z1555" w:id="592"/>
-[...15 lines deleted...]
-      13. Аккольское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Акмолинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1556" w:id="592"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Аршалынское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Акмолинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="592"/>
-    <w:bookmarkStart w:name="z1556" w:id="593"/>
-[...15 lines deleted...]
-      14. Аршалынское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Акмолинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1557" w:id="593"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Астраханское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Акмолинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="593"/>
-    <w:bookmarkStart w:name="z1557" w:id="594"/>
-[...15 lines deleted...]
-      15. Астраханское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Акмолинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1558" w:id="594"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Атбасарское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Акмолинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="594"/>
-    <w:bookmarkStart w:name="z1558" w:id="595"/>
-[...15 lines deleted...]
-      16. Атбасарское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Акмолинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1559" w:id="595"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Бурабайское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Акмолинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="595"/>
-    <w:bookmarkStart w:name="z1559" w:id="596"/>
-[...15 lines deleted...]
-      17. Бурабайское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Акмолинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1560" w:id="596"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Буландынское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Акмолинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="596"/>
-    <w:bookmarkStart w:name="z1560" w:id="597"/>
-[...15 lines deleted...]
-      18. Буландынское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Акмолинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1561" w:id="597"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Управление санитарно-эпидемиологического контроля района Биржан сал Департамента санитарно-эпидемиологического контроля Акмолинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="597"/>
-    <w:bookmarkStart w:name="z1561" w:id="598"/>
-[...15 lines deleted...]
-      19. Управление санитарно-эпидемиологического контроля района Биржан сал Департамента санитарно-эпидемиологического контроля Акмолинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1562" w:id="598"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Егиндыкольское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Акмолинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="598"/>
-    <w:bookmarkStart w:name="z1562" w:id="599"/>
-[...15 lines deleted...]
-      20. Егиндыкольское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Акмолинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1563" w:id="599"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Ерейментауское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Акмолинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="599"/>
-    <w:bookmarkStart w:name="z1563" w:id="600"/>
-[...15 lines deleted...]
-      21. Ерейментауское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Акмолинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1564" w:id="600"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Есильское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Акмолинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="600"/>
-    <w:bookmarkStart w:name="z1564" w:id="601"/>
-[...15 lines deleted...]
-      22. Есильское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Акмолинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1565" w:id="601"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Жаксынское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Акмолинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="601"/>
-    <w:bookmarkStart w:name="z1565" w:id="602"/>
-[...15 lines deleted...]
-      23. Жаксынское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Акмолинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1566" w:id="602"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Жаркаинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Акмолинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="602"/>
-    <w:bookmarkStart w:name="z1566" w:id="603"/>
-[...15 lines deleted...]
-      24. Жаркаинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Акмолинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1567" w:id="603"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Зерендинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Акмолинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="603"/>
-    <w:bookmarkStart w:name="z1567" w:id="604"/>
-[...15 lines deleted...]
-      25. Зерендинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Акмолинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1568" w:id="604"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Кокшетауское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Акмолинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="604"/>
-    <w:bookmarkStart w:name="z1568" w:id="605"/>
-[...15 lines deleted...]
-      26. Кокшетауское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Акмолинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1569" w:id="605"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Коргалжынское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Акмолинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="605"/>
-    <w:bookmarkStart w:name="z1569" w:id="606"/>
-[...15 lines deleted...]
-      27. Коргалжынское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Акмолинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1570" w:id="606"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Косшынское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Акмолинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="606"/>
-    <w:bookmarkStart w:name="z1570" w:id="607"/>
-[...15 lines deleted...]
-      28. Косшынское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Акмолинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1571" w:id="607"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Сандыктауское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Акмолинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="607"/>
-    <w:bookmarkStart w:name="z1571" w:id="608"/>
-[...15 lines deleted...]
-      29. Сандыктауское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Акмолинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1572" w:id="608"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Степногорское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Акмолинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="608"/>
-    <w:bookmarkStart w:name="z1572" w:id="609"/>
-[...15 lines deleted...]
-      30. Степногорское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Акмолинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1573" w:id="609"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Целиноградское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Акмолинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="609"/>
-    <w:bookmarkStart w:name="z1573" w:id="610"/>
-[...15 lines deleted...]
-      31. Целиноградское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Акмолинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1574" w:id="610"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Шортандинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Акмолинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="610"/>
-    <w:bookmarkStart w:name="z1574" w:id="611"/>
-[...15 lines deleted...]
-      32. Шортандинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Акмолинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1575" w:id="611"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Департамент санитарно-эпидемиологического контроля Актюбинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="611"/>
-    <w:bookmarkStart w:name="z1575" w:id="612"/>
-[...15 lines deleted...]
-      33. Департамент санитарно-эпидемиологического контроля Актюбинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1576" w:id="612"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Актюбинское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Актюбинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="612"/>
-    <w:bookmarkStart w:name="z1576" w:id="613"/>
-[...15 lines deleted...]
-      34. Актюбинское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Актюбинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1577" w:id="613"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Алгинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Актюбинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="613"/>
-    <w:bookmarkStart w:name="z1577" w:id="614"/>
-[...15 lines deleted...]
-      35. Алгинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Актюбинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1578" w:id="614"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Айтекебийское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Актюбинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="614"/>
-    <w:bookmarkStart w:name="z1578" w:id="615"/>
-[...15 lines deleted...]
-      36. Айтекебийское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Актюбинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1579" w:id="615"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Байганинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Актюбинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="615"/>
-    <w:bookmarkStart w:name="z1579" w:id="616"/>
-[...15 lines deleted...]
-      37. Байганинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Актюбинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1580" w:id="616"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Каргалинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Актюбинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="616"/>
-    <w:bookmarkStart w:name="z1580" w:id="617"/>
-[...15 lines deleted...]
-      38. Каргалинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Актюбинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1581" w:id="617"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Кобдинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Актюбинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="617"/>
-    <w:bookmarkStart w:name="z1581" w:id="618"/>
-[...15 lines deleted...]
-      39. Кобдинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Актюбинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1582" w:id="618"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Мартукское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Актюбинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="618"/>
-    <w:bookmarkStart w:name="z1582" w:id="619"/>
-[...15 lines deleted...]
-      40. Мартукское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Актюбинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1583" w:id="619"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Мугалжарское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Актюбинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="619"/>
-    <w:bookmarkStart w:name="z1583" w:id="620"/>
-[...15 lines deleted...]
-      41. Мугалжарское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Актюбинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1584" w:id="620"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Уилское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Актюбинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="620"/>
-    <w:bookmarkStart w:name="z1584" w:id="621"/>
-[...15 lines deleted...]
-      42. Уилское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Актюбинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1585" w:id="621"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Темирское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Актюбинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="621"/>
-    <w:bookmarkStart w:name="z1585" w:id="622"/>
-[...15 lines deleted...]
-      43. Темирское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Актюбинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1586" w:id="622"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Хромтауское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Актюбинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="622"/>
-    <w:bookmarkStart w:name="z1586" w:id="623"/>
-[...15 lines deleted...]
-      44. Хромтауское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Актюбинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1587" w:id="623"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Шалкарское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Актюбинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="623"/>
-    <w:bookmarkStart w:name="z1587" w:id="624"/>
-[...15 lines deleted...]
-      45. Шалкарское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Актюбинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1588" w:id="624"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Иргизское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Актюбинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="624"/>
-    <w:bookmarkStart w:name="z1588" w:id="625"/>
-[...15 lines deleted...]
-      46. Иргизское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Актюбинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1589" w:id="625"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Департамент санитарно-эпидемиологического контроля города Алматы Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="625"/>
-    <w:bookmarkStart w:name="z1589" w:id="626"/>
-[...15 lines deleted...]
-      47. Департамент санитарно-эпидемиологического контроля города Алматы Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1590" w:id="626"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Управление санитарно-эпидемиологического контроля Алатауского района города Алматы Департамента санитарно-эпидемиологического контроля города Алматы Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="626"/>
-    <w:bookmarkStart w:name="z1590" w:id="627"/>
-[...15 lines deleted...]
-      48. Управление санитарно-эпидемиологического контроля Алатауского района города Алматы Департамента санитарно-эпидемиологического контроля города Алматы Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1591" w:id="627"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Управление санитарно-эпидемиологического контроля Алмалинского района города Алматы Департамента санитарно-эпидемиологического контроля города Алматы Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="627"/>
-    <w:bookmarkStart w:name="z1591" w:id="628"/>
-[...15 lines deleted...]
-      49. Управление санитарно-эпидемиологического контроля Алмалинского района города Алматы Департамента санитарно-эпидемиологического контроля города Алматы Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1592" w:id="628"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Управление санитарно-эпидемиологического контроля Ауэзовского района города Алматы Департамента санитарно-эпидемиологического контроля города Алматы Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="628"/>
-    <w:bookmarkStart w:name="z1592" w:id="629"/>
-[...15 lines deleted...]
-      50. Управление санитарно-эпидемиологического контроля Ауэзовского района города Алматы Департамента санитарно-эпидемиологического контроля города Алматы Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1593" w:id="629"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Управление санитарно-эпидемиологического контроля Бостандыкского района города Алматы Департамента санитарно-эпидемиологического контроля города Алматы Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="629"/>
-    <w:bookmarkStart w:name="z1593" w:id="630"/>
-[...15 lines deleted...]
-      51. Управление санитарно-эпидемиологического контроля Бостандыкского района города Алматы Департамента санитарно-эпидемиологического контроля города Алматы Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1594" w:id="630"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Управление санитарно-эпидемиологического контроля Жетысуского района города Алматы Департамента санитарно-эпидемиологического контроля города Алматы Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="630"/>
-    <w:bookmarkStart w:name="z1594" w:id="631"/>
-[...15 lines deleted...]
-      52. Управление санитарно-эпидемиологического контроля Жетысуского района города Алматы Департамента санитарно-эпидемиологического контроля города Алматы Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1595" w:id="631"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Управление санитарно-эпидемиологического контроля Медеуского района города Алматы Департамента санитарно-эпидемиологического контроля города Алматы Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="631"/>
-    <w:bookmarkStart w:name="z1595" w:id="632"/>
-[...15 lines deleted...]
-      53. Управление санитарно-эпидемиологического контроля Медеуского района города Алматы Департамента санитарно-эпидемиологического контроля города Алматы Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1596" w:id="632"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Управление санитарно-эпидемиологического контроля Наурызбайского района города Алматы Департамента санитарно-эпидемиологического контроля города Алматы Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="632"/>
-    <w:bookmarkStart w:name="z1596" w:id="633"/>
-[...15 lines deleted...]
-      54. Управление санитарно-эпидемиологического контроля Наурызбайского района города Алматы Департамента санитарно-эпидемиологического контроля города Алматы Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1597" w:id="633"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Управление санитарно-эпидемиологического контроля Турксибского района города Алматы Департамента санитарно-эпидемиологического контроля города Алматы Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="633"/>
-    <w:bookmarkStart w:name="z1597" w:id="634"/>
-[...15 lines deleted...]
-      55. Управление санитарно-эпидемиологического контроля Турксибского района города Алматы Департамента санитарно-эпидемиологического контроля города Алматы Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1598" w:id="634"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Департамент санитарно-эпидемиологического контроля Алматинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="634"/>
-    <w:bookmarkStart w:name="z1598" w:id="635"/>
-[...15 lines deleted...]
-      56. Департамент санитарно-эпидемиологического контроля Алматинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1872" w:id="635"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56-1. Алатауское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Алматинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="635"/>
-    <w:bookmarkStart w:name="z1872" w:id="636"/>
-[...15 lines deleted...]
-      56-1. Алатауское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Алматинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1599" w:id="636"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Балхашское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Алматинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="636"/>
-    <w:bookmarkStart w:name="z1599" w:id="637"/>
-[...15 lines deleted...]
-      57. Балхашское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Алматинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1600" w:id="637"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Енбекшиказахское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Алматинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="637"/>
-    <w:bookmarkStart w:name="z1600" w:id="638"/>
-[...15 lines deleted...]
-      58. Енбекшиказахское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Алматинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1601" w:id="638"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Жамбылское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Алматинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="638"/>
-    <w:bookmarkStart w:name="z1601" w:id="639"/>
-[...15 lines deleted...]
-      59. Жамбылское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Алматинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1602" w:id="639"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Кегенское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Алматинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="639"/>
-    <w:bookmarkStart w:name="z1602" w:id="640"/>
-[...15 lines deleted...]
-      60. Кегенское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Алматинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1603" w:id="640"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Карасайское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Алматинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="640"/>
-    <w:bookmarkStart w:name="z1603" w:id="641"/>
-[...15 lines deleted...]
-      61. Карасайское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Алматинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1604" w:id="641"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Управление санитарно-эпидемиологического контроля города Қонаев Департамента санитарно-эпидемиологического контроля Алматинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="641"/>
-    <w:bookmarkStart w:name="z1604" w:id="642"/>
-[...15 lines deleted...]
-      62. Управление санитарно-эпидемиологического контроля города Қонаев Департамента санитарно-эпидемиологического контроля Алматинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1605" w:id="642"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Райымбекское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Алматинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="642"/>
-    <w:bookmarkStart w:name="z1605" w:id="643"/>
-[...15 lines deleted...]
-      63. Райымбекское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Алматинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1606" w:id="643"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Талгарское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Алматинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="643"/>
-    <w:bookmarkStart w:name="z1606" w:id="644"/>
-[...15 lines deleted...]
-      64. Талгарское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Алматинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1607" w:id="644"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Уйгурское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Алматинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="644"/>
-    <w:bookmarkStart w:name="z1607" w:id="645"/>
-[...15 lines deleted...]
-      65. Уйгурское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Алматинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1608" w:id="645"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Илийское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Алматинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="645"/>
-    <w:bookmarkStart w:name="z1608" w:id="646"/>
-[...15 lines deleted...]
-      66. Илийское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Алматинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1609" w:id="646"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Департамент санитарно-эпидемиологического контроля Атырауской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="646"/>
-    <w:bookmarkStart w:name="z1609" w:id="647"/>
-[...15 lines deleted...]
-      67. Департамент санитарно-эпидемиологического контроля Атырауской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1610" w:id="647"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Атырауское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Атырауской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="647"/>
-    <w:bookmarkStart w:name="z1610" w:id="648"/>
-[...15 lines deleted...]
-      68. Атырауское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Атырауской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1611" w:id="648"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. Жылыойское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Атырауской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="648"/>
-    <w:bookmarkStart w:name="z1611" w:id="649"/>
-[...15 lines deleted...]
-      69. Жылыойское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Атырауской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1612" w:id="649"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. Индерское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Атырауской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="649"/>
-    <w:bookmarkStart w:name="z1612" w:id="650"/>
-[...15 lines deleted...]
-      70. Индерское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Атырауской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1613" w:id="650"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71. Исатайское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Атырауской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="650"/>
-    <w:bookmarkStart w:name="z1613" w:id="651"/>
-[...15 lines deleted...]
-      71. Исатайское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Атырауской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1614" w:id="651"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72. Курмангазинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Атырауской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="651"/>
-    <w:bookmarkStart w:name="z1614" w:id="652"/>
-[...15 lines deleted...]
-      72. Курмангазинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Атырауской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1615" w:id="652"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73. Кзылкугинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Атырауской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="652"/>
-    <w:bookmarkStart w:name="z1615" w:id="653"/>
-[...15 lines deleted...]
-      73. Кзылкугинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Атырауской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1616" w:id="653"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74. Макатское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Атырауской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="653"/>
-    <w:bookmarkStart w:name="z1616" w:id="654"/>
-[...15 lines deleted...]
-      74. Макатское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Атырауской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1617" w:id="654"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75. Махамбетское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Атырауской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="654"/>
-    <w:bookmarkStart w:name="z1617" w:id="655"/>
-[...15 lines deleted...]
-      75. Махамбетское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Атырауской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1618" w:id="655"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76. Департамент санитарно-эпидемиологического контроля Западно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="655"/>
-    <w:bookmarkStart w:name="z1618" w:id="656"/>
-[...15 lines deleted...]
-      76. Департамент санитарно-эпидемиологического контроля Западно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1619" w:id="656"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77. Акжаикское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Западно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="656"/>
-    <w:bookmarkStart w:name="z1619" w:id="657"/>
-[...15 lines deleted...]
-      77. Акжаикское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Западно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1620" w:id="657"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78. Управление санитарно-эпидемиологического контроля района Бәйтерек Департамента санитарно-эпидемиологического контроля Западно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="657"/>
-    <w:bookmarkStart w:name="z1620" w:id="658"/>
-[...15 lines deleted...]
-      78. Управление санитарно-эпидемиологического контроля района Бәйтерек Департамента санитарно-эпидемиологического контроля Западно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1621" w:id="658"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79. Бокейординское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Западно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="658"/>
-    <w:bookmarkStart w:name="z1621" w:id="659"/>
-[...15 lines deleted...]
-      79. Бокейординское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Западно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1622" w:id="659"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80. Бурлинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Западно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="659"/>
-    <w:bookmarkStart w:name="z1622" w:id="660"/>
-[...15 lines deleted...]
-      80. Бурлинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Западно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1623" w:id="660"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81. Жангалинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Западно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="660"/>
-    <w:bookmarkStart w:name="z1623" w:id="661"/>
-[...15 lines deleted...]
-      81. Жангалинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Западно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1624" w:id="661"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82. Жанибекское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Западно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="661"/>
-    <w:bookmarkStart w:name="z1624" w:id="662"/>
-[...15 lines deleted...]
-      82. Жанибекское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Западно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1625" w:id="662"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83. Казталовское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Западно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="662"/>
-    <w:bookmarkStart w:name="z1625" w:id="663"/>
-[...15 lines deleted...]
-      83. Казталовское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Западно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1626" w:id="663"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84. Каратобинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Западно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="663"/>
-    <w:bookmarkStart w:name="z1626" w:id="664"/>
-[...15 lines deleted...]
-      84. Каратобинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Западно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1627" w:id="664"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85. Уральское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Западно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="664"/>
-    <w:bookmarkStart w:name="z1627" w:id="665"/>
-[...15 lines deleted...]
-      85. Уральское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Западно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1628" w:id="665"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86. Сырымское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Западно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="665"/>
-    <w:bookmarkStart w:name="z1628" w:id="666"/>
-[...15 lines deleted...]
-      86. Сырымское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Западно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1629" w:id="666"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87. Таскалинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Западно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="666"/>
-    <w:bookmarkStart w:name="z1629" w:id="667"/>
-[...15 lines deleted...]
-      87. Таскалинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Западно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1630" w:id="667"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88. Теректинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Западно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="667"/>
-    <w:bookmarkStart w:name="z1630" w:id="668"/>
-[...15 lines deleted...]
-      88. Теректинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Западно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1631" w:id="668"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89. Чингирлауское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Западно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="668"/>
-    <w:bookmarkStart w:name="z1631" w:id="669"/>
-[...15 lines deleted...]
-      89. Чингирлауское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Западно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1632" w:id="669"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90. Департамент санитарно-эпидемиологического контроля Жамбылской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="669"/>
-    <w:bookmarkStart w:name="z1632" w:id="670"/>
-[...15 lines deleted...]
-      90. Департамент санитарно-эпидемиологического контроля Жамбылской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1633" w:id="670"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91. Байзакское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Жамбылской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="670"/>
-    <w:bookmarkStart w:name="z1633" w:id="671"/>
-[...15 lines deleted...]
-      91. Байзакское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Жамбылской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1634" w:id="671"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92. Жамбылское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Жамбылской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="671"/>
-    <w:bookmarkStart w:name="z1634" w:id="672"/>
-[...15 lines deleted...]
-      92. Жамбылское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Жамбылской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1635" w:id="672"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93. Жуалынское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Жамбылской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="672"/>
-    <w:bookmarkStart w:name="z1635" w:id="673"/>
-[...15 lines deleted...]
-      93. Жуалынское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Жамбылской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1636" w:id="673"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94. Кордайское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Жамбылской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="673"/>
-    <w:bookmarkStart w:name="z1636" w:id="674"/>
-[...15 lines deleted...]
-      94. Кордайское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Жамбылской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1637" w:id="674"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95. Меркенское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Жамбылской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="674"/>
-    <w:bookmarkStart w:name="z1637" w:id="675"/>
-[...15 lines deleted...]
-      95. Меркенское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Жамбылской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1638" w:id="675"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      96. Мойынкумское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Жамбылской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="675"/>
-    <w:bookmarkStart w:name="z1638" w:id="676"/>
-[...15 lines deleted...]
-      96. Мойынкумское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Жамбылской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1639" w:id="676"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      97. Сарысуское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Жамбылской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="676"/>
-    <w:bookmarkStart w:name="z1639" w:id="677"/>
-[...15 lines deleted...]
-      97. Сарысуское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Жамбылской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1640" w:id="677"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      98. Управление санитарно-эпидемиологического контроля района имени Т. Рыскулова Департамента санитарно-эпидемиологического контроля Жамбылской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="677"/>
-    <w:bookmarkStart w:name="z1640" w:id="678"/>
-[...15 lines deleted...]
-      98. Управление санитарно-эпидемиологического контроля района имени Т. Рыскулова Департамента санитарно-эпидемиологического контроля Жамбылской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1641" w:id="678"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99. Таласское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Жамбылской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="678"/>
-    <w:bookmarkStart w:name="z1641" w:id="679"/>
-[...15 lines deleted...]
-      99. Таласское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Жамбылской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1642" w:id="679"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100. Таразское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Жамбылской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="679"/>
-    <w:bookmarkStart w:name="z1642" w:id="680"/>
-[...15 lines deleted...]
-      100. Таразское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Жамбылской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1643" w:id="680"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      101. Шуское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Жамбылской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="680"/>
-    <w:bookmarkStart w:name="z1643" w:id="681"/>
-[...15 lines deleted...]
-      101. Шуское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Жамбылской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1644" w:id="681"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      102. Департамент санитарно-эпидемиологического контроля области Жетісу Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="681"/>
-    <w:bookmarkStart w:name="z1644" w:id="682"/>
-[...15 lines deleted...]
-      102. Департамент санитарно-эпидемиологического контроля области Жетісу Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1645" w:id="682"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      103. Аксуское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля области Жетісу Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="682"/>
-    <w:bookmarkStart w:name="z1645" w:id="683"/>
-[...15 lines deleted...]
-      103. Аксуское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля области Жетісу Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1646" w:id="683"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      104. Алакольское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля области Жетісу Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="683"/>
-    <w:bookmarkStart w:name="z1646" w:id="684"/>
-[...15 lines deleted...]
-      104. Алакольское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля области Жетісу Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1647" w:id="684"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105. Ескельдинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля области Жетісу Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="684"/>
-    <w:bookmarkStart w:name="z1647" w:id="685"/>
-[...15 lines deleted...]
-      105. Ескельдинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля области Жетісу Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1648" w:id="685"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      106. Кербулакское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля области Жетісу Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="685"/>
-    <w:bookmarkStart w:name="z1648" w:id="686"/>
-[...15 lines deleted...]
-      106. Кербулакское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля области Жетісу Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1649" w:id="686"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      107. Коксуское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля области Жетісу Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="686"/>
-    <w:bookmarkStart w:name="z1649" w:id="687"/>
-[...15 lines deleted...]
-      107. Коксуское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля области Жетісу Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1650" w:id="687"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      108. Каратальское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля области Жетісу Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="687"/>
-    <w:bookmarkStart w:name="z1650" w:id="688"/>
-[...15 lines deleted...]
-      108. Каратальское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля области Жетісу Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1651" w:id="688"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      109. Панфиловское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля области Жетісу Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="688"/>
-    <w:bookmarkStart w:name="z1651" w:id="689"/>
-[...15 lines deleted...]
-      109. Панфиловское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля области Жетісу Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1652" w:id="689"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      110. Саркандское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля области Жетісу Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="689"/>
-    <w:bookmarkStart w:name="z1652" w:id="690"/>
-[...15 lines deleted...]
-      110. Саркандское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля области Жетісу Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1653" w:id="690"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      111. Талдыкорганское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля области Жетісу Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="690"/>
-    <w:bookmarkStart w:name="z1653" w:id="691"/>
-[...15 lines deleted...]
-      111. Талдыкорганское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля области Жетісу Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1654" w:id="691"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      112. Текелийское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля области Жетісу Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="691"/>
-    <w:bookmarkStart w:name="z1654" w:id="692"/>
-[...15 lines deleted...]
-      112. Текелийское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля области Жетісу Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1655" w:id="692"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      113. Департамент санитарно-эпидемиологического контроля на транспорте Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="692"/>
-    <w:bookmarkStart w:name="z1655" w:id="693"/>
-[...15 lines deleted...]
-      113. Департамент санитарно-эпидемиологического контроля на транспорте Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1656" w:id="693"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114. Актюбинское отделенческое Управление санитарно-эпидемиологического контроля на транспорте Департамента санитарно-эпидемиологического контроля на транспорте Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="693"/>
-    <w:bookmarkStart w:name="z1656" w:id="694"/>
-[...15 lines deleted...]
-      114. Актюбинское отделенческое Управление санитарно-эпидемиологического контроля на транспорте Департамента санитарно-эпидемиологического контроля на транспорте Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1657" w:id="694"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      115. Алматинское отделенческое Управление санитарно-эпидемиологического контроля на транспорте Департамента санитарно-эпидемиологического контроля на транспорте Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="694"/>
-    <w:bookmarkStart w:name="z1657" w:id="695"/>
-[...15 lines deleted...]
-      115. Алматинское отделенческое Управление санитарно-эпидемиологического контроля на транспорте Департамента санитарно-эпидемиологического контроля на транспорте Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1658" w:id="695"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      116. Атбасарское отделенческое Управление санитарно-эпидемиологического контроля на транспорте Департамента санитарно-эпидемиологического контроля на транспорте Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="695"/>
-    <w:bookmarkStart w:name="z1658" w:id="696"/>
-[...15 lines deleted...]
-      116. Атбасарское отделенческое Управление санитарно-эпидемиологического контроля на транспорте Департамента санитарно-эпидемиологического контроля на транспорте Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1659" w:id="696"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      117. Атырауское отделенческое Управление санитарно-эпидемиологического контроля на транспорте Департамента санитарно-эпидемиологического контроля на транспорте Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="696"/>
-    <w:bookmarkStart w:name="z1659" w:id="697"/>
-[...15 lines deleted...]
-      117. Атырауское отделенческое Управление санитарно-эпидемиологического контроля на транспорте Департамента санитарно-эпидемиологического контроля на транспорте Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1660" w:id="697"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      118. Жамбылское отделенческое Управление санитарно-эпидемиологического контроля на транспорте Департамента санитарно-эпидемиологического контроля на транспорте Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="697"/>
-    <w:bookmarkStart w:name="z1660" w:id="698"/>
-[...15 lines deleted...]
-      118. Жамбылское отделенческое Управление санитарно-эпидемиологического контроля на транспорте Департамента санитарно-эпидемиологического контроля на транспорте Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1661" w:id="698"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      119. Жана-Аркинское отделенческое Управление санитарно-эпидемиологического контроля на транспорте Департамента санитарно-эпидемиологического контроля на транспорте Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="698"/>
-    <w:bookmarkStart w:name="z1661" w:id="699"/>
-[...15 lines deleted...]
-      119. Жана-Аркинское отделенческое Управление санитарно-эпидемиологического контроля на транспорте Департамента санитарно-эпидемиологического контроля на транспорте Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1662" w:id="699"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      120. Восточно-Казахстанское отделенческое Управление санитарно-эпидемиологического контроля на транспорте Департамента санитарно-эпидемиологического контроля на транспорте Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="699"/>
-    <w:bookmarkStart w:name="z1662" w:id="700"/>
-[...15 lines deleted...]
-      120. Восточно-Казахстанское отделенческое Управление санитарно-эпидемиологического контроля на транспорте Департамента санитарно-эпидемиологического контроля на транспорте Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1663" w:id="700"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      121. Акмолинское отделенческое Управление санитарно-эпидемиологического контроля на транспорте Департамента санитарно-эпидемиологического контроля на транспорте Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="700"/>
-    <w:bookmarkStart w:name="z1663" w:id="701"/>
-[...15 lines deleted...]
-      121. Акмолинское отделенческое Управление санитарно-эпидемиологического контроля на транспорте Департамента санитарно-эпидемиологического контроля на транспорте Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1664" w:id="701"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      122. Карагандинское отделенческое Управление санитарно-эпидемиологического контроля на транспорте Департамента санитарно-эпидемиологического контроля на транспорте Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="701"/>
-    <w:bookmarkStart w:name="z1664" w:id="702"/>
-[...15 lines deleted...]
-      122. Карагандинское отделенческое Управление санитарно-эпидемиологического контроля на транспорте Департамента санитарно-эпидемиологического контроля на транспорте Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1665" w:id="702"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      123. Костанайское отделенческое Управление санитарно-эпидемиологического контроля на транспорте Департамента санитарно-эпидемиологического контроля на транспорте Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="702"/>
-    <w:bookmarkStart w:name="z1665" w:id="703"/>
-[...15 lines deleted...]
-      123. Костанайское отделенческое Управление санитарно-эпидемиологического контроля на транспорте Департамента санитарно-эпидемиологического контроля на транспорте Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1666" w:id="703"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      124. Кызылординское отделенческое Управление санитарно-эпидемиологического контроля на транспорте Департамента санитарно-эпидемиологического контроля на транспорте Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="703"/>
-    <w:bookmarkStart w:name="z1666" w:id="704"/>
-[...15 lines deleted...]
-      124. Кызылординское отделенческое Управление санитарно-эпидемиологического контроля на транспорте Департамента санитарно-эпидемиологического контроля на транспорте Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1667" w:id="704"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      125. Мангистауское отделенческое Управление санитарно-эпидемиологического контроля на транспорте Департамента санитарно-эпидемиологического контроля на транспорте Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="704"/>
-    <w:bookmarkStart w:name="z1667" w:id="705"/>
-[...15 lines deleted...]
-      125. Мангистауское отделенческое Управление санитарно-эпидемиологического контроля на транспорте Департамента санитарно-эпидемиологического контроля на транспорте Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1668" w:id="705"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      126. Уральское отделенческое Управление санитарно-эпидемиологического контроля на транспорте Департамента санитарно-эпидемиологического контроля на транспорте Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="705"/>
-    <w:bookmarkStart w:name="z1668" w:id="706"/>
-[...15 lines deleted...]
-      126. Уральское отделенческое Управление санитарно-эпидемиологического контроля на транспорте Департамента санитарно-эпидемиологического контроля на транспорте Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1669" w:id="706"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      127. Павлодарское отделенческое Управление санитарно-эпидемиологического контроля на транспорте Департамента санитарно-эпидемиологического контроля на транспорте Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="706"/>
-    <w:bookmarkStart w:name="z1669" w:id="707"/>
-[...15 lines deleted...]
-      127. Павлодарское отделенческое Управление санитарно-эпидемиологического контроля на транспорте Департамента санитарно-эпидемиологического контроля на транспорте Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1670" w:id="707"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      128. Семейское отделенческое Управление санитарно-эпидемиологического контроля на транспорте Департамента санитарно-эпидемиологического контроля на транспорте Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="707"/>
-    <w:bookmarkStart w:name="z1670" w:id="708"/>
-[...15 lines deleted...]
-      128. Семейское отделенческое Управление санитарно-эпидемиологического контроля на транспорте Департамента санитарно-эпидемиологического контроля на транспорте Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1671" w:id="708"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      129. Шымкентское отделенческое Управление санитарно-эпидемиологического контроля на транспорте Департамента санитарно-эпидемиологического контроля на транспорте Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="708"/>
-    <w:bookmarkStart w:name="z1671" w:id="709"/>
-[...15 lines deleted...]
-      129. Шымкентское отделенческое Управление санитарно-эпидемиологического контроля на транспорте Департамента санитарно-эпидемиологического контроля на транспорте Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1672" w:id="709"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      130. Департамент санитарно-эпидемиологического контроля Карагандинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="709"/>
-    <w:bookmarkStart w:name="z1672" w:id="710"/>
-[...15 lines deleted...]
-      130. Департамент санитарно-эпидемиологического контроля Карагандинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1673" w:id="710"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      131. Абайское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Карагандинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="710"/>
-    <w:bookmarkStart w:name="z1673" w:id="711"/>
-[...15 lines deleted...]
-      131. Абайское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Карагандинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1674" w:id="711"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      132. Актогайское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Карагандинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="711"/>
-    <w:bookmarkStart w:name="z1674" w:id="712"/>
-[...15 lines deleted...]
-      132. Актогайское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Карагандинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1675" w:id="712"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      133. Балхашское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Карагандинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="712"/>
-    <w:bookmarkStart w:name="z1675" w:id="713"/>
-[...15 lines deleted...]
-      133. Балхашское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Карагандинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1676" w:id="713"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      134. Бухаржырауское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Карагандинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="713"/>
-    <w:bookmarkStart w:name="z1676" w:id="714"/>
-[...15 lines deleted...]
-      134. Бухаржырауское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Карагандинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1677" w:id="714"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      135. Управление санитарно-эпидемиологического контроля района Әлихан Бөкейхан города Караганды Департамента санитарно-эпидемиологического контроля Карагандинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="714"/>
-    <w:bookmarkStart w:name="z1677" w:id="715"/>
-[...15 lines deleted...]
-      135. Управление санитарно-эпидемиологического контроля района Әлихан Бөкейхан города Караганды Департамента санитарно-эпидемиологического контроля Карагандинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1678" w:id="715"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      136. Управление санитарно-эпидемиологического контроля района имени Казыбек би города Караганды Департамента санитарно-эпидемиологического контроля Карагандинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="715"/>
-    <w:bookmarkStart w:name="z1678" w:id="716"/>
-[...15 lines deleted...]
-      136. Управление санитарно-эпидемиологического контроля района имени Казыбек би города Караганды Департамента санитарно-эпидемиологического контроля Карагандинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1679" w:id="716"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      137. Каркаралинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Карагандинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="716"/>
-    <w:bookmarkStart w:name="z1679" w:id="717"/>
-[...15 lines deleted...]
-      137. Каркаралинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Карагандинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1680" w:id="717"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      138. Нуринское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Карагандинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="717"/>
-    <w:bookmarkStart w:name="z1680" w:id="718"/>
-[...15 lines deleted...]
-      138. Нуринское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Карагандинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1681" w:id="718"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      139. Осакаровское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Карагандинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="718"/>
-    <w:bookmarkStart w:name="z1681" w:id="719"/>
-[...15 lines deleted...]
-      139. Осакаровское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Карагандинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1682" w:id="719"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      140. Приозерское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Карагандинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="719"/>
-    <w:bookmarkStart w:name="z1682" w:id="720"/>
-[...15 lines deleted...]
-      140. Приозерское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Карагандинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1683" w:id="720"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      141. Саранское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Карагандинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="720"/>
-    <w:bookmarkStart w:name="z1683" w:id="721"/>
-[...15 lines deleted...]
-      141. Саранское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Карагандинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1684" w:id="721"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      142. Темиртауское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Карагандинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="721"/>
-    <w:bookmarkStart w:name="z1684" w:id="722"/>
-[...15 lines deleted...]
-      142. Темиртауское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Карагандинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1685" w:id="722"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      143. Шахтинское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Карагандинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="722"/>
-    <w:bookmarkStart w:name="z1685" w:id="723"/>
-[...15 lines deleted...]
-      143. Шахтинское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Карагандинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1686" w:id="723"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      144. Шетское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Карагандинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="723"/>
-    <w:bookmarkStart w:name="z1686" w:id="724"/>
-[...15 lines deleted...]
-      144. Шетское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Карагандинской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1687" w:id="724"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      145. Департамент санитарно-эпидемиологического контроля Костанайской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="724"/>
-    <w:bookmarkStart w:name="z1687" w:id="725"/>
-[...15 lines deleted...]
-      145. Департамент санитарно-эпидемиологического контроля Костанайской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1688" w:id="725"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      146. Алтынсаринское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Костанайской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="725"/>
-    <w:bookmarkStart w:name="z1688" w:id="726"/>
-[...15 lines deleted...]
-      146. Алтынсаринское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Костанайской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1689" w:id="726"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      147. Амангельдинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Костанайской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="726"/>
-    <w:bookmarkStart w:name="z1689" w:id="727"/>
-[...15 lines deleted...]
-      147. Амангельдинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Костанайской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1690" w:id="727"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      148. Аркалыкское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Костанайской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="727"/>
-    <w:bookmarkStart w:name="z1690" w:id="728"/>
-[...15 lines deleted...]
-      148. Аркалыкское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Костанайской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1691" w:id="728"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      149. Аулиекольское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Костанайской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="728"/>
-    <w:bookmarkStart w:name="z1691" w:id="729"/>
-[...15 lines deleted...]
-      149. Аулиекольское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Костанайской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1692" w:id="729"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      150. Денисовское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Костанайской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="729"/>
-    <w:bookmarkStart w:name="z1692" w:id="730"/>
-[...15 lines deleted...]
-      150. Денисовское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Костанайской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1693" w:id="730"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      151. Жангельдинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Костанайской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="730"/>
-    <w:bookmarkStart w:name="z1693" w:id="731"/>
-[...15 lines deleted...]
-      151. Жангельдинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Костанайской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1694" w:id="731"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      152. Житикаринское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Костанайской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="731"/>
-    <w:bookmarkStart w:name="z1694" w:id="732"/>
-[...15 lines deleted...]
-      152. Житикаринское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Костанайской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1695" w:id="732"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      153. Камыстинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Костанайской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="732"/>
-    <w:bookmarkStart w:name="z1695" w:id="733"/>
-[...15 lines deleted...]
-      153. Камыстинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Костанайской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1696" w:id="733"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      154. Карабалыкское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Костанайской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="733"/>
-    <w:bookmarkStart w:name="z1696" w:id="734"/>
-[...15 lines deleted...]
-      154. Карабалыкское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Костанайской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1697" w:id="734"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      155. Карасуское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Костанайской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="734"/>
-    <w:bookmarkStart w:name="z1697" w:id="735"/>
-[...15 lines deleted...]
-      155. Карасуское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Костанайской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1698" w:id="735"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      156. Костанайское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Костанайской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="735"/>
-    <w:bookmarkStart w:name="z1698" w:id="736"/>
-[...15 lines deleted...]
-      156. Костанайское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Костанайской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1699" w:id="736"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      157. Управление санитарно-эпидемиологического контроля города Костаная Департамента санитарно-эпидемиологического контроля Костанайской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="736"/>
-    <w:bookmarkStart w:name="z1699" w:id="737"/>
-[...15 lines deleted...]
-      157. Управление санитарно-эпидемиологического контроля города Костаная Департамента санитарно-эпидемиологического контроля Костанайской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1700" w:id="737"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      158. Лисаковское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Костанайской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="737"/>
-    <w:bookmarkStart w:name="z1700" w:id="738"/>
-[...15 lines deleted...]
-      158. Лисаковское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Костанайской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1701" w:id="738"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      159. Мендыкаринское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Костанайской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="738"/>
-    <w:bookmarkStart w:name="z1701" w:id="739"/>
-[...15 lines deleted...]
-      159. Мендыкаринское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Костанайской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1702" w:id="739"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      160. Наурзумское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Костанайской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="739"/>
-    <w:bookmarkStart w:name="z1702" w:id="740"/>
-[...15 lines deleted...]
-      160. Наурзумское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Костанайской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1703" w:id="740"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      161. Рудненское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Костанайской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="740"/>
-    <w:bookmarkStart w:name="z1703" w:id="741"/>
-[...15 lines deleted...]
-      161. Рудненское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Костанайской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1704" w:id="741"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      162. Сарыкольское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Костанайской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="741"/>
-    <w:bookmarkStart w:name="z1704" w:id="742"/>
-[...15 lines deleted...]
-      162. Сарыкольское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Костанайской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1705" w:id="742"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      163. Управление санитарно-эпидемиологического контроля района Беимбета Майлина Департамента санитарно-эпидемиологического контроля Костанайской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="742"/>
-    <w:bookmarkStart w:name="z1705" w:id="743"/>
-[...15 lines deleted...]
-      163. Управление санитарно-эпидемиологического контроля района Беимбета Майлина Департамента санитарно-эпидемиологического контроля Костанайской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1706" w:id="743"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      164. Узункольское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Костанайской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="743"/>
-    <w:bookmarkStart w:name="z1706" w:id="744"/>
-[...15 lines deleted...]
-      164. Узункольское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Костанайской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1707" w:id="744"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      165. Федоровское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Костанайской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="744"/>
-    <w:bookmarkStart w:name="z1707" w:id="745"/>
-[...15 lines deleted...]
-      165. Федоровское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Костанайской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1708" w:id="745"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      166. Департамент санитарно-эпидемиологического контроля Кызылординской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="745"/>
-    <w:bookmarkStart w:name="z1708" w:id="746"/>
-[...15 lines deleted...]
-      166. Департамент санитарно-эпидемиологического контроля Кызылординской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1709" w:id="746"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      167. Аральское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Кызылординской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="746"/>
-    <w:bookmarkStart w:name="z1709" w:id="747"/>
-[...15 lines deleted...]
-      167. Аральское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Кызылординской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1710" w:id="747"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      168. Жалагашское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Кызылординской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="747"/>
-    <w:bookmarkStart w:name="z1710" w:id="748"/>
-[...15 lines deleted...]
-      168. Жалагашское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Кызылординской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1711" w:id="748"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      169. Жанакорганское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Кызылординской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="748"/>
-    <w:bookmarkStart w:name="z1711" w:id="749"/>
-[...15 lines deleted...]
-      169. Жанакорганское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Кызылординской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1712" w:id="749"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      170. Казалинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Кызылординской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="749"/>
-    <w:bookmarkStart w:name="z1712" w:id="750"/>
-[...15 lines deleted...]
-      170. Казалинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Кызылординской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1713" w:id="750"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      171. Кармакшинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Кызылординской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="750"/>
-    <w:bookmarkStart w:name="z1713" w:id="751"/>
-[...15 lines deleted...]
-      171. Кармакшинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Кызылординской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1714" w:id="751"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      172. Кызылординское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Кызылординской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="751"/>
-    <w:bookmarkStart w:name="z1714" w:id="752"/>
-[...15 lines deleted...]
-      172. Кызылординское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Кызылординской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1715" w:id="752"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      173. Сырдарьинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Кызылординской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="752"/>
-    <w:bookmarkStart w:name="z1715" w:id="753"/>
-[...15 lines deleted...]
-      173. Сырдарьинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Кызылординской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1716" w:id="753"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      174. Шиелийское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Кызылординской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="753"/>
-    <w:bookmarkStart w:name="z1716" w:id="754"/>
-[...15 lines deleted...]
-      174. Шиелийское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Кызылординской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1717" w:id="754"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      175. Департамент санитарно-эпидемиологического контроля Мангистауской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="754"/>
-    <w:bookmarkStart w:name="z1717" w:id="755"/>
-[...15 lines deleted...]
-      175. Департамент санитарно-эпидемиологического контроля Мангистауской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1718" w:id="755"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      176. Актауское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Мангистауской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="755"/>
-    <w:bookmarkStart w:name="z1718" w:id="756"/>
-[...15 lines deleted...]
-      176. Актауское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Мангистауской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1719" w:id="756"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177. Бейнеуское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Мангистауской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="756"/>
-    <w:bookmarkStart w:name="z1719" w:id="757"/>
-[...15 lines deleted...]
-      177. Бейнеуское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Мангистауской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1720" w:id="757"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      178. Жанаозенское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Мангистауской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="757"/>
-    <w:bookmarkStart w:name="z1720" w:id="758"/>
-[...15 lines deleted...]
-      178. Жанаозенское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Мангистауской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1721" w:id="758"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      179. Каракиянское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Мангистауской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="758"/>
-    <w:bookmarkStart w:name="z1721" w:id="759"/>
-[...15 lines deleted...]
-      179. Каракиянское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Мангистауской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1722" w:id="759"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      180. Мангистауское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Мангистауской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="759"/>
-    <w:bookmarkStart w:name="z1722" w:id="760"/>
-[...15 lines deleted...]
-      180. Мангистауское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Мангистауской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1723" w:id="760"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      181. Мунайлинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Мангистауской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="760"/>
-    <w:bookmarkStart w:name="z1723" w:id="761"/>
-[...15 lines deleted...]
-      181. Мунайлинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Мангистауской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1724" w:id="761"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      182. Тупкараганское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Мангистауской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="761"/>
-    <w:bookmarkStart w:name="z1724" w:id="762"/>
-[...15 lines deleted...]
-      182. Тупкараганское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Мангистауской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1725" w:id="762"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      183. Департамент санитарно-эпидемиологического контроля города Астаны Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="762"/>
-    <w:bookmarkStart w:name="z1725" w:id="763"/>
-[...15 lines deleted...]
-      183. Департамент санитарно-эпидемиологического контроля города Астаны Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1726" w:id="763"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      184. Управление санитарно-эпидемиологического контроля Алматинского района города Астаны Департамента санитарно-эпидемиологического контроля города Астаны Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="763"/>
-    <w:bookmarkStart w:name="z1726" w:id="764"/>
-[...15 lines deleted...]
-      184. Управление санитарно-эпидемиологического контроля Алматинского района города Астаны Департамента санитарно-эпидемиологического контроля города Астаны Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1727" w:id="764"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      185. Управление санитарно-эпидемиологического контроля района Байқоңыр города Астаны Департамента санитарно-эпидемиологического контроля города Астаны Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="764"/>
-    <w:bookmarkStart w:name="z1727" w:id="765"/>
-[...15 lines deleted...]
-      185. Управление санитарно-эпидемиологического контроля района Байқоңыр города Астаны Департамента санитарно-эпидемиологического контроля города Астаны Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1728" w:id="765"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      186. Управление санитарно-эпидемиологического контроля Есильского района города Астаны Департамента санитарно-эпидемиологического контроля города Астаны Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="765"/>
-    <w:bookmarkStart w:name="z1728" w:id="766"/>
-[...15 lines deleted...]
-      186. Управление санитарно-эпидемиологического контроля Есильского района города Астаны Департамента санитарно-эпидемиологического контроля города Астаны Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1832" w:id="766"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      186-1. Управление санитарно-эпидемиологического контроля района Нұра города Астаны Департамента санитарно-эпидемиологического контроля города Астаны Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="766"/>
-    <w:bookmarkStart w:name="z1832" w:id="767"/>
-[...15 lines deleted...]
-      186-1. Управление санитарно-эпидемиологического контроля района Нұра города Астаны Департамента санитарно-эпидемиологического контроля города Астаны Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1915" w:id="767"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      186-2. Управление санитарно-эпидемиологического контроля района Сарайшық города Астаны Департамента санитарно-эпидемиологического контроля города Астаны Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="767"/>
-    <w:bookmarkStart w:name="z1915" w:id="768"/>
-[...15 lines deleted...]
-      186-2. Управление санитарно-эпидемиологического контроля района Сарайшық города Астаны Департамента санитарно-эпидемиологического контроля города Астаны Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1729" w:id="768"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      187. Управление санитарно-эпидемиологического контроля Сарыаркинского района города Астаны Департамента санитарно-эпидемиологического контроля города Астаны Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="768"/>
-    <w:bookmarkStart w:name="z1729" w:id="769"/>
-[...15 lines deleted...]
-      187. Управление санитарно-эпидемиологического контроля Сарыаркинского района города Астаны Департамента санитарно-эпидемиологического контроля города Астаны Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1730" w:id="769"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      188. Департамент санитарно-эпидемиологического контроля Павлодарской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="769"/>
-    <w:bookmarkStart w:name="z1730" w:id="770"/>
-[...15 lines deleted...]
-      188. Департамент санитарно-эпидемиологического контроля Павлодарской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1731" w:id="770"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      189. Управление санитарно-эпидемиологического контроля района Аққулы Департамента санитарно-эпидемиологического контроля Павлодарской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="770"/>
-    <w:bookmarkStart w:name="z1731" w:id="771"/>
-[...15 lines deleted...]
-      189. Управление санитарно-эпидемиологического контроля района Аққулы Департамента санитарно-эпидемиологического контроля Павлодарской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1732" w:id="771"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      190. Аксуское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Павлодарской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="771"/>
-    <w:bookmarkStart w:name="z1732" w:id="772"/>
-[...15 lines deleted...]
-      190. Аксуское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Павлодарской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1733" w:id="772"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      191. Актогайское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Павлодарской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="772"/>
-    <w:bookmarkStart w:name="z1733" w:id="773"/>
-[...15 lines deleted...]
-      191. Актогайское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Павлодарской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1734" w:id="773"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      192. Баянаульское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Павлодарской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="773"/>
-    <w:bookmarkStart w:name="z1734" w:id="774"/>
-[...15 lines deleted...]
-      192. Баянаульское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Павлодарской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1735" w:id="774"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      193. Экибастузское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Павлодарской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="774"/>
-    <w:bookmarkStart w:name="z1735" w:id="775"/>
-[...15 lines deleted...]
-      193. Экибастузское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Павлодарской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1736" w:id="775"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      194. Иртышское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Павлодарской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="775"/>
-    <w:bookmarkStart w:name="z1736" w:id="776"/>
-[...15 lines deleted...]
-      194. Иртышское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Павлодарской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1737" w:id="776"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      195. Железинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Павлодарской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="776"/>
-    <w:bookmarkStart w:name="z1737" w:id="777"/>
-[...15 lines deleted...]
-      195. Железинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Павлодарской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1738" w:id="777"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      196. Майское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Павлодарской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="777"/>
-    <w:bookmarkStart w:name="z1738" w:id="778"/>
-[...15 lines deleted...]
-      196. Майское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Павлодарской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1739" w:id="778"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      197. Павлодарское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Павлодарской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="778"/>
-    <w:bookmarkStart w:name="z1739" w:id="779"/>
-[...15 lines deleted...]
-      197. Павлодарское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Павлодарской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1740" w:id="779"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      198. Павлодарское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Павлодарской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="779"/>
-    <w:bookmarkStart w:name="z1740" w:id="780"/>
-[...15 lines deleted...]
-      198. Павлодарское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Павлодарской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1741" w:id="780"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      199. Управление санитарно-эпидемиологического контроля района Тереңкөл Департамента санитарно-эпидемиологического контроля Павлодарской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="780"/>
-    <w:bookmarkStart w:name="z1741" w:id="781"/>
-[...15 lines deleted...]
-      199. Управление санитарно-эпидемиологического контроля района Тереңкөл Департамента санитарно-эпидемиологического контроля Павлодарской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1742" w:id="781"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      200. Успенское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Павлодарской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="781"/>
-    <w:bookmarkStart w:name="z1742" w:id="782"/>
-[...15 lines deleted...]
-      200. Успенское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Павлодарской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1743" w:id="782"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      201. Щербактинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Павлодарской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="782"/>
-    <w:bookmarkStart w:name="z1743" w:id="783"/>
-[...15 lines deleted...]
-      201. Щербактинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Павлодарской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1744" w:id="783"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      202. Департамент санитарно-эпидемиологического контроля Северо-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="783"/>
-    <w:bookmarkStart w:name="z1744" w:id="784"/>
-[...15 lines deleted...]
-      202. Департамент санитарно-эпидемиологического контроля Северо-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1745" w:id="784"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      203. Айыртауское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Северо-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="784"/>
-    <w:bookmarkStart w:name="z1745" w:id="785"/>
-[...15 lines deleted...]
-      203. Айыртауское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Северо-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1746" w:id="785"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      204. Акжарское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Северо-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="785"/>
-    <w:bookmarkStart w:name="z1746" w:id="786"/>
-[...15 lines deleted...]
-      204. Акжарское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Северо-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1747" w:id="786"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      205. Аккайынское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Северо-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="786"/>
-    <w:bookmarkStart w:name="z1747" w:id="787"/>
-[...15 lines deleted...]
-      205. Аккайынское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Северо-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1748" w:id="787"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      206. Управление санитарно-эпидемиологического контроля района имени Габита Мусрепова Департамента санитарно-эпидемиологического контроля Северо-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="787"/>
-    <w:bookmarkStart w:name="z1748" w:id="788"/>
-[...15 lines deleted...]
-      206. Управление санитарно-эпидемиологического контроля района имени Габита Мусрепова Департамента санитарно-эпидемиологического контроля Северо-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1749" w:id="788"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      207. Есильское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Северо-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="788"/>
-    <w:bookmarkStart w:name="z1749" w:id="789"/>
-[...15 lines deleted...]
-      207. Есильское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Северо-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1750" w:id="789"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      208. Жамбылское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Северо-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="789"/>
-    <w:bookmarkStart w:name="z1750" w:id="790"/>
-[...15 lines deleted...]
-      208. Жамбылское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Северо-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1751" w:id="790"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      209. Кызылжарское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Северо-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="790"/>
-    <w:bookmarkStart w:name="z1751" w:id="791"/>
-[...15 lines deleted...]
-      209. Кызылжарское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Северо-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1752" w:id="791"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      210. Управление санитарно-эпидемиологического контроля района Магжана Жумабаева Департамента санитарно-эпидемиологического контроля Северо-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="791"/>
-    <w:bookmarkStart w:name="z1752" w:id="792"/>
-[...15 lines deleted...]
-      210. Управление санитарно-эпидемиологического контроля района Магжана Жумабаева Департамента санитарно-эпидемиологического контроля Северо-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1753" w:id="792"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      211. Мамлютское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Северо-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="792"/>
-    <w:bookmarkStart w:name="z1753" w:id="793"/>
-[...15 lines deleted...]
-      211. Мамлютское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Северо-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1754" w:id="793"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      212. Петропавловское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Северо-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="793"/>
-    <w:bookmarkStart w:name="z1754" w:id="794"/>
-[...15 lines deleted...]
-      212. Петропавловское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Северо-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1755" w:id="794"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      213. Тайыншинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Северо-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="794"/>
-    <w:bookmarkStart w:name="z1755" w:id="795"/>
-[...15 lines deleted...]
-      213. Тайыншинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Северо-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1756" w:id="795"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      214. Тимирязевское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Северо-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="795"/>
-    <w:bookmarkStart w:name="z1756" w:id="796"/>
-[...15 lines deleted...]
-      214. Тимирязевское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Северо-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1757" w:id="796"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      215. Уалихановское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Северо-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="796"/>
-    <w:bookmarkStart w:name="z1757" w:id="797"/>
-[...15 lines deleted...]
-      215. Уалихановское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Северо-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1758" w:id="797"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      216. Управление санитарно-эпидемиологического контроля района Шал акына Департамента санитарно-эпидемиологического контроля Северо-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="797"/>
-    <w:bookmarkStart w:name="z1758" w:id="798"/>
-[...15 lines deleted...]
-      216. Управление санитарно-эпидемиологического контроля района Шал акына Департамента санитарно-эпидемиологического контроля Северо-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1759" w:id="798"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      217. Департамент санитарно-эпидемиологического контроля Туркестанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="798"/>
-    <w:bookmarkStart w:name="z1759" w:id="799"/>
-[...15 lines deleted...]
-      217. Департамент санитарно-эпидемиологического контроля Туркестанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1760" w:id="799"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      218. Арысское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Туркестанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="799"/>
-    <w:bookmarkStart w:name="z1760" w:id="800"/>
-[...15 lines deleted...]
-      218. Арысское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Туркестанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1761" w:id="800"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      219. Байдибекское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Туркестанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="800"/>
-    <w:bookmarkStart w:name="z1761" w:id="801"/>
-[...15 lines deleted...]
-      219. Байдибекское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Туркестанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1762" w:id="801"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      220. Жетысайское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Туркестанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="801"/>
-    <w:bookmarkStart w:name="z1762" w:id="802"/>
-[...15 lines deleted...]
-      220. Жетысайское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Туркестанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1763" w:id="802"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      221. Келесское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Туркестанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="802"/>
-    <w:bookmarkStart w:name="z1763" w:id="803"/>
-[...15 lines deleted...]
-      221. Келесское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Туркестанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1764" w:id="803"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      222. Кентауское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Туркестанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="803"/>
-    <w:bookmarkStart w:name="z1764" w:id="804"/>
-[...15 lines deleted...]
-      222. Кентауское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Туркестанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1765" w:id="804"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      223. Казыгуртское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Туркестанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="804"/>
-    <w:bookmarkStart w:name="z1765" w:id="805"/>
-[...15 lines deleted...]
-      223. Казыгуртское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Туркестанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1766" w:id="805"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      224. Мактааральское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Туркестанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="805"/>
-    <w:bookmarkStart w:name="z1766" w:id="806"/>
-[...15 lines deleted...]
-      224. Мактааральское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Туркестанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1767" w:id="806"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      225. Ордабасинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Туркестанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="806"/>
-    <w:bookmarkStart w:name="z1767" w:id="807"/>
-[...15 lines deleted...]
-      225. Ордабасинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Туркестанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1768" w:id="807"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      226. Отрарское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Туркестанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="807"/>
-    <w:bookmarkStart w:name="z1768" w:id="808"/>
-[...15 lines deleted...]
-      226. Отрарское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Туркестанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1769" w:id="808"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      227. Сайрамское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Туркестанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="808"/>
-    <w:bookmarkStart w:name="z1769" w:id="809"/>
-[...15 lines deleted...]
-      227. Сайрамское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Туркестанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1770" w:id="809"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      228. Управление санитарно-эпидемиологического контроля района Сауран Департамента санитарно-эпидемиологического контроля Туркестанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="809"/>
-    <w:bookmarkStart w:name="z1770" w:id="810"/>
-[...15 lines deleted...]
-      228. Управление санитарно-эпидемиологического контроля района Сауран Департамента санитарно-эпидемиологического контроля Туркестанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1771" w:id="810"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      229. Сарыагашское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Туркестанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="810"/>
-    <w:bookmarkStart w:name="z1771" w:id="811"/>
-[...15 lines deleted...]
-      229. Сарыагашское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Туркестанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1772" w:id="811"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      230. Сузакское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Туркестанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="811"/>
-    <w:bookmarkStart w:name="z1772" w:id="812"/>
-[...15 lines deleted...]
-      230. Сузакское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Туркестанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1773" w:id="812"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      231. Толебийское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Туркестанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="812"/>
-    <w:bookmarkStart w:name="z1773" w:id="813"/>
-[...15 lines deleted...]
-      231. Толебийское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Туркестанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1774" w:id="813"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      232. Тюлькубасское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Туркестанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="813"/>
-    <w:bookmarkStart w:name="z1774" w:id="814"/>
-[...15 lines deleted...]
-      232. Тюлькубасское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Туркестанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1775" w:id="814"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      233. Туркестанское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Туркестанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="814"/>
-    <w:bookmarkStart w:name="z1775" w:id="815"/>
-[...15 lines deleted...]
-      233. Туркестанское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Туркестанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1776" w:id="815"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      234. Шардаринское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Туркестанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="815"/>
-    <w:bookmarkStart w:name="z1776" w:id="816"/>
-[...15 lines deleted...]
-      234. Шардаринское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Туркестанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1777" w:id="816"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      235. Департамент санитарно-эпидемиологического контроля области Ұлытау Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="816"/>
-    <w:bookmarkStart w:name="z1777" w:id="817"/>
-[...15 lines deleted...]
-      235. Департамент санитарно-эпидемиологического контроля области Ұлытау Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1778" w:id="817"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      236. Жанааркинское районное управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля области Ұлытау Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="817"/>
-    <w:bookmarkStart w:name="z1778" w:id="818"/>
-[...15 lines deleted...]
-      236. Жанааркинское районное управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля области Ұлытау Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1779" w:id="818"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      237. Жезказганское городское управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля области Ұлытау Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="818"/>
-    <w:bookmarkStart w:name="z1779" w:id="819"/>
-[...15 lines deleted...]
-      237. Жезказганское городское управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля области Ұлытау Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1780" w:id="819"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      238. Каражалское городское управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля области Ұлытау Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="819"/>
-    <w:bookmarkStart w:name="z1780" w:id="820"/>
-[...15 lines deleted...]
-      238. Каражалское городское управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля области Ұлытау Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1781" w:id="820"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      239. Сатпаевское городское управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля области Ұлытау Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="820"/>
-    <w:bookmarkStart w:name="z1781" w:id="821"/>
-[...15 lines deleted...]
-      239. Сатпаевское городское управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля области Ұлытау Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1782" w:id="821"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      240. Улытауское районное управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля области Ұлытау Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="821"/>
-    <w:bookmarkStart w:name="z1782" w:id="822"/>
-[...15 lines deleted...]
-      240. Улытауское районное управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля области Ұлытау Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1783" w:id="822"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      241. Департамент санитарно-эпидемиологического контроля Восточно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="822"/>
-    <w:bookmarkStart w:name="z1783" w:id="823"/>
-[...15 lines deleted...]
-      241. Департамент санитарно-эпидемиологического контроля Восточно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1784" w:id="823"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      242. Управление санитарно-эпидемиологического контроля района Алтай Департамента санитарно-эпидемиологического контроля Восточно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="823"/>
-    <w:bookmarkStart w:name="z1784" w:id="824"/>
-[...15 lines deleted...]
-      242. Управление санитарно-эпидемиологического контроля района Алтай Департамента санитарно-эпидемиологического контроля Восточно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1785" w:id="824"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      243. Глубоковское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Восточно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="824"/>
-    <w:bookmarkStart w:name="z1785" w:id="825"/>
-[...15 lines deleted...]
-      243. Глубоковское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Восточно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1786" w:id="825"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      244. Зайсанское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Восточно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="825"/>
-    <w:bookmarkStart w:name="z1786" w:id="826"/>
-[...15 lines deleted...]
-      244. Зайсанское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Восточно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1787" w:id="826"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      245. Катон-Карагайское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Восточно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="826"/>
-    <w:bookmarkStart w:name="z1787" w:id="827"/>
-[...15 lines deleted...]
-      245. Катон-Карагайское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Восточно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1788" w:id="827"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      246. Курчумское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Восточно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="827"/>
-    <w:bookmarkStart w:name="z1788" w:id="828"/>
-[...15 lines deleted...]
-      246. Курчумское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Восточно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1873" w:id="828"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      246-1. Управление санитарно-эпидемиологического контроля района Марқакөл Департамента санитарно-эпидемиологического контроля Восточно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="828"/>
-    <w:bookmarkStart w:name="z1873" w:id="829"/>
-[...15 lines deleted...]
-      246-1. Управление санитарно-эпидемиологического контроля района Марқакөл Департамента санитарно-эпидемиологического контроля Восточно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1789" w:id="829"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      247. Усть-Каменогорское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Восточно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="829"/>
-    <w:bookmarkStart w:name="z1789" w:id="830"/>
-[...15 lines deleted...]
-      247. Усть-Каменогорское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Восточно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1790" w:id="830"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      248. Риддерское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Восточно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="830"/>
-    <w:bookmarkStart w:name="z1790" w:id="831"/>
-[...15 lines deleted...]
-      248. Риддерское городское Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Восточно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1791" w:id="831"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      249. Управление санитарно-эпидемиологического контроля района Самар Департамента санитарно-эпидемиологического контроля Восточно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="831"/>
-    <w:bookmarkStart w:name="z1791" w:id="832"/>
-[...15 lines deleted...]
-      249. Управление санитарно-эпидемиологического контроля района Самар Департамента санитарно-эпидемиологического контроля Восточно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1792" w:id="832"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      250. Тарбагатайское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Восточно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="832"/>
-    <w:bookmarkStart w:name="z1792" w:id="833"/>
-[...15 lines deleted...]
-      250. Тарбагатайское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Восточно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1874" w:id="833"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      250-1. Управление санитарно-эпидемиологического контроля района Үлкен Нарын Департамента санитарно-эпидемиологического контроля Восточно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="833"/>
-    <w:bookmarkStart w:name="z1874" w:id="834"/>
-[...15 lines deleted...]
-      250-1. Управление санитарно-эпидемиологического контроля района Үлкен Нарын Департамента санитарно-эпидемиологического контроля Восточно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1793" w:id="834"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      251. Уланское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Восточно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="834"/>
-    <w:bookmarkStart w:name="z1793" w:id="835"/>
-[...15 lines deleted...]
-      251. Уланское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Восточно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1794" w:id="835"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      252. Шемонаихинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Восточно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="835"/>
-    <w:bookmarkStart w:name="z1794" w:id="836"/>
-[...15 lines deleted...]
-      252. Шемонаихинское районное Управление санитарно-эпидемиологического контроля Департамента санитарно-эпидемиологического контроля Восточно-Казахстанской области Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1795" w:id="836"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      253. Департамент санитарно-эпидемиологического контроля города Шымкента Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="836"/>
-    <w:bookmarkStart w:name="z1795" w:id="837"/>
-[...15 lines deleted...]
-      253. Департамент санитарно-эпидемиологического контроля города Шымкента Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1796" w:id="837"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      254. Управление санитарно-эпидемиологического контроля Абайского района города Шымкента Департамента санитарно-эпидемиологического контроля города Шымкента Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="837"/>
-    <w:bookmarkStart w:name="z1796" w:id="838"/>
-[...15 lines deleted...]
-      254. Управление санитарно-эпидемиологического контроля Абайского района города Шымкента Департамента санитарно-эпидемиологического контроля города Шымкента Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1797" w:id="838"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      255. Управление санитарно-эпидемиологического контроля Аль-Фарабийского района города Шымкента Департамента санитарно-эпидемиологического контроля города Шымкента Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="838"/>
-    <w:bookmarkStart w:name="z1797" w:id="839"/>
-[...15 lines deleted...]
-      255. Управление санитарно-эпидемиологического контроля Аль-Фарабийского района города Шымкента Департамента санитарно-эпидемиологического контроля города Шымкента Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1798" w:id="839"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      256. Управление санитарно-эпидемиологического контроля Енбекшинского района города Шымкента Департамента санитарно-эпидемиологического контроля города Шымкента Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="839"/>
-    <w:bookmarkStart w:name="z1798" w:id="840"/>
-[...15 lines deleted...]
-      256. Управление санитарно-эпидемиологического контроля Енбекшинского района города Шымкента Департамента санитарно-эпидемиологического контроля города Шымкента Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1799" w:id="840"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      257. Управление санитарно-эпидемиологического контроля Каратауского района города Шымкента Департамента санитарно-эпидемиологического контроля города Шымкента Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="840"/>
-    <w:bookmarkStart w:name="z1799" w:id="841"/>
-[...15 lines deleted...]
-      257. Управление санитарно-эпидемиологического контроля Каратауского района города Шымкента Департамента санитарно-эпидемиологического контроля города Шымкента Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1800" w:id="841"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      258. Управление санитарно-эпидемиологического контроля района Тұран города Шымкента Департамента санитарно-эпидемиологического контроля города Шымкента Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="841"/>
-    <w:bookmarkStart w:name="z1800" w:id="842"/>
-[...15 lines deleted...]
-      258. Управление санитарно-эпидемиологического контроля района Тұран города Шымкента Департамента санитарно-эпидемиологического контроля города Шымкента Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1801" w:id="842"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      259. Республиканское государственное предприятие на праве хозяйственного ведения "Национальный центр экспертизы" Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="842"/>
-    <w:bookmarkStart w:name="z1801" w:id="843"/>
-[...15 lines deleted...]
-      259. Республиканское государственное предприятие на праве хозяйственного ведения "Национальный центр экспертизы" Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">260. Исключен постановлением Правительства РК от 14.07.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 573</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1845" w:id="843"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      261. Республиканское государственное учреждение "Актюбинская противочумная станция" Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="843"/>
+    <w:bookmarkStart w:name="z1846" w:id="844"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      262. Республиканское государственное учреждение "Араломорская противочумная станция" Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="844"/>
+    <w:bookmarkStart w:name="z1847" w:id="845"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      263. Республиканское государственное учреждение "Атырауская противочумная станция" Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="845"/>
+    <w:bookmarkStart w:name="z1848" w:id="846"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      264. Республиканское государственное учреждение "Жамбылская противочумная станция" Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="846"/>
+    <w:bookmarkStart w:name="z1849" w:id="847"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      265. Республиканское государственное учреждение "Кызылординская противочумная станция" Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="847"/>
+    <w:bookmarkStart w:name="z1850" w:id="848"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      266. Республиканское государственное учреждение "Мангистауская противочумная станция" Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="848"/>
+    <w:bookmarkStart w:name="z1851" w:id="849"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      267. Республиканское государственное учреждение "Талдыкорганская противочумная станция" Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="849"/>
+    <w:bookmarkStart w:name="z1852" w:id="850"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      268. Республиканское государственное учреждение "Уральская противочумная станция" Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="850"/>
+    <w:bookmarkStart w:name="z1853" w:id="851"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      269. Республиканское государственное учреждение "Шымкентская противочумная станция" Комитета санитарно-эпидемиологического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="851"/>
+    <w:bookmarkStart w:name="z1803" w:id="852"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...6 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень республиканских государственных учреждений – территориальных подразделений Комитета медицинского контроля Министерства здравоохранения Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="852"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Перечень – в редакции постановления Правительства РК от 03.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">260. Исключен постановлением Правительства РК от 14.07.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 573</w:t>
+        <w:t>№ 695</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...194 lines deleted...]
-    <w:bookmarkStart w:name="z1803" w:id="853"/>
+    </w:p>
+    <w:bookmarkStart w:name="z1998" w:id="853"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Департамент Комитета медицинского контроля Министерства здравоохранения Республики Казахстан по области Абай.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="853"/>
+    <w:bookmarkStart w:name="z1999" w:id="854"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Департамент Комитета медицинского контроля Министерства здравоохранения Республики Казахстан по Акмолинской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="854"/>
+    <w:bookmarkStart w:name="z2000" w:id="855"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Департамент Комитета медицинского контроля Министерства здравоохранения Республики Казахстан по Актюбинской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="855"/>
+    <w:bookmarkStart w:name="z2001" w:id="856"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Департамент Комитета медицинского контроля Министерства здравоохранения Республики Казахстан по городу Алматы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="856"/>
+    <w:bookmarkStart w:name="z2002" w:id="857"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Департамент Комитета медицинского контроля Министерства здравоохранения Республики Казахстан по Алматинской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="857"/>
+    <w:bookmarkStart w:name="z2003" w:id="858"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Департамент Комитета медицинского контроля Министерства здравоохранения Республики Казахстан по городу Астане.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="858"/>
+    <w:bookmarkStart w:name="z2004" w:id="859"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Департамент Комитета медицинского контроля Министерства здравоохранения Республики Казахстан по Атырауской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="859"/>
+    <w:bookmarkStart w:name="z2005" w:id="860"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Департамент Комитета медицинского контроля Министерства здравоохранения Республики Казахстан по Западно-Казахстанской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="860"/>
+    <w:bookmarkStart w:name="z2006" w:id="861"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Департамент Комитета медицинского контроля Министерства здравоохранения Республики Казахстан по Жамбылской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="861"/>
+    <w:bookmarkStart w:name="z2007" w:id="862"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Департамент Комитета медицинского контроля Министерства здравоохранения Республики Казахстан по области Жетісу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="862"/>
+    <w:bookmarkStart w:name="z2008" w:id="863"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Департамент Комитета медицинского контроля Министерства здравоохранения Республики Казахстан по Карагандинской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="863"/>
+    <w:bookmarkStart w:name="z2009" w:id="864"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департамент Комитета медицинского контроля Министерства здравоохранения Республики Казахстан по Костанайской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="864"/>
+    <w:bookmarkStart w:name="z2010" w:id="865"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Департамент Комитета медицинского контроля Министерства здравоохранения Республики Казахстан по Кызылординской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="865"/>
+    <w:bookmarkStart w:name="z2011" w:id="866"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Департамент Комитета медицинского контроля Министерства здравоохранения Республики Казахстан по Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="866"/>
+    <w:bookmarkStart w:name="z2012" w:id="867"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Департамент Комитета медицинского контроля Министерства здравоохранения Республики Казахстан по Павлодарской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="867"/>
+    <w:bookmarkStart w:name="z2013" w:id="868"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Департамент Комитета медицинского контроля Министерства здравоохранения Республики Казахстан по Северо-Казахстанской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="868"/>
+    <w:bookmarkStart w:name="z2014" w:id="869"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Департамент Комитета медицинского контроля Министерства здравоохранения Республики Казахстан по Туркестанской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="869"/>
+    <w:bookmarkStart w:name="z2015" w:id="870"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Департамент Комитета медицинского контроля Министерства здравоохранения Республики Казахстан по области Ұлытау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="870"/>
+    <w:bookmarkStart w:name="z2016" w:id="871"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Департамент Комитета медицинского контроля Министерства здравоохранения Республики Казахстан по Восточно-Казахстанской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="871"/>
+    <w:bookmarkStart w:name="z2017" w:id="872"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Департамент Комитета медицинского контроля Министерства здравоохранения Республики Казахстан по городу Шымкенту.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="872"/>
+    <w:bookmarkStart w:name="z2018" w:id="873"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Перечень государственных предприятий и государственных учреждений-территориальных подразделений Комитета медицинского и фармацевтического контроля Министерства здравоохранения Республики Казахстан</w:t>
-[...399 lines deleted...]
-      20. Департамент Комитета медицинского и фармацевтического контроля Министерства здравоохранения Республики Казахстан по городу Шымкенту.</w:t>
+        <w:t xml:space="preserve"> Перечень государственного предприятия и республиканских государственных учреждений – территориальных подразделений Комитета фармации Министерства здравоохранения Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="873"/>
-    <w:bookmarkStart w:name="z1824" w:id="874"/>
-[...15 lines deleted...]
-      21. Республиканское государственное предприятие на праве хозяйственного ведения "Национальный центр экспертизы лекарственных средств и медицинских изделий" Комитета медицинского и фармацевтического контроля Министерства здравоохранения Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Положение дополнено разделом в соответствии с постановлением Правительства РК от 03.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 695</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2019" w:id="874"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Департамент Комитета фармации Министерства здравоохранения Республики Казахстан по области Абай.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="874"/>
-    <w:p>
-[...30 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2020" w:id="875"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Департамент Комитета фармации Министерства здравоохранения Республики Казахстан по Акмолинской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="875"/>
+    <w:bookmarkStart w:name="z2021" w:id="876"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Департамент Комитета фармации Министерства здравоохранения Республики Казахстан по Актюбинской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="876"/>
+    <w:bookmarkStart w:name="z2022" w:id="877"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Департамент Комитета фармации Министерства здравоохранения Республики Казахстан по городу Алматы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="877"/>
+    <w:bookmarkStart w:name="z2023" w:id="878"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Департамент Комитета фармации Министерства здравоохранения Республики Казахстан по Алматинской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="878"/>
+    <w:bookmarkStart w:name="z2024" w:id="879"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Департамент Комитета фармации Министерства здравоохранения Республики Казахстан по городу Астане.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="879"/>
+    <w:bookmarkStart w:name="z2025" w:id="880"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Департамент Комитета фармации Министерства здравоохранения Республики Казахстан по Атырауской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="880"/>
+    <w:bookmarkStart w:name="z2026" w:id="881"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Департамент Комитета фармации Министерства здравоохранения Республики Казахстан по Западно-Казахстанской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="881"/>
+    <w:bookmarkStart w:name="z2027" w:id="882"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Департамент Комитета фармации Министерства здравоохранения Республики Казахстан по Жамбылской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="882"/>
+    <w:bookmarkStart w:name="z2028" w:id="883"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Департамент Комитета фармации Министерства здравоохранения Республики Казахстан по области Жетісу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="883"/>
+    <w:bookmarkStart w:name="z2029" w:id="884"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Департамент Комитета фармации Министерства здравоохранения Республики Казахстан по Карагандинской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="884"/>
+    <w:bookmarkStart w:name="z2030" w:id="885"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департамент Комитета фармации Министерства здравоохранения Республики Казахстан по Костанайской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="885"/>
+    <w:bookmarkStart w:name="z2031" w:id="886"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Департамент Комитета фармации Министерства здравоохранения Республики Казахстан по Кызылординской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="886"/>
+    <w:bookmarkStart w:name="z2032" w:id="887"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Департамент Комитета фармации Министерства здравоохранения Республики Казахстан по Мангистауской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="887"/>
+    <w:bookmarkStart w:name="z2033" w:id="888"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Департамент Комитета фармации Министерства здравоохранения Республики Казахстан по Павлодарской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="888"/>
+    <w:bookmarkStart w:name="z2034" w:id="889"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Департамент Комитета фармации Министерства здравоохранения Республики Казахстан по Северо-Казахстанской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="889"/>
+    <w:bookmarkStart w:name="z2035" w:id="890"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Департамент Комитета фармации Министерства здравоохранения Республики Казахстан по Туркестанской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="890"/>
+    <w:bookmarkStart w:name="z2036" w:id="891"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Департамент Комитета фармации Министерства здравоохранения Республики Казахстан по области Ұлытау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="891"/>
+    <w:bookmarkStart w:name="z2037" w:id="892"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Департамент Комитета фармации Министерства здравоохранения Республики Казахстан по Восточно-Казахстанской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="892"/>
+    <w:bookmarkStart w:name="z2038" w:id="893"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Департамент Комитета фармации Министерства здравоохранения Республики Казахстан по городу Шымкенту.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="893"/>
+    <w:bookmarkStart w:name="z2039" w:id="894"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Республиканское государственное предприятие на праве хозяйственного ведения "Национальный центр экспертизы лекарственных средств и медицинских изделий" Комитета фармации Министерства здравоохранения Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="894"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20826,288 +21800,288 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 17 февраля 2017 года № 71</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z691" w:id="875"/>
+    <w:bookmarkStart w:name="z691" w:id="895"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Изменения и дополнения, которые вносятся в некоторые решения Правительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="875"/>
-    <w:bookmarkStart w:name="z692" w:id="876"/>
+    <w:bookmarkEnd w:id="895"/>
+    <w:bookmarkStart w:name="z692" w:id="896"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 27 мая 1999 года № 659 "О передаче прав по владению и пользованию государственными пакетами акций и государственными долями в организациях, находящихся в республиканской собственности":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="876"/>
-    <w:bookmarkStart w:name="z693" w:id="877"/>
+    <w:bookmarkEnd w:id="896"/>
+    <w:bookmarkStart w:name="z693" w:id="897"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>перечне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> государственных пакетов акций и государственных долей участия в организациях республиканской собственности, право владения и пользования которыми передается отраслевым министерствам и иным государственным органам:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="877"/>
-    <w:bookmarkStart w:name="z694" w:id="878"/>
+    <w:bookmarkEnd w:id="897"/>
+    <w:bookmarkStart w:name="z694" w:id="898"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в разделе "Министерству здравоохранения и социального развития Республики Казахстан":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="878"/>
-    <w:bookmarkStart w:name="z695" w:id="879"/>
+    <w:bookmarkEnd w:id="898"/>
+    <w:bookmarkStart w:name="z695" w:id="899"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заголовок изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="879"/>
-    <w:bookmarkStart w:name="z696" w:id="880"/>
+    <w:bookmarkEnd w:id="899"/>
+    <w:bookmarkStart w:name="z696" w:id="900"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Министерству здравоохранения Республики Казахстан";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="880"/>
-    <w:bookmarkStart w:name="z697" w:id="881"/>
+    <w:bookmarkEnd w:id="900"/>
+    <w:bookmarkStart w:name="z697" w:id="901"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       строки, порядковые номера 226-1, 227-1, 227-11, 227-12, 227-13, 227-14, 227-15, исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="881"/>
-    <w:bookmarkStart w:name="z698" w:id="882"/>
+    <w:bookmarkEnd w:id="901"/>
+    <w:bookmarkStart w:name="z698" w:id="902"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить строками, порядковые номера 227-18, 227-19, следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="882"/>
-    <w:bookmarkStart w:name="z699" w:id="883"/>
+    <w:bookmarkEnd w:id="902"/>
+    <w:bookmarkStart w:name="z699" w:id="903"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "227-18 АО "Национальный центр кардиохирургии"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="883"/>
-    <w:bookmarkStart w:name="z700" w:id="884"/>
+    <w:bookmarkEnd w:id="903"/>
+    <w:bookmarkStart w:name="z700" w:id="904"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       227-19 АО "Национальный центр нейрохирургии".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="884"/>
+    <w:bookmarkEnd w:id="904"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21136,130 +22110,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z723" w:id="885"/>
+    <w:bookmarkStart w:name="z723" w:id="905"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> Правительства Республики Казахстан от 24 сентября 2014 года № 1011 "Вопросы Министерства национальной экономики Республики Казахстан" (САПП Республики Казахстан, 2014 г., № 59-60, ст. 555):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="885"/>
-    <w:bookmarkStart w:name="z724" w:id="886"/>
+    <w:bookmarkEnd w:id="905"/>
+    <w:bookmarkStart w:name="z724" w:id="906"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Министерстве национальной экономики Республики Казахстан, утвержденном указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="886"/>
+    <w:bookmarkEnd w:id="906"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21272,580 +22246,580 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 6)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z726" w:id="887"/>
+    <w:bookmarkStart w:name="z726" w:id="907"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "6) защиты прав потребителей, межотраслевой координации, а также стратегические, контрольные, реализационные и регулятивные функции.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="887"/>
-    <w:bookmarkStart w:name="z727" w:id="888"/>
+    <w:bookmarkEnd w:id="907"/>
+    <w:bookmarkStart w:name="z727" w:id="908"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       подпункт 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="888"/>
-    <w:bookmarkStart w:name="z728" w:id="889"/>
+    <w:bookmarkEnd w:id="908"/>
+    <w:bookmarkStart w:name="z728" w:id="909"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1) Комитет по регулированию естественных монополий, защите конкуренции и прав потребителей Министерства национальной экономики Республики Казахстан;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="889"/>
-    <w:bookmarkStart w:name="z729" w:id="890"/>
+    <w:bookmarkEnd w:id="909"/>
+    <w:bookmarkStart w:name="z729" w:id="910"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       подпункты 36) и 37) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="890"/>
-    <w:bookmarkStart w:name="z730" w:id="891"/>
+    <w:bookmarkEnd w:id="910"/>
+    <w:bookmarkStart w:name="z730" w:id="911"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "36) обеспечения реализации государственной политики в сфере защиты прав потребителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="891"/>
-    <w:bookmarkStart w:name="z731" w:id="892"/>
+    <w:bookmarkEnd w:id="911"/>
+    <w:bookmarkStart w:name="z731" w:id="912"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37) осуществления межотраслевой координации деятельности государственных органов по обеспечению реализации государственной политики в сфере защиты прав потребителей;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="892"/>
-    <w:bookmarkStart w:name="z732" w:id="893"/>
+    <w:bookmarkEnd w:id="912"/>
+    <w:bookmarkStart w:name="z732" w:id="913"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       подпункты 169-8), 169-9), 339-1), 339-3), 339-4), 339-5), 339-6), 339-7), 339-8), 339-9), 339-46), 339-47), 339-48), 339-49), 339-50), 339-51), 339-52), 339-53) и 339-60) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="893"/>
-    <w:bookmarkStart w:name="z733" w:id="894"/>
+    <w:bookmarkEnd w:id="913"/>
+    <w:bookmarkStart w:name="z733" w:id="914"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="894"/>
-    <w:bookmarkStart w:name="z734" w:id="895"/>
+    <w:bookmarkEnd w:id="914"/>
+    <w:bookmarkStart w:name="z734" w:id="915"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подпункты 172) и 173) изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="895"/>
-    <w:bookmarkStart w:name="z735" w:id="896"/>
+    <w:bookmarkEnd w:id="915"/>
+    <w:bookmarkStart w:name="z735" w:id="916"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "172) внесение предложений в Правительство Республики Казахстан по основным направлениям государственной политики в сфере защиты прав потребителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="896"/>
-    <w:bookmarkStart w:name="z736" w:id="897"/>
+    <w:bookmarkEnd w:id="916"/>
+    <w:bookmarkStart w:name="z736" w:id="917"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       173) выработка предложений по формированию и реализации государственной политики в сфере защиты прав потребителей;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="897"/>
-    <w:bookmarkStart w:name="z737" w:id="898"/>
+    <w:bookmarkEnd w:id="917"/>
+    <w:bookmarkStart w:name="z737" w:id="918"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подпункты 173-1), 175), 176), 177), 178), 179), 180), 181), 182), 183), 184), 186), 187) и 188) исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="898"/>
-    <w:bookmarkStart w:name="z738" w:id="899"/>
+    <w:bookmarkEnd w:id="918"/>
+    <w:bookmarkStart w:name="z738" w:id="919"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подпункт 190) изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="899"/>
-    <w:bookmarkStart w:name="z739" w:id="900"/>
+    <w:bookmarkEnd w:id="919"/>
+    <w:bookmarkStart w:name="z739" w:id="920"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "190) проведение межотраслевой координации государственных органов по обеспечению реализации государственной политики в сфере защиты прав потребителей;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="900"/>
-    <w:bookmarkStart w:name="z740" w:id="901"/>
+    <w:bookmarkEnd w:id="920"/>
+    <w:bookmarkStart w:name="z740" w:id="921"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подпункты 191), 192), 193), 194), 195), 196), 197, 197-1), 197-2), 198) и 198-1) исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="901"/>
-    <w:bookmarkStart w:name="z741" w:id="902"/>
+    <w:bookmarkEnd w:id="921"/>
+    <w:bookmarkStart w:name="z741" w:id="922"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подпункт 200) изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="902"/>
-    <w:bookmarkStart w:name="z742" w:id="903"/>
+    <w:bookmarkEnd w:id="922"/>
+    <w:bookmarkStart w:name="z742" w:id="923"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "200) рассмотрение обращений физических и юридических лиц по вопросам защиты прав потребителей;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="903"/>
-    <w:bookmarkStart w:name="z743" w:id="904"/>
+    <w:bookmarkEnd w:id="923"/>
+    <w:bookmarkStart w:name="z743" w:id="924"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подпункты 201), 202), 204), 205), 205-1), 206-1), 206-2), 207), 209), 210), 211), 212), 213), 214), 215), 216), 217), 218), 220), 221), 222), 223), 225), 226), 227), 227-1) и 266-42) исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="904"/>
-    <w:bookmarkStart w:name="z744" w:id="905"/>
+    <w:bookmarkEnd w:id="924"/>
+    <w:bookmarkStart w:name="z744" w:id="925"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 18:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="905"/>
-    <w:bookmarkStart w:name="z745" w:id="906"/>
+    <w:bookmarkEnd w:id="925"/>
+    <w:bookmarkStart w:name="z745" w:id="926"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подпункты 48) и 50) исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="906"/>
-    <w:bookmarkStart w:name="z746" w:id="907"/>
+    <w:bookmarkEnd w:id="926"/>
+    <w:bookmarkStart w:name="z746" w:id="927"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заголовок раздела "Перечень государственных учреждений – территориальных органов Комитета по регулированию естественных монополий и защите конкуренции Министерства национальной экономики Республики Казахстан" изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="907"/>
-    <w:bookmarkStart w:name="z747" w:id="908"/>
+    <w:bookmarkEnd w:id="927"/>
+    <w:bookmarkStart w:name="z747" w:id="928"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Перечень государственных учреждений – территориальных органов Комитета по регулированию естественных монополий, защите конкуренции и прав потребителей Министерства национальной экономики Республики Казахстан";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="908"/>
+    <w:bookmarkEnd w:id="928"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22181,388 +23155,388 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>решения Правительства</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z753" w:id="909"/>
+    <w:bookmarkStart w:name="z753" w:id="929"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень государственных учреждений – территориальных органов Комитета по регулированию естественных монополий, защите конкуренции и прав потребителей Министерства национальной экономики Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="909"/>
-    <w:bookmarkStart w:name="z754" w:id="910"/>
+    <w:bookmarkEnd w:id="929"/>
+    <w:bookmarkStart w:name="z754" w:id="930"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Департамент Комитета по регулированию естественных монополий, защите конкуренции и прав потребителей Министерства национальной экономики Республики Казахстан по Акмолинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="910"/>
-    <w:bookmarkStart w:name="z755" w:id="911"/>
+    <w:bookmarkEnd w:id="930"/>
+    <w:bookmarkStart w:name="z755" w:id="931"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департамент Комитета по регулированию естественных монополий, защите конкуренции и прав потребителей Министерства национальной экономики Республики Казахстан по Актюбинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="911"/>
-    <w:bookmarkStart w:name="z756" w:id="912"/>
+    <w:bookmarkEnd w:id="931"/>
+    <w:bookmarkStart w:name="z756" w:id="932"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Департамент Комитета по регулированию естественных монополий, защите конкуренции и прав потребителей Министерства национальной экономики Республики Казахстан по Алматинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="912"/>
-    <w:bookmarkStart w:name="z757" w:id="913"/>
+    <w:bookmarkEnd w:id="932"/>
+    <w:bookmarkStart w:name="z757" w:id="933"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Департамент Комитета по регулированию естественных монополий, защите конкуренции и прав потребителей Министерства национальной экономики Республики Казахстан по Атырауской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="913"/>
-    <w:bookmarkStart w:name="z758" w:id="914"/>
+    <w:bookmarkEnd w:id="933"/>
+    <w:bookmarkStart w:name="z758" w:id="934"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Департамент Комитета по регулированию естественных монополий, защите конкуренции и прав потребителей Министерства национальной экономики Республики Казахстан по Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="914"/>
-    <w:bookmarkStart w:name="z759" w:id="915"/>
+    <w:bookmarkEnd w:id="934"/>
+    <w:bookmarkStart w:name="z759" w:id="935"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Департамент Комитета по регулированию естественных монополий, защите конкуренции и прав потребителей Министерства национальной экономики Республики Казахстан по Жамбылской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="915"/>
-    <w:bookmarkStart w:name="z760" w:id="916"/>
+    <w:bookmarkEnd w:id="935"/>
+    <w:bookmarkStart w:name="z760" w:id="936"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Департамент Комитета по регулированию естественных монополий, защите конкуренции и прав потребителей Министерства национальной экономики Республики Казахстан по Западно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="916"/>
-    <w:bookmarkStart w:name="z761" w:id="917"/>
+    <w:bookmarkEnd w:id="936"/>
+    <w:bookmarkStart w:name="z761" w:id="937"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Департамент Комитета по регулированию естественных монополий, защите конкуренции и прав потребителей Министерства национальной экономики Республики Казахстан по Карагандинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="917"/>
-    <w:bookmarkStart w:name="z762" w:id="918"/>
+    <w:bookmarkEnd w:id="937"/>
+    <w:bookmarkStart w:name="z762" w:id="938"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Департамент Комитета по регулированию естественных монополий, защите конкуренции и прав потребителей Министерства национальной экономики Республики Казахстан по Костанайской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="918"/>
-    <w:bookmarkStart w:name="z763" w:id="919"/>
+    <w:bookmarkEnd w:id="938"/>
+    <w:bookmarkStart w:name="z763" w:id="939"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Департамент Комитета по регулированию естественных монополий, защите конкуренции и прав потребителей Министерства национальной экономики Республики Казахстан по Кызылординской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="919"/>
-    <w:bookmarkStart w:name="z764" w:id="920"/>
+    <w:bookmarkEnd w:id="939"/>
+    <w:bookmarkStart w:name="z764" w:id="940"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Департамент Комитета по регулированию естественных монополий, защите конкуренции и прав потребителей Министерства национальной экономики Республики Казахстан по Мангистауской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="920"/>
-    <w:bookmarkStart w:name="z765" w:id="921"/>
+    <w:bookmarkEnd w:id="940"/>
+    <w:bookmarkStart w:name="z765" w:id="941"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Департамент Комитета по регулированию естественных монополий, защите конкуренции и прав потребителей Министерства национальной экономики Республики Казахстан по Павлодарской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="921"/>
-    <w:bookmarkStart w:name="z766" w:id="922"/>
+    <w:bookmarkEnd w:id="941"/>
+    <w:bookmarkStart w:name="z766" w:id="942"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Департамент Комитета по регулированию естественных монополий, защите конкуренции и прав потребителей Министерства национальной экономики Республики Казахстан по Северо-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="922"/>
-    <w:bookmarkStart w:name="z767" w:id="923"/>
+    <w:bookmarkEnd w:id="942"/>
+    <w:bookmarkStart w:name="z767" w:id="943"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Департамент Комитета по регулированию естественных монополий, защите конкуренции и прав потребителей Министерства национальной экономики Республики Казахстан по Южно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="923"/>
-    <w:bookmarkStart w:name="z768" w:id="924"/>
+    <w:bookmarkEnd w:id="943"/>
+    <w:bookmarkStart w:name="z768" w:id="944"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Департамент Комитета по регулированию естественных монополий, защите конкуренции и прав потребителей Министерства национальной экономики Республики Казахстан по городу Астане.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="924"/>
-    <w:bookmarkStart w:name="z769" w:id="925"/>
+    <w:bookmarkEnd w:id="944"/>
+    <w:bookmarkStart w:name="z769" w:id="945"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Департамент Комитета по регулированию естественных монополий, защите конкуренции и прав потребителей Министерства национальной экономики Республики Казахстан по городу Алматы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="925"/>
+    <w:bookmarkEnd w:id="945"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22641,5656 +23615,5674 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 17 февраля 2017 года № 71</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z771" w:id="926"/>
+    <w:bookmarkStart w:name="z771" w:id="946"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>переименовываемых государственных учреждений – территориальных подразделений Комитета контроля медицинской и фармацевтической деятельности Министерства здравоохранения и социального развития Республики Казахстан, Комитета оплаты медицинских услуг Министерства здравоохранения и социального развития Республики Казахстан, Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан Территориальные подразделения Комитета контроля медицинской и фармацевтической деятельности Министерства здравоохранения и социального развития Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="926"/>
-    <w:bookmarkStart w:name="z772" w:id="927"/>
+    <w:bookmarkEnd w:id="946"/>
+    <w:bookmarkStart w:name="z772" w:id="947"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Департамент Комитета контроля медицинской и фармацевтической деятельности по городу Астане Министерства здравоохранения и социального развития Республики Казахстан в Департамент Комитета фармации по городу Астане Министерства здравоохранения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="927"/>
-    <w:bookmarkStart w:name="z773" w:id="928"/>
+    <w:bookmarkEnd w:id="947"/>
+    <w:bookmarkStart w:name="z773" w:id="948"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департамент Комитета контроля медицинской и фармацевтической деятельности по городу Алматы Министерства здравоохранения и социального развития Республики Казахстан в Департамент Комитета фармации по городу Алматы Министерства здравоохранения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="928"/>
-    <w:bookmarkStart w:name="z774" w:id="929"/>
+    <w:bookmarkEnd w:id="948"/>
+    <w:bookmarkStart w:name="z774" w:id="949"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Департамент Комитета контроля медицинской и фармацевтической деятельности по Акмолинской области Министерства здравоохранения и социального развития Республики Казахстан в Департамент Комитета фармации по Акмолинской области Министерства здравоохранения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="929"/>
-    <w:bookmarkStart w:name="z775" w:id="930"/>
+    <w:bookmarkEnd w:id="949"/>
+    <w:bookmarkStart w:name="z775" w:id="950"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Департамент Комитета контроля медицинской и фармацевтической деятельности по Актюбинской области Министерства здравоохранения и социального развития Республики Казахстан в Департамент Комитета фармации по Актюбинской области Министерства здравоохранения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="930"/>
-    <w:bookmarkStart w:name="z776" w:id="931"/>
+    <w:bookmarkEnd w:id="950"/>
+    <w:bookmarkStart w:name="z776" w:id="951"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Департамент Комитета контроля медицинской и фармацевтической деятельности по Алматинской области Министерства здравоохранения и социального развития Республики Казахстан в Департамент Комитета фармации по Алматинской области Министерства здравоохранения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="931"/>
-    <w:bookmarkStart w:name="z777" w:id="932"/>
+    <w:bookmarkEnd w:id="951"/>
+    <w:bookmarkStart w:name="z777" w:id="952"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Департамент Комитета контроля медицинской и фармацевтической деятельности по Атырауской области Министерства здравоохранения и социального развития Республики Казахстан в Департамент Комитета фармации по Атырауской области Министерства здравоохранения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="932"/>
-    <w:bookmarkStart w:name="z778" w:id="933"/>
+    <w:bookmarkEnd w:id="952"/>
+    <w:bookmarkStart w:name="z778" w:id="953"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Департамент Комитета контроля медицинской и фармацевтической деятельности по Восточно-Казахстанской области Министерства здравоохранения и социального развития Республики Казахстан в Департамент Комитета фармации по Восточно-Казахстанской области Министерства здравоохранения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="933"/>
-    <w:bookmarkStart w:name="z779" w:id="934"/>
+    <w:bookmarkEnd w:id="953"/>
+    <w:bookmarkStart w:name="z779" w:id="954"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Департамент Комитета контроля медицинской и фармацевтической деятельности по Жамбылской области Министерства здравоохранения и социального развития Республики Казахстан в Департамент Комитета фармации по Жамбылской области Министерства здравоохранения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="934"/>
-    <w:bookmarkStart w:name="z780" w:id="935"/>
+    <w:bookmarkEnd w:id="954"/>
+    <w:bookmarkStart w:name="z780" w:id="955"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Департамент Комитета контроля медицинской и фармацевтической деятельности по Западно-Казахстанской области Министерства здравоохранения и социального развития Республики Казахстан в Департамент Комитета фармации по Западно-Казахстанской области Министерства здравоохранения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="935"/>
-    <w:bookmarkStart w:name="z781" w:id="936"/>
+    <w:bookmarkEnd w:id="955"/>
+    <w:bookmarkStart w:name="z781" w:id="956"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Департамент Комитета контроля медицинской и фармацевтической деятельности по Карагандинской области Министерства здравоохранения и социального развития Республики Казахстан в Департамент Комитета фармации по Карагандинской области Министерства здравоохранения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="936"/>
-    <w:bookmarkStart w:name="z782" w:id="937"/>
+    <w:bookmarkEnd w:id="956"/>
+    <w:bookmarkStart w:name="z782" w:id="957"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Департамент Комитета контроля медицинской и фармацевтической деятельности по Костанайской области Министерства здравоохранения и социального развития Республики Казахстан в Департамент Комитета фармации по Костанайской области Министерства здравоохранения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="937"/>
-    <w:bookmarkStart w:name="z783" w:id="938"/>
+    <w:bookmarkEnd w:id="957"/>
+    <w:bookmarkStart w:name="z783" w:id="958"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Департамент Комитета контроля медицинской и фармацевтической деятельности по Кызылординской области Министерства здравоохранения и социального развития Республики Казахстан в Департамент Комитета фармации по Кызылординской области Министерства здравоохранения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="938"/>
-    <w:bookmarkStart w:name="z784" w:id="939"/>
+    <w:bookmarkEnd w:id="958"/>
+    <w:bookmarkStart w:name="z784" w:id="959"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Департамент Комитета контроля медицинской и фармацевтической деятельности по Мангистауской области Министерства здравоохранения и социального развития Республики Казахстан в Департамент Комитета фармации по Мангистауской области Министерства здравоохранения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="939"/>
-    <w:bookmarkStart w:name="z785" w:id="940"/>
+    <w:bookmarkEnd w:id="959"/>
+    <w:bookmarkStart w:name="z785" w:id="960"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Департамент Комитета контроля медицинской и фармацевтической деятельности по Павлодарской области Министерства здравоохранения и социального развития Республики Казахстан в Департамент Комитета фармации по Павлодарской области Министерства здравоохранения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="940"/>
-    <w:bookmarkStart w:name="z786" w:id="941"/>
+    <w:bookmarkEnd w:id="960"/>
+    <w:bookmarkStart w:name="z786" w:id="961"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Департамент Комитета контроля медицинской и фармацевтической деятельности по Северо-Казахстанской области Министерства здравоохранения и социального развития Республики Казахстан в Департамент Комитета фармации по Северо-Казахстанской области Министерства здравоохранения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="941"/>
-    <w:bookmarkStart w:name="z787" w:id="942"/>
+    <w:bookmarkEnd w:id="961"/>
+    <w:bookmarkStart w:name="z787" w:id="962"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Департамент Комитета контроля медицинской и фармацевтической деятельности по Южно-Казахстанской области Министерства здравоохранения и социального развития Республики Казахстан в Департамент Комитета фармации по Южно-Казахстанской области Министерства здравоохранения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="942"/>
-    <w:bookmarkStart w:name="z788" w:id="943"/>
+    <w:bookmarkEnd w:id="962"/>
+    <w:bookmarkStart w:name="z788" w:id="963"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Территориальные подразделения Комитета оплаты медицинских услуг Министерства здравоохранения и социального развития Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="943"/>
-    <w:bookmarkStart w:name="z789" w:id="944"/>
+    <w:bookmarkEnd w:id="963"/>
+    <w:bookmarkStart w:name="z789" w:id="964"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Департамент Комитета оплаты медицинских услуг по городу Астане Министерства здравоохранения и социального развития Республики Казахстан в Департамент Комитета оплаты медицинских услуг по городу Астане Министерства здравоохранения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="944"/>
-    <w:bookmarkStart w:name="z790" w:id="945"/>
+    <w:bookmarkEnd w:id="964"/>
+    <w:bookmarkStart w:name="z790" w:id="965"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департамент Комитета оплаты медицинских услуг по городу Алматы Министерства здравоохранения и социального развития Республики Казахстан в Департамент Комитета оплаты медицинских услуг по городу Алматы Министерства здравоохранения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="945"/>
-    <w:bookmarkStart w:name="z791" w:id="946"/>
+    <w:bookmarkEnd w:id="965"/>
+    <w:bookmarkStart w:name="z791" w:id="966"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Департамент Комитета оплаты медицинских услуг по Акмолинской области Министерства здравоохранения и социального развития Республики Казахстан в Департамент Комитета оплаты медицинских услуг по Акмолинской области Министерства здравоохранения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="946"/>
-    <w:bookmarkStart w:name="z792" w:id="947"/>
+    <w:bookmarkEnd w:id="966"/>
+    <w:bookmarkStart w:name="z792" w:id="967"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Департамент Комитета оплаты медицинских услуг по Актюбинской области Министерства здравоохранения и социального развития Республики Казахстан в Департамент Комитета оплаты медицинских услуг по Актюбинской области Министерства здравоохранения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="947"/>
-    <w:bookmarkStart w:name="z793" w:id="948"/>
+    <w:bookmarkEnd w:id="967"/>
+    <w:bookmarkStart w:name="z793" w:id="968"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Департамент Комитета оплаты медицинских услуг по Алматинской области Министерства здравоохранения и социального развития Республики Казахстан в Департамент Комитета оплаты медицинских услуг по Алматинской области Министерства здравоохранения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="948"/>
-    <w:bookmarkStart w:name="z794" w:id="949"/>
+    <w:bookmarkEnd w:id="968"/>
+    <w:bookmarkStart w:name="z794" w:id="969"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Департамент Комитета оплаты медицинских услуг по Атырауской области Министерства здравоохранения и социального развития Республики Казахстан в Департамент Комитета оплаты медицинских услуг по Атырауской области Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="949"/>
-    <w:bookmarkStart w:name="z795" w:id="950"/>
+    <w:bookmarkEnd w:id="969"/>
+    <w:bookmarkStart w:name="z795" w:id="970"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Департамент Комитета оплаты медицинских услуг по Восточно-Казахстанской области Министерства здравоохранения и социального развития Республики Казахстан в Департамент Комитета оплаты медицинских услуг по Восточно-Казахстанской области Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="950"/>
-    <w:bookmarkStart w:name="z796" w:id="951"/>
+    <w:bookmarkEnd w:id="970"/>
+    <w:bookmarkStart w:name="z796" w:id="971"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Департамент Комитета оплаты медицинских услуг по Жамбылской области Министерства здравоохранения и социального развития Республики Казахстан в Департамент Комитета оплаты медицинских услуг по Жамбылской области Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="951"/>
-    <w:bookmarkStart w:name="z797" w:id="952"/>
+    <w:bookmarkEnd w:id="971"/>
+    <w:bookmarkStart w:name="z797" w:id="972"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Департамент Комитета оплаты медицинских услуг по Западно-Казахстанской области Министерства здравоохранения и социального развития Республики Казахстан в Департамент Комитета оплаты медицинских услуг по Западно-Казахстанской области Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="952"/>
-    <w:bookmarkStart w:name="z798" w:id="953"/>
+    <w:bookmarkEnd w:id="972"/>
+    <w:bookmarkStart w:name="z798" w:id="973"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Департамент Комитета оплаты медицинских услуг по Карагандинской области Министерства здравоохранения и социального развития Республики Казахстан в Департамент Комитета оплаты медицинских услуг по Карагандинской области Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="953"/>
-    <w:bookmarkStart w:name="z799" w:id="954"/>
+    <w:bookmarkEnd w:id="973"/>
+    <w:bookmarkStart w:name="z799" w:id="974"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Департамент Комитета оплаты медицинских услуг по Костанайской области Министерства здравоохранения и социального развития Республики Казахстан в Департамент Комитета оплаты медицинских услуг по Костанайской области Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="954"/>
-    <w:bookmarkStart w:name="z800" w:id="955"/>
+    <w:bookmarkEnd w:id="974"/>
+    <w:bookmarkStart w:name="z800" w:id="975"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Департамент Комитета оплаты медицинских услуг по Кызылординской области Министерства здравоохранения и социального развития Республики Казахстан в Департамент Комитета оплаты медицинских услуг по Кызылординской области Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="955"/>
-    <w:bookmarkStart w:name="z801" w:id="956"/>
+    <w:bookmarkEnd w:id="975"/>
+    <w:bookmarkStart w:name="z801" w:id="976"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Департамент Комитета оплаты медицинских услуг по Мангистауской области Министерства здравоохранения и социального развития Республики Казахстан в Департамент Комитета оплаты медицинских услуг по Мангистауской области Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="956"/>
-    <w:bookmarkStart w:name="z802" w:id="957"/>
+    <w:bookmarkEnd w:id="976"/>
+    <w:bookmarkStart w:name="z802" w:id="977"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Департамент Комитета оплаты медицинских услуг по Павлодарской области Министерства здравоохранения и социального развития Республики Казахстан в Департамент Комитета оплаты медицинских услуг по Павлодарской области Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="957"/>
-    <w:bookmarkStart w:name="z803" w:id="958"/>
+    <w:bookmarkEnd w:id="977"/>
+    <w:bookmarkStart w:name="z803" w:id="978"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Департамент Комитета оплаты медицинских услуг по Северо-Казахстанской области Министерства здравоохранения и социального развития Республики Казахстан в Департамент Комитета оплаты медицинских услуг по Северо-Казахстанской области Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="958"/>
-    <w:bookmarkStart w:name="z804" w:id="959"/>
+    <w:bookmarkEnd w:id="978"/>
+    <w:bookmarkStart w:name="z804" w:id="979"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Департамент Комитета оплаты медицинских услуг по Южно-Казахстанской области Министерства здравоохранения и социального развития Республики Казахстан в Департамент Комитета оплаты медицинских услуг по Южно-Казахстанской области Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="959"/>
-    <w:bookmarkStart w:name="z805" w:id="960"/>
+    <w:bookmarkEnd w:id="979"/>
+    <w:bookmarkStart w:name="z805" w:id="980"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Территориальные подразделения Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="960"/>
-    <w:bookmarkStart w:name="z806" w:id="961"/>
+    <w:bookmarkEnd w:id="980"/>
+    <w:bookmarkStart w:name="z806" w:id="981"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Департамент по защите прав потребителей Акмолинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Департамент охраны общественного здоровья Акмолинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="961"/>
-    <w:bookmarkStart w:name="z807" w:id="962"/>
+    <w:bookmarkEnd w:id="981"/>
+    <w:bookmarkStart w:name="z807" w:id="982"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Аккольское районное Управление по защите прав потребителей Департамента по защите прав потребителей Акмолинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Аккольское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Акмолинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="962"/>
-    <w:bookmarkStart w:name="z808" w:id="963"/>
+    <w:bookmarkEnd w:id="982"/>
+    <w:bookmarkStart w:name="z808" w:id="983"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Аршалынское районное Управление по защите прав потребителей Департамента по защите прав потребителей Акмолинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Аршалынское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Акмолинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="963"/>
-    <w:bookmarkStart w:name="z809" w:id="964"/>
+    <w:bookmarkEnd w:id="983"/>
+    <w:bookmarkStart w:name="z809" w:id="984"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Астраханское районное Управление по защите прав потребителей Департамента по защите прав потребителей Акмолинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Астраханское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Акмолинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="964"/>
-    <w:bookmarkStart w:name="z810" w:id="965"/>
+    <w:bookmarkEnd w:id="984"/>
+    <w:bookmarkStart w:name="z810" w:id="985"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Атбасарское районное Управление по защите прав потребителей Департамента по защите прав потребителей Акмолинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Атбасарское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Акмолинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="965"/>
-    <w:bookmarkStart w:name="z811" w:id="966"/>
+    <w:bookmarkEnd w:id="985"/>
+    <w:bookmarkStart w:name="z811" w:id="986"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Буландынское районное Управление по защите прав потребителей Департамента по защите прав потребителей Акмолинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Буландынское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Акмолинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="966"/>
-    <w:bookmarkStart w:name="z812" w:id="967"/>
+    <w:bookmarkEnd w:id="986"/>
+    <w:bookmarkStart w:name="z812" w:id="987"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Егиндыкольское районное Управление по защите прав потребителей Департамента по защите прав потребителей Акмолинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Егиндыкольское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Акмолинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="967"/>
-    <w:bookmarkStart w:name="z813" w:id="968"/>
+    <w:bookmarkEnd w:id="987"/>
+    <w:bookmarkStart w:name="z813" w:id="988"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Енбекшильдерское районное Управление по защите прав потребителей Департамента по защите прав потребителей Акмолинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Енбекшильдерское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Акмолинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="968"/>
-    <w:bookmarkStart w:name="z814" w:id="969"/>
+    <w:bookmarkEnd w:id="988"/>
+    <w:bookmarkStart w:name="z814" w:id="989"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Ерейментауское районное Управление по защите прав потребителей Департамента по защите прав потребителей Акмолинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Ерейментауское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Акмолинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="969"/>
-    <w:bookmarkStart w:name="z815" w:id="970"/>
+    <w:bookmarkEnd w:id="989"/>
+    <w:bookmarkStart w:name="z815" w:id="990"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Есильское районное Управление по защите прав потребителей Департамента по защите прав потребителей Акмолинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Есильское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Акмолинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="970"/>
-    <w:bookmarkStart w:name="z816" w:id="971"/>
+    <w:bookmarkEnd w:id="990"/>
+    <w:bookmarkStart w:name="z816" w:id="991"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Жаксынское районное Управление по защите прав потребителей Департамента по защите прав потребителей Акмолинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Жаксынское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Акмолинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="971"/>
-    <w:bookmarkStart w:name="z817" w:id="972"/>
+    <w:bookmarkEnd w:id="991"/>
+    <w:bookmarkStart w:name="z817" w:id="992"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Жаркаинское районное Управление по защите прав потребителей Департамента по защите прав потребителей Акмолинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Жаркаинское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Акмолинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="972"/>
-    <w:bookmarkStart w:name="z818" w:id="973"/>
+    <w:bookmarkEnd w:id="992"/>
+    <w:bookmarkStart w:name="z818" w:id="993"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Зерендинское районное Управление по защите прав потребителей Департамента по защите прав потребителей Акмолинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Зерендинское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Акмолинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="973"/>
-    <w:bookmarkStart w:name="z819" w:id="974"/>
+    <w:bookmarkEnd w:id="993"/>
+    <w:bookmarkStart w:name="z819" w:id="994"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Коргалжынское районное Управление по защите прав потребителей Департамента по защите прав потребителей Акмолинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Коргалжынское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Акмолинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="974"/>
-    <w:bookmarkStart w:name="z820" w:id="975"/>
+    <w:bookmarkEnd w:id="994"/>
+    <w:bookmarkStart w:name="z820" w:id="995"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Сандыктауское районное Управление по защите прав потребителей Департамента по защите прав потребителей Акмолинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Сандыктауское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Акмолинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="975"/>
-    <w:bookmarkStart w:name="z821" w:id="976"/>
+    <w:bookmarkEnd w:id="995"/>
+    <w:bookmarkStart w:name="z821" w:id="996"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Степногорское городское Управление по защите прав потребителей Департамента по защите прав потребителей Акмолинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Степногорское городское Управление охраны общественного здоровья Департамента охраны общественного здоровья Акмолинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="976"/>
-    <w:bookmarkStart w:name="z822" w:id="977"/>
+    <w:bookmarkEnd w:id="996"/>
+    <w:bookmarkStart w:name="z822" w:id="997"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Кокшетауское городское Управление по защите прав потребителей Департамента по защите прав потребителей Акмолинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Кокшетауское городское Управление охраны общественного здоровья Департамента охраны общественного здоровья Акмолинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="977"/>
-    <w:bookmarkStart w:name="z823" w:id="978"/>
+    <w:bookmarkEnd w:id="997"/>
+    <w:bookmarkStart w:name="z823" w:id="998"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Целиноградское районное Управление по защите прав потребителей Департамента по защите прав потребителей Акмолинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Целиноградское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Акмолинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="978"/>
-    <w:bookmarkStart w:name="z824" w:id="979"/>
+    <w:bookmarkEnd w:id="998"/>
+    <w:bookmarkStart w:name="z824" w:id="999"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Шортандинское районное Управление по защите прав потребителей Департамента по защите прав потребителей Акмолинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Шортандинское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Акмолинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="979"/>
-    <w:bookmarkStart w:name="z825" w:id="980"/>
+    <w:bookmarkEnd w:id="999"/>
+    <w:bookmarkStart w:name="z825" w:id="1000"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Бурабайское районное Управление по защите прав потребителей Департамента по защите прав потребителей Акмолинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Бурабайское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Акмолинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="980"/>
-    <w:bookmarkStart w:name="z826" w:id="981"/>
+    <w:bookmarkEnd w:id="1000"/>
+    <w:bookmarkStart w:name="z826" w:id="1001"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Департамент по защите прав потребителей Актюбинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Департамент охраны общественного здоровья Актюбинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="981"/>
-    <w:bookmarkStart w:name="z827" w:id="982"/>
+    <w:bookmarkEnd w:id="1001"/>
+    <w:bookmarkStart w:name="z827" w:id="1002"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Актобинское городское Управление по защите прав потребителей Департамента по защите прав потребителей Актюбинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Актобинское городское Управление охраны общественного здоровья Департамента охраны общественного здоровья Актюбинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="982"/>
-    <w:bookmarkStart w:name="z828" w:id="983"/>
+    <w:bookmarkEnd w:id="1002"/>
+    <w:bookmarkStart w:name="z828" w:id="1003"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Айтекебийское районное Управление по защите прав потребителей Департамента по защите прав потребителей Актюбинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Айтекебийское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Актюбинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="983"/>
-    <w:bookmarkStart w:name="z829" w:id="984"/>
+    <w:bookmarkEnd w:id="1003"/>
+    <w:bookmarkStart w:name="z829" w:id="1004"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Алгинское районное Управление по защите прав потребителей Департамента по защите прав потребителей Актюбинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Алгинское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Актюбинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="984"/>
-    <w:bookmarkStart w:name="z830" w:id="985"/>
+    <w:bookmarkEnd w:id="1004"/>
+    <w:bookmarkStart w:name="z830" w:id="1005"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Байганинское районное Управление по защите прав потребителей Департамента по защите прав потребителей Актюбинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Байганинское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Актюбинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="985"/>
-    <w:bookmarkStart w:name="z831" w:id="986"/>
+    <w:bookmarkEnd w:id="1005"/>
+    <w:bookmarkStart w:name="z831" w:id="1006"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Иргизское районное Управление по защите прав потребителей Департамента по защите прав потребителей Актюбинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Иргизское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Актюбинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="986"/>
-    <w:bookmarkStart w:name="z832" w:id="987"/>
+    <w:bookmarkEnd w:id="1006"/>
+    <w:bookmarkStart w:name="z832" w:id="1007"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Каргалинское районное Управление по защите прав потребителей Департамента по защите прав потребителей Актюбинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Каргалинское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Актюбинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="987"/>
-    <w:bookmarkStart w:name="z833" w:id="988"/>
+    <w:bookmarkEnd w:id="1007"/>
+    <w:bookmarkStart w:name="z833" w:id="1008"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Кобдинское районное Управление по защите прав потребителей Департамента по защите прав потребителей Актюбинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Кобдинское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Актюбинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="988"/>
-    <w:bookmarkStart w:name="z834" w:id="989"/>
+    <w:bookmarkEnd w:id="1008"/>
+    <w:bookmarkStart w:name="z834" w:id="1009"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Мартукское районное Управление по защите прав потребителей Департамента по защите прав потребителей Актюбинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Мартукское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Актюбинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="989"/>
-    <w:bookmarkStart w:name="z835" w:id="990"/>
+    <w:bookmarkEnd w:id="1009"/>
+    <w:bookmarkStart w:name="z835" w:id="1010"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Мугалжарское районное Управление по защите прав потребителей Департамента по защите прав потребителей Актюбинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Мугалжарское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Актюбинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="990"/>
-    <w:bookmarkStart w:name="z836" w:id="991"/>
+    <w:bookmarkEnd w:id="1010"/>
+    <w:bookmarkStart w:name="z836" w:id="1011"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Темирское районное Управление по защите прав потребителей Департамента по защите прав потребителей Актюбинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Темирское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Актюбинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="991"/>
-    <w:bookmarkStart w:name="z837" w:id="992"/>
+    <w:bookmarkEnd w:id="1011"/>
+    <w:bookmarkStart w:name="z837" w:id="1012"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Уилское районное Управление по защите прав потребителей Департамента по защите прав потребителей Актюбинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Уилское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Актюбинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="992"/>
-    <w:bookmarkStart w:name="z838" w:id="993"/>
+    <w:bookmarkEnd w:id="1012"/>
+    <w:bookmarkStart w:name="z838" w:id="1013"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Хромтауское районное Управление по защите прав потребителей Департамента по защите прав потребителей Актюбинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Хромтауское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Актюбинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="993"/>
-    <w:bookmarkStart w:name="z839" w:id="994"/>
+    <w:bookmarkEnd w:id="1013"/>
+    <w:bookmarkStart w:name="z839" w:id="1014"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Шалкарское районное Управление по защите прав потребителей Департамента по защите прав потребителей Актюбинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Шалкарское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Актюбинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="994"/>
-    <w:bookmarkStart w:name="z840" w:id="995"/>
+    <w:bookmarkEnd w:id="1014"/>
+    <w:bookmarkStart w:name="z840" w:id="1015"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        35. Департамент по защите прав потребителей Алматинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Департамент охраны общественного здоровья Алматинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="995"/>
-    <w:bookmarkStart w:name="z841" w:id="996"/>
+    <w:bookmarkEnd w:id="1015"/>
+    <w:bookmarkStart w:name="z841" w:id="1016"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        36. Аксуское районное Управление по защите прав потребителей Департамента по защите прав потребителей Алматинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Аксуское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Алматинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="996"/>
-    <w:bookmarkStart w:name="z842" w:id="997"/>
+    <w:bookmarkEnd w:id="1016"/>
+    <w:bookmarkStart w:name="z842" w:id="1017"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Алакольское районное Управление по защите прав потребителей Департамента по защите прав потребителей Алматинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Алакольское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Алматинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="997"/>
-    <w:bookmarkStart w:name="z843" w:id="998"/>
+    <w:bookmarkEnd w:id="1017"/>
+    <w:bookmarkStart w:name="z843" w:id="1018"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Балхашское районное Управление по защите прав потребителей Департамента по защите прав потребителей Алматинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Балхашское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Алматинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="998"/>
-    <w:bookmarkStart w:name="z844" w:id="999"/>
+    <w:bookmarkEnd w:id="1018"/>
+    <w:bookmarkStart w:name="z844" w:id="1019"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Енбекшиказахское районное Управление по защите прав потребителей Департамента по защите прав потребителей Алматинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Енбекшиказахское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Алматинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="999"/>
-    <w:bookmarkStart w:name="z845" w:id="1000"/>
+    <w:bookmarkEnd w:id="1019"/>
+    <w:bookmarkStart w:name="z845" w:id="1020"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Ескельдинское районное Управление по защите прав потребителей Департамента по защите прав потребителей Алматинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Ескельдинское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Алматинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1000"/>
-    <w:bookmarkStart w:name="z846" w:id="1001"/>
+    <w:bookmarkEnd w:id="1020"/>
+    <w:bookmarkStart w:name="z846" w:id="1021"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Жамбылское районное Управление по защите прав потребителей Департамента по защите прав потребителей Алматинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Жамбылское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Алматинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1001"/>
-    <w:bookmarkStart w:name="z847" w:id="1002"/>
+    <w:bookmarkEnd w:id="1021"/>
+    <w:bookmarkStart w:name="z847" w:id="1022"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Илийское районное Управление по защите прав потребителей Департамента по защите прав потребителей Алматинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Илийское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Алматинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1002"/>
-    <w:bookmarkStart w:name="z848" w:id="1003"/>
+    <w:bookmarkEnd w:id="1022"/>
+    <w:bookmarkStart w:name="z848" w:id="1023"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Карасайское районное Управление по защите прав потребителей Департамента по защите прав потребителей Алматинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Карасайское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Алматинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1003"/>
-    <w:bookmarkStart w:name="z849" w:id="1004"/>
+    <w:bookmarkEnd w:id="1023"/>
+    <w:bookmarkStart w:name="z849" w:id="1024"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Каратальское районное Управление по защите прав потребителей Департамента по защите прав потребителей Алматинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Каратальское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Алматинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1004"/>
-    <w:bookmarkStart w:name="z850" w:id="1005"/>
+    <w:bookmarkEnd w:id="1024"/>
+    <w:bookmarkStart w:name="z850" w:id="1025"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Кербулакское районное Управление по защите прав потребителей Департамента по защите прав потребителей Алматинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Кербулакское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Алматинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1005"/>
-    <w:bookmarkStart w:name="z851" w:id="1006"/>
+    <w:bookmarkEnd w:id="1025"/>
+    <w:bookmarkStart w:name="z851" w:id="1026"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Коксуское районное Управление по защите прав потребителей Департамента по защите прав потребителей Алматинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Коксуское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Алматинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1006"/>
-    <w:bookmarkStart w:name="z852" w:id="1007"/>
+    <w:bookmarkEnd w:id="1026"/>
+    <w:bookmarkStart w:name="z852" w:id="1027"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Панфиловское районное Управление по защите прав потребителей Департамента по защите прав потребителей Алматинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Панфиловское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Алматинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1007"/>
-    <w:bookmarkStart w:name="z853" w:id="1008"/>
+    <w:bookmarkEnd w:id="1027"/>
+    <w:bookmarkStart w:name="z853" w:id="1028"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Райымбекское районное Управление по защите прав потребителей Департамента по защите прав потребителей Алматинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан      в Райымбекское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Алматинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1008"/>
-    <w:bookmarkStart w:name="z854" w:id="1009"/>
+    <w:bookmarkEnd w:id="1028"/>
+    <w:bookmarkStart w:name="z854" w:id="1029"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Саркандское районное Управление по защите прав потребителей Департамента по защите прав потребителей Алматинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Саркандское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Алматинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1009"/>
-    <w:bookmarkStart w:name="z855" w:id="1010"/>
+    <w:bookmarkEnd w:id="1029"/>
+    <w:bookmarkStart w:name="z855" w:id="1030"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Талгарское районное Управление по защите прав потребителей Департамента по защите прав потребителей Алматинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Талгарское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Алматинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1010"/>
-    <w:bookmarkStart w:name="z856" w:id="1011"/>
+    <w:bookmarkEnd w:id="1030"/>
+    <w:bookmarkStart w:name="z856" w:id="1031"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Уйгурское районное Управление по защите прав потребителей Департамента по защите прав потребителей Алматинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Уйгурское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Алматинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1011"/>
-    <w:bookmarkStart w:name="z857" w:id="1012"/>
+    <w:bookmarkEnd w:id="1031"/>
+    <w:bookmarkStart w:name="z857" w:id="1032"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Капшагайское городское Управление по защите прав потребителей Департамента по защите прав потребителей Алматинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Капшагайское городское Управление охраны общественного здоровья Департамента охраны общественного здоровья Алматинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1012"/>
-    <w:bookmarkStart w:name="z858" w:id="1013"/>
+    <w:bookmarkEnd w:id="1032"/>
+    <w:bookmarkStart w:name="z858" w:id="1033"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Талдыкорганское городское Управление по защите прав потребителей Департамента по защите прав потребителей Алматинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Талдыкорганское городское Управление охраны общественного здоровья Департамента охраны общественного здоровья Алматинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1013"/>
-    <w:bookmarkStart w:name="z859" w:id="1014"/>
+    <w:bookmarkEnd w:id="1033"/>
+    <w:bookmarkStart w:name="z859" w:id="1034"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Текелийское городское Управление по защите прав потребителей Департамента по защите прав потребителей Алматинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Текелийское городское Управление охраны общественного здоровья Департамента охраны общественного здоровья Алматинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1014"/>
-    <w:bookmarkStart w:name="z860" w:id="1015"/>
+    <w:bookmarkEnd w:id="1034"/>
+    <w:bookmarkStart w:name="z860" w:id="1035"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Департамент по защите прав потребителей Атырауской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Департамент охраны общественного здоровья Атырауской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1015"/>
-    <w:bookmarkStart w:name="z861" w:id="1016"/>
+    <w:bookmarkEnd w:id="1035"/>
+    <w:bookmarkStart w:name="z861" w:id="1036"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Атырауское городское Управление по защите прав потребителей Департамента по защите прав потребителей Атырауской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Атырауское городское Управление охраны общественного здоровья Департамента охраны общественного здоровья Атырауской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1016"/>
-    <w:bookmarkStart w:name="z862" w:id="1017"/>
+    <w:bookmarkEnd w:id="1036"/>
+    <w:bookmarkStart w:name="z862" w:id="1037"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Жылыойское районное Управление по защите прав потребителей Департамента по защите прав потребителей Атырауской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Жылыойское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Атырауской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1017"/>
-    <w:bookmarkStart w:name="z863" w:id="1018"/>
+    <w:bookmarkEnd w:id="1037"/>
+    <w:bookmarkStart w:name="z863" w:id="1038"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Индерское районное Управление по защите прав потребителей Департамента по защите прав потребителей Атырауской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Индерское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Атырауской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1018"/>
-    <w:bookmarkStart w:name="z864" w:id="1019"/>
+    <w:bookmarkEnd w:id="1038"/>
+    <w:bookmarkStart w:name="z864" w:id="1039"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Исатайское районное Управление по защите прав потребителей Департамента по защите прав потребителей Атырауской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Исатайское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Атырауской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1019"/>
-    <w:bookmarkStart w:name="z865" w:id="1020"/>
+    <w:bookmarkEnd w:id="1039"/>
+    <w:bookmarkStart w:name="z865" w:id="1040"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       60. Кзылкугинское районное Управление по защите прав потребителей Департамента по защите прав потребителей Атырауской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Кзылкугинское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Атырауской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1020"/>
-    <w:bookmarkStart w:name="z866" w:id="1021"/>
+    <w:bookmarkEnd w:id="1040"/>
+    <w:bookmarkStart w:name="z866" w:id="1041"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Курмангазинское районное Управление по защите прав потребителей Департамента по защите прав потребителей Атырауской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Курмангазинское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Атырауской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1021"/>
-    <w:bookmarkStart w:name="z867" w:id="1022"/>
+    <w:bookmarkEnd w:id="1041"/>
+    <w:bookmarkStart w:name="z867" w:id="1042"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. Макатское районное Управление по защите прав потребителей Департамента по защите прав потребителей Атырауской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Макатское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Атырауской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1022"/>
-    <w:bookmarkStart w:name="z868" w:id="1023"/>
+    <w:bookmarkEnd w:id="1042"/>
+    <w:bookmarkStart w:name="z868" w:id="1043"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Махамбетское районное Управление по защите прав потребителей Департамента по защите прав потребителей Атырауской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Махамбетское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Атырауской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1023"/>
-    <w:bookmarkStart w:name="z869" w:id="1024"/>
+    <w:bookmarkEnd w:id="1043"/>
+    <w:bookmarkStart w:name="z869" w:id="1044"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Департамент по защите прав потребителей Восточно-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Департамент охраны общественного здоровья Восточно-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1024"/>
-    <w:bookmarkStart w:name="z870" w:id="1025"/>
+    <w:bookmarkEnd w:id="1044"/>
+    <w:bookmarkStart w:name="z870" w:id="1045"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Усть-Каменогорское городское Управление по защите прав потребителей Департамента по защите прав потребителей Восточно-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Усть-Каменогорское городское Управление охраны общественного здоровья Департамента охраны общественного здоровья Восточно-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1025"/>
-    <w:bookmarkStart w:name="z871" w:id="1026"/>
+    <w:bookmarkEnd w:id="1045"/>
+    <w:bookmarkStart w:name="z871" w:id="1046"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. Семейское городское Управление по защите прав потребителей Департамента по защите прав потребителей Восточно-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Семейское городское Управление охраны общественного здоровья Департамента охраны общественного здоровья Восточно-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1026"/>
-    <w:bookmarkStart w:name="z872" w:id="1027"/>
+    <w:bookmarkEnd w:id="1046"/>
+    <w:bookmarkStart w:name="z872" w:id="1047"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Аягозское районное Управление по защите прав потребителей Департамента по защите прав потребителей Восточно-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Аягозское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Восточно-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1027"/>
-    <w:bookmarkStart w:name="z873" w:id="1028"/>
+    <w:bookmarkEnd w:id="1047"/>
+    <w:bookmarkStart w:name="z873" w:id="1048"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. Абайское районное Управление по защите прав потребителей Департамента по защите прав потребителей Восточно-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Абайское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Восточно-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1028"/>
-    <w:bookmarkStart w:name="z874" w:id="1029"/>
+    <w:bookmarkEnd w:id="1048"/>
+    <w:bookmarkStart w:name="z874" w:id="1049"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69. Бескарагайское районное Управление по защите прав потребителей Департамента по защите прав потребителей Восточно-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Бескарагайское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Восточно-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1029"/>
-    <w:bookmarkStart w:name="z875" w:id="1030"/>
+    <w:bookmarkEnd w:id="1049"/>
+    <w:bookmarkStart w:name="z875" w:id="1050"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. Бородулихинское районное Управление по защите прав потребителей Департамента по защите прав потребителей Восточно-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Бородулихинское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Восточно-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1030"/>
-    <w:bookmarkStart w:name="z876" w:id="1031"/>
+    <w:bookmarkEnd w:id="1050"/>
+    <w:bookmarkStart w:name="z876" w:id="1051"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. Глубоковское районное Управление по защите прав потребителей Департамента по защите прав потребителей Восточно-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Глубоковское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Восточно-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1031"/>
-    <w:bookmarkStart w:name="z877" w:id="1032"/>
+    <w:bookmarkEnd w:id="1051"/>
+    <w:bookmarkStart w:name="z877" w:id="1052"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. Жарминское районное Управление по защите прав потребителей Департамента по защите прав потребителей Восточно-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Жарминское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Восточно-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1032"/>
-    <w:bookmarkStart w:name="z878" w:id="1033"/>
+    <w:bookmarkEnd w:id="1052"/>
+    <w:bookmarkStart w:name="z878" w:id="1053"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73. Зайсанское районное Управление по защите прав потребителей Департамента по защите прав потребителей Восточно-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Зайсанское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Восточно-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1033"/>
-    <w:bookmarkStart w:name="z879" w:id="1034"/>
+    <w:bookmarkEnd w:id="1053"/>
+    <w:bookmarkStart w:name="z879" w:id="1054"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74. Зыряновское районное Управление по защите прав потребителей Департамента по защите прав потребителей Восточно-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Зыряновское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Восточно-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1034"/>
-    <w:bookmarkStart w:name="z880" w:id="1035"/>
+    <w:bookmarkEnd w:id="1054"/>
+    <w:bookmarkStart w:name="z880" w:id="1055"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75. Катон-Карагайское районное Управление по защите прав потребителей Департамента по защите прав потребителей Восточно-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Катон-Карагайское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Восточно-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1035"/>
-    <w:bookmarkStart w:name="z881" w:id="1036"/>
+    <w:bookmarkEnd w:id="1055"/>
+    <w:bookmarkStart w:name="z881" w:id="1056"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76. Кокпектинское районное Управление по защите прав потребителей Департамента по защите прав потребителей Восточно-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Кокпектинское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Восточно-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1036"/>
-    <w:bookmarkStart w:name="z882" w:id="1037"/>
+    <w:bookmarkEnd w:id="1056"/>
+    <w:bookmarkStart w:name="z882" w:id="1057"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77. Курчатовское городское Управление по защите прав потребителей Департамента по защите прав потребителей Восточно-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Курчатовское городское Управление охраны общественного здоровья Департамента охраны общественного здоровья Восточно-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1037"/>
-    <w:bookmarkStart w:name="z883" w:id="1038"/>
+    <w:bookmarkEnd w:id="1057"/>
+    <w:bookmarkStart w:name="z883" w:id="1058"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78. Курчумское районное Управление по защите прав потребителей Департамента по защите прав потребителей Восточно-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Курчумское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Восточно-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1038"/>
-    <w:bookmarkStart w:name="z884" w:id="1039"/>
+    <w:bookmarkEnd w:id="1058"/>
+    <w:bookmarkStart w:name="z884" w:id="1059"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       79. Риддерское городское Управление по защите прав потребителей Департамента по защите прав потребителей Восточно-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Риддерское городское Управление охраны общественного здоровья Департамента охраны общественного здоровья Восточно-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1039"/>
-    <w:bookmarkStart w:name="z885" w:id="1040"/>
+    <w:bookmarkEnd w:id="1059"/>
+    <w:bookmarkStart w:name="z885" w:id="1060"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       80. Тарбагатайское районное Управление по защите прав потребителей Департамента по защите прав потребителей Восточно-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Тарбагатайское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Восточно-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1040"/>
-    <w:bookmarkStart w:name="z886" w:id="1041"/>
+    <w:bookmarkEnd w:id="1060"/>
+    <w:bookmarkStart w:name="z886" w:id="1061"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       81. Уланское районное Управление по защите прав потребителей Департамента по защите прав потребителей Восточно-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Уланское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Восточно-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1041"/>
-    <w:bookmarkStart w:name="z887" w:id="1042"/>
+    <w:bookmarkEnd w:id="1061"/>
+    <w:bookmarkStart w:name="z887" w:id="1062"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82. Урджарское районное Управление по защите прав потребителей Департамента по защите прав потребителей Восточно-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Урджарское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Восточно-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1042"/>
-    <w:bookmarkStart w:name="z888" w:id="1043"/>
+    <w:bookmarkEnd w:id="1062"/>
+    <w:bookmarkStart w:name="z888" w:id="1063"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       83. Шемонайхинское районное Управление по защите прав потребителей Департамента по защите прав потребителей Восточно-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Шемонайхинское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Восточно-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1043"/>
-    <w:bookmarkStart w:name="z889" w:id="1044"/>
+    <w:bookmarkEnd w:id="1063"/>
+    <w:bookmarkStart w:name="z889" w:id="1064"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84. Департамент по защите прав потребителей Жамбылской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Департамент охраны общественного здоровья Жамбылской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1044"/>
-    <w:bookmarkStart w:name="z890" w:id="1045"/>
+    <w:bookmarkEnd w:id="1064"/>
+    <w:bookmarkStart w:name="z890" w:id="1065"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85. Таразское городское Управление по защите прав потребителей Департамента по защите прав потребителей Жамбылской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Таразское городское Управление охраны общественного здоровья Департамента охраны общественного здоровья Жамбылской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1045"/>
-    <w:bookmarkStart w:name="z891" w:id="1046"/>
+    <w:bookmarkEnd w:id="1065"/>
+    <w:bookmarkStart w:name="z891" w:id="1066"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       86. Байзакское районное Управление по защите прав потребителей Департамента по защите прав потребителей Жамбылской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Байзакское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Жамбылской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1046"/>
-    <w:bookmarkStart w:name="z892" w:id="1047"/>
+    <w:bookmarkEnd w:id="1066"/>
+    <w:bookmarkStart w:name="z892" w:id="1067"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       87. Управление по защите прав потребителей района имени Т. Рыскулова Департамента по защите прав потребителей Жамбылской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Управление охраны общественного здоровья района имени Т. Рыскулова Департамента охраны общественного здоровья Жамбылской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1047"/>
-    <w:bookmarkStart w:name="z893" w:id="1048"/>
+    <w:bookmarkEnd w:id="1067"/>
+    <w:bookmarkStart w:name="z893" w:id="1068"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       88. Жамбылское районное Управление по защите прав потребителей Департамента по защите прав потребителей Жамбылской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Жамбылское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Жамбылской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1048"/>
-    <w:bookmarkStart w:name="z894" w:id="1049"/>
+    <w:bookmarkEnd w:id="1068"/>
+    <w:bookmarkStart w:name="z894" w:id="1069"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       89. Жуалынское районное Управление по защите прав потребителей Департамента по защите прав потребителей Жамбылской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Жуалынское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Жамбылской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1049"/>
-    <w:bookmarkStart w:name="z895" w:id="1050"/>
+    <w:bookmarkEnd w:id="1069"/>
+    <w:bookmarkStart w:name="z895" w:id="1070"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       90. Кордайское районное Управление по защите прав потребителей Департамента по защите прав потребителей Жамбылской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Кордайское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Жамбылской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1050"/>
-    <w:bookmarkStart w:name="z896" w:id="1051"/>
+    <w:bookmarkEnd w:id="1070"/>
+    <w:bookmarkStart w:name="z896" w:id="1071"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       91. Меркенское районное Управление по защите прав потребителей Департамента по защите прав потребителей Жамбылской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Меркенское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Жамбылской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1051"/>
-    <w:bookmarkStart w:name="z897" w:id="1052"/>
+    <w:bookmarkEnd w:id="1071"/>
+    <w:bookmarkStart w:name="z897" w:id="1072"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       92. Мойынкумское районное Управление по защите прав потребителей Департамента по защите прав потребителей Жамбылской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Мойынкумское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Жамбылской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1052"/>
-    <w:bookmarkStart w:name="z898" w:id="1053"/>
+    <w:bookmarkEnd w:id="1072"/>
+    <w:bookmarkStart w:name="z898" w:id="1073"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       93. Сарысуское районное Управление по защите прав потребителей Департамента по защите прав потребителей Жамбылской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Сарысуское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Жамбылской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1053"/>
-    <w:bookmarkStart w:name="z899" w:id="1054"/>
+    <w:bookmarkEnd w:id="1073"/>
+    <w:bookmarkStart w:name="z899" w:id="1074"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       94. Таласское районное Управление по защите прав потребителей Департамента по защите прав потребителей Жамбылской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Таласское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Жамбылской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1054"/>
-    <w:bookmarkStart w:name="z900" w:id="1055"/>
+    <w:bookmarkEnd w:id="1074"/>
+    <w:bookmarkStart w:name="z900" w:id="1075"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       95. Шуское районное Управление по защите прав потребителей Департамента по защите прав потребителей Жамбылской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Шуское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Жамбылской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1055"/>
-    <w:bookmarkStart w:name="z901" w:id="1056"/>
+    <w:bookmarkEnd w:id="1075"/>
+    <w:bookmarkStart w:name="z901" w:id="1076"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       96. Департамент по защите прав потребителей Западно-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Департамент охраны общественного здоровья Западно-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1056"/>
-    <w:bookmarkStart w:name="z902" w:id="1057"/>
+    <w:bookmarkEnd w:id="1076"/>
+    <w:bookmarkStart w:name="z902" w:id="1077"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       97. Уральское городское Управление по защите прав потребителей Департамента по защите прав потребителей Западно-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Уральское городское Управление охраны общественного здоровья Департамента охраны общественного здоровья Западно-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1057"/>
-    <w:bookmarkStart w:name="z903" w:id="1058"/>
+    <w:bookmarkEnd w:id="1077"/>
+    <w:bookmarkStart w:name="z903" w:id="1078"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       98. Акжаикское районное Управление по защите прав потребителей Департамента по защите прав потребителей Западно-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Акжаикское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Западно-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1058"/>
-    <w:bookmarkStart w:name="z904" w:id="1059"/>
+    <w:bookmarkEnd w:id="1078"/>
+    <w:bookmarkStart w:name="z904" w:id="1079"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       99. Бокейординское районное Управление по защите прав потребителей Департамента по защите прав потребителей Западно-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Бокейординское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Западно-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1059"/>
-    <w:bookmarkStart w:name="z905" w:id="1060"/>
+    <w:bookmarkEnd w:id="1079"/>
+    <w:bookmarkStart w:name="z905" w:id="1080"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100. Бурлинское районное Управление по защите прав потребителей Департамента по защите прав потребителей Западно-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Бурлинское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Западно-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1060"/>
-    <w:bookmarkStart w:name="z906" w:id="1061"/>
+    <w:bookmarkEnd w:id="1080"/>
+    <w:bookmarkStart w:name="z906" w:id="1081"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       101. Жангалинское районное Управление по защите прав потребителей Департамента по защите прав потребителей Западно-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Жангалинское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Западно-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1061"/>
-    <w:bookmarkStart w:name="z907" w:id="1062"/>
+    <w:bookmarkEnd w:id="1081"/>
+    <w:bookmarkStart w:name="z907" w:id="1082"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       102. Жанибекское районное Управление по защите прав потребителей Департамента по защите прав потребителей Западно-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Жанибекское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Западно-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1062"/>
-    <w:bookmarkStart w:name="z908" w:id="1063"/>
+    <w:bookmarkEnd w:id="1082"/>
+    <w:bookmarkStart w:name="z908" w:id="1083"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       103. Зеленовское районное Управление по защите прав потребителей Департамента по защите прав потребителей Западно-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Зеленовское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Западно-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1063"/>
-    <w:bookmarkStart w:name="z909" w:id="1064"/>
+    <w:bookmarkEnd w:id="1083"/>
+    <w:bookmarkStart w:name="z909" w:id="1084"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       104. Казталовское районное Управление по защите прав потребителей Департамента по защите прав потребителей Западно-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Казталовское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Западно-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1064"/>
-    <w:bookmarkStart w:name="z910" w:id="1065"/>
+    <w:bookmarkEnd w:id="1084"/>
+    <w:bookmarkStart w:name="z910" w:id="1085"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       105. Каратобинское районное Управление по защите прав потребителей Департамента по защите прав потребителей Западно-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Каратобинское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Западно-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1065"/>
-    <w:bookmarkStart w:name="z911" w:id="1066"/>
+    <w:bookmarkEnd w:id="1085"/>
+    <w:bookmarkStart w:name="z911" w:id="1086"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       106. Сырымское районное Управление по защите прав потребителей Департамента по защите прав потребителей Западно-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Сырымское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Западно-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1066"/>
-    <w:bookmarkStart w:name="z912" w:id="1067"/>
+    <w:bookmarkEnd w:id="1086"/>
+    <w:bookmarkStart w:name="z912" w:id="1087"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       107. Таскалинское районное Управление по защите прав потребителей Департамента по защите прав потребителей Западно-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Таскалинское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Западно-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1067"/>
-    <w:bookmarkStart w:name="z913" w:id="1068"/>
+    <w:bookmarkEnd w:id="1087"/>
+    <w:bookmarkStart w:name="z913" w:id="1088"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       108. Теректинское районное Управление по защите прав потребителей Департамента по защите прав потребителей Западно-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Теректинское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Западно-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1068"/>
-    <w:bookmarkStart w:name="z914" w:id="1069"/>
+    <w:bookmarkEnd w:id="1088"/>
+    <w:bookmarkStart w:name="z914" w:id="1089"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       109. Чингирлауское районное Управление по защите прав потребителей Департамента по защите прав потребителей Западно-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Чингирлауское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Западно-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1069"/>
-    <w:bookmarkStart w:name="z915" w:id="1070"/>
+    <w:bookmarkEnd w:id="1089"/>
+    <w:bookmarkStart w:name="z915" w:id="1090"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       110. Департамент по защите прав потребителей Карагандинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Департамент охраны общественного здоровья Карагандинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1070"/>
-    <w:bookmarkStart w:name="z916" w:id="1071"/>
+    <w:bookmarkEnd w:id="1090"/>
+    <w:bookmarkStart w:name="z916" w:id="1091"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111. Абайское районное Управление по защите прав потребителей Департамента по защите прав потребителей Карагандинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Абайское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Карагандинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1071"/>
-    <w:bookmarkStart w:name="z917" w:id="1072"/>
+    <w:bookmarkEnd w:id="1091"/>
+    <w:bookmarkStart w:name="z917" w:id="1092"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       112. Актогайское районное Управление по защите прав потребителей Департамента по защите прав потребителей Карагандинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Актогайское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Карагандинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1072"/>
-    <w:bookmarkStart w:name="z918" w:id="1073"/>
+    <w:bookmarkEnd w:id="1092"/>
+    <w:bookmarkStart w:name="z918" w:id="1093"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       113. Бухаржырауское районное Управление по защите прав потребителей Департамента по защите прав потребителей Карагандинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Бухаржырауское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Карагандинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1073"/>
-    <w:bookmarkStart w:name="z919" w:id="1074"/>
+    <w:bookmarkEnd w:id="1093"/>
+    <w:bookmarkStart w:name="z919" w:id="1094"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       114. Жанааркинское районное Управление по защите прав потребителей Департамента по защите прав потребителей Карагандинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Жанааркинское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Карагандинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1074"/>
-    <w:bookmarkStart w:name="z920" w:id="1075"/>
+    <w:bookmarkEnd w:id="1094"/>
+    <w:bookmarkStart w:name="z920" w:id="1095"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       115. Каркаралинское районное Управление по защите прав потребителей Департамента по защите прав потребителей Карагандинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Каркаралинское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Карагандинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1075"/>
-    <w:bookmarkStart w:name="z921" w:id="1076"/>
+    <w:bookmarkEnd w:id="1095"/>
+    <w:bookmarkStart w:name="z921" w:id="1096"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       116. Управление по защите прав потребителей района имени Казыбек би города Караганды Департамента по защите прав потребителей Карагандинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Управление охраны общественного здоровья района имени Казыбек би города Караганда Департамента охраны общественного здоровья Карагандинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1076"/>
-    <w:bookmarkStart w:name="z922" w:id="1077"/>
+    <w:bookmarkEnd w:id="1096"/>
+    <w:bookmarkStart w:name="z922" w:id="1097"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       117. Управление по защите прав потребителей Октябрьского района города Караганды Департамента по защите прав потребителей Карагандинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Управление охраны общественного здоровья Октябрьского района города Караганды Департамента охраны общественного здоровья Карагандинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1077"/>
-    <w:bookmarkStart w:name="z923" w:id="1078"/>
+    <w:bookmarkEnd w:id="1097"/>
+    <w:bookmarkStart w:name="z923" w:id="1098"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       118. Нуринское районное Управление по защите прав потребителей Департамента по защите прав потребителей Карагандинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Нуринское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Карагандинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1078"/>
-    <w:bookmarkStart w:name="z924" w:id="1079"/>
+    <w:bookmarkEnd w:id="1098"/>
+    <w:bookmarkStart w:name="z924" w:id="1099"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       119. Осакаровское районное Управление по защите прав потребителей Департамента по защите прав потребителей Карагандинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Осакаровское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Карагандинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1079"/>
-    <w:bookmarkStart w:name="z925" w:id="1080"/>
+    <w:bookmarkEnd w:id="1099"/>
+    <w:bookmarkStart w:name="z925" w:id="1100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       120. Улытауское районное Управление по защите прав потребителей Департамента по защите прав потребителей Карагандинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Улытауское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Карагандинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1080"/>
-    <w:bookmarkStart w:name="z926" w:id="1081"/>
+    <w:bookmarkEnd w:id="1100"/>
+    <w:bookmarkStart w:name="z926" w:id="1101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       121. Шетское районное Управление по защите прав потребителей Департамента по защите прав потребителей Карагандинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Шетское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Карагандинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1081"/>
-    <w:bookmarkStart w:name="z927" w:id="1082"/>
+    <w:bookmarkEnd w:id="1101"/>
+    <w:bookmarkStart w:name="z927" w:id="1102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       122. Балхашское городское Управление по защите прав потребителей Департамента по защите прав потребителей Карагандинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Балхашское городское Управление охраны общественного здоровья Департамента охраны общественного здоровья Карагандинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1082"/>
-    <w:bookmarkStart w:name="z928" w:id="1083"/>
+    <w:bookmarkEnd w:id="1102"/>
+    <w:bookmarkStart w:name="z928" w:id="1103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       123. Жезказганское городское Управление по защите прав потребителей Департамента по защите прав потребителей Карагандинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Жезказганское городское Управление охраны общественного здоровья Департамента охраны общественного здоровья Карагандинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1083"/>
-    <w:bookmarkStart w:name="z929" w:id="1084"/>
+    <w:bookmarkEnd w:id="1103"/>
+    <w:bookmarkStart w:name="z929" w:id="1104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       124. Каражалское городское Управление по защите прав потребителей Департамента по защите прав потребителей Карагандинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Каражалское городское Управление охраны общественного здоровья Департамента охраны общественного здоровья Карагандинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1084"/>
-    <w:bookmarkStart w:name="z930" w:id="1085"/>
+    <w:bookmarkEnd w:id="1104"/>
+    <w:bookmarkStart w:name="z930" w:id="1105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       125. Приозерское городское Управление по защите прав потребителей Департамента по защите прав потребителей Карагандинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Приозерское городское Управление охраны общественного здоровья Департамента охраны общественного здоровья Карагандинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1085"/>
-    <w:bookmarkStart w:name="z931" w:id="1086"/>
+    <w:bookmarkEnd w:id="1105"/>
+    <w:bookmarkStart w:name="z931" w:id="1106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       126. Саранское городское Управление по защите прав потребителей Департамента по защите прав потребителей Карагандинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Саранское городское Управление охраны общественного здоровья Департамента охраны общественного здоровья Карагандинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1086"/>
-    <w:bookmarkStart w:name="z932" w:id="1087"/>
+    <w:bookmarkEnd w:id="1106"/>
+    <w:bookmarkStart w:name="z932" w:id="1107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       127. Сатпаевское городское Управление по защите прав потребителей Департамента по защите прав потребителей Карагандинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Сатпаевское городское Управление охраны общественного здоровья Департамента охраны общественного здоровья Карагандинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1087"/>
-    <w:bookmarkStart w:name="z933" w:id="1088"/>
+    <w:bookmarkEnd w:id="1107"/>
+    <w:bookmarkStart w:name="z933" w:id="1108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       128. Темиртауское городское Управление по защите прав потребителей Департамента по защите прав потребителей Карагандинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Темиртауское городское Управление охраны общественного здоровья Департамента охраны общественного здоровья Карагандинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1088"/>
-    <w:bookmarkStart w:name="z934" w:id="1089"/>
+    <w:bookmarkEnd w:id="1108"/>
+    <w:bookmarkStart w:name="z934" w:id="1109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       129. Шахтинское городское Управление по защите прав потребителей Департамента по защите прав потребителей Карагандинской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Шахтинское городское Управление охраны общественного здоровья Департамента охраны общественного здоровья Карагандинской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1089"/>
-    <w:bookmarkStart w:name="z935" w:id="1090"/>
+    <w:bookmarkEnd w:id="1109"/>
+    <w:bookmarkStart w:name="z935" w:id="1110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       130. Департамент по защите прав потребителей Костанайской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Департамент охраны общественного здоровья Костанайской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1090"/>
-    <w:bookmarkStart w:name="z936" w:id="1091"/>
+    <w:bookmarkEnd w:id="1110"/>
+    <w:bookmarkStart w:name="z936" w:id="1111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       131. Алтынсаринское районное Управление по защите прав потребителей Департамента по защите прав потребителей Костанайской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Алтынсаринское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Костанайской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1091"/>
-    <w:bookmarkStart w:name="z937" w:id="1092"/>
+    <w:bookmarkEnd w:id="1111"/>
+    <w:bookmarkStart w:name="z937" w:id="1112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       132. Амангельдинское районное Управление по защите прав потребителей Департамента по защите прав потребителей Костанайской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Амангельдинское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Костанайской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1092"/>
-    <w:bookmarkStart w:name="z938" w:id="1093"/>
+    <w:bookmarkEnd w:id="1112"/>
+    <w:bookmarkStart w:name="z938" w:id="1113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       133. Аулиекольское районное Управление по защите прав потребителей Департамента по защите прав потребителей Костанайской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Аулиекольское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Костанайской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1093"/>
-    <w:bookmarkStart w:name="z939" w:id="1094"/>
+    <w:bookmarkEnd w:id="1113"/>
+    <w:bookmarkStart w:name="z939" w:id="1114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       134. Денисовское районное Управление по защите прав потребителей Департамента по защите прав потребителей Костанайской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Денисовское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Костанайской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1094"/>
-    <w:bookmarkStart w:name="z940" w:id="1095"/>
+    <w:bookmarkEnd w:id="1114"/>
+    <w:bookmarkStart w:name="z940" w:id="1115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       135. Жангельдинское районное Управление по защите прав потребителей Департамента по защите прав потребителей Костанайской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Жангельдинское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Костанайской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1095"/>
-    <w:bookmarkStart w:name="z941" w:id="1096"/>
+    <w:bookmarkEnd w:id="1115"/>
+    <w:bookmarkStart w:name="z941" w:id="1116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       136. Житикаринское районное Управление по защите прав потребителей Департамента по защите прав потребителей Костанайской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Житикаринское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Костанайской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1096"/>
-    <w:bookmarkStart w:name="z942" w:id="1097"/>
+    <w:bookmarkEnd w:id="1116"/>
+    <w:bookmarkStart w:name="z942" w:id="1117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       137. Камыстинское районное Управление по защите прав потребителей Департамента по защите прав потребителей Костанайской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Камыстинское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Костанайской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1097"/>
-    <w:bookmarkStart w:name="z943" w:id="1098"/>
+    <w:bookmarkEnd w:id="1117"/>
+    <w:bookmarkStart w:name="z943" w:id="1118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       138. Карабалыкское районное Управление по защите прав потребителей Департамента по защите прав потребителей Костанайской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Карабалыкское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Костанайской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1098"/>
-    <w:bookmarkStart w:name="z944" w:id="1099"/>
+    <w:bookmarkEnd w:id="1118"/>
+    <w:bookmarkStart w:name="z944" w:id="1119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       139. Карасуское районное Управление по защите прав потребителей Департамента по защите прав потребителей Костанайской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Карасуское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Костанайской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1099"/>
-    <w:bookmarkStart w:name="z945" w:id="1100"/>
+    <w:bookmarkEnd w:id="1119"/>
+    <w:bookmarkStart w:name="z945" w:id="1120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       140. Мендыкаринское районное Управление по защите прав потребителей Департамента по защите прав потребителей Костанайской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Мендыкаринское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Костанайской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1100"/>
-    <w:bookmarkStart w:name="z946" w:id="1101"/>
+    <w:bookmarkEnd w:id="1120"/>
+    <w:bookmarkStart w:name="z946" w:id="1121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       141. Наурзумское районное Управление по защите прав потребителей Департамента по защите прав потребителей Костанайской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Наурзумское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Костанайской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1101"/>
-    <w:bookmarkStart w:name="z947" w:id="1102"/>
+    <w:bookmarkEnd w:id="1121"/>
+    <w:bookmarkStart w:name="z947" w:id="1122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       142. Сарыкольское районное Управление по защите прав потребителей Департамента по защите прав потребителей Костанайской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Сарыкольское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Костанайской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1102"/>
-    <w:bookmarkStart w:name="z948" w:id="1103"/>
+    <w:bookmarkEnd w:id="1122"/>
+    <w:bookmarkStart w:name="z948" w:id="1123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       143. Тарановское районное Управление по защите прав потребителей Департамента по защите прав потребителей Костанайской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Тарановское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Костанайской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1103"/>
-    <w:bookmarkStart w:name="z949" w:id="1104"/>
+    <w:bookmarkEnd w:id="1123"/>
+    <w:bookmarkStart w:name="z949" w:id="1124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       144. Узункольское районное Управление по защите прав потребителей Департамента по защите прав потребителей Костанайской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Узункольское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Костанайской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1104"/>
-    <w:bookmarkStart w:name="z950" w:id="1105"/>
+    <w:bookmarkEnd w:id="1124"/>
+    <w:bookmarkStart w:name="z950" w:id="1125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       145. Федоровское районное Управление по защите прав потребителей Департамента по защите прав потребителей Костанайской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Федоровское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Костанайской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1105"/>
-    <w:bookmarkStart w:name="z951" w:id="1106"/>
+    <w:bookmarkEnd w:id="1125"/>
+    <w:bookmarkStart w:name="z951" w:id="1126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       146. Аркалыкское городское Управление по защите прав потребителей Департамента по защите прав потребителей Костанайской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Аркалыкское городское Управление охраны общественного здоровья Департамента охраны общественного здоровья Костанайской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1106"/>
-    <w:bookmarkStart w:name="z952" w:id="1107"/>
+    <w:bookmarkEnd w:id="1126"/>
+    <w:bookmarkStart w:name="z952" w:id="1127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       147. Костанайское районное Управление по защите прав потребителей Департамента по защите прав потребителей Костанайской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Костанайское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Костанайской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1107"/>
-    <w:bookmarkStart w:name="z953" w:id="1108"/>
+    <w:bookmarkEnd w:id="1127"/>
+    <w:bookmarkStart w:name="z953" w:id="1128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       148. Управление по защите прав потребителей города Костанай Департамента по защите прав потребителей Костанайской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Управление охраны общественного здоровья города Костанай Департамента охраны общественного здоровья Костанайской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1108"/>
-    <w:bookmarkStart w:name="z954" w:id="1109"/>
+    <w:bookmarkEnd w:id="1128"/>
+    <w:bookmarkStart w:name="z954" w:id="1129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       149. Лисаковское городское Управление по защите прав потребителей Департамента по защите прав потребителей Костанайской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Лисаковское городское Управление охраны общественного здоровья Департамента охраны общественного здоровья Костанайской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1109"/>
-    <w:bookmarkStart w:name="z955" w:id="1110"/>
+    <w:bookmarkEnd w:id="1129"/>
+    <w:bookmarkStart w:name="z955" w:id="1130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       150. Рудненское городское Управление по защите прав потребителей Департамента по защите прав потребителей Костанайской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Рудненское городское Управление охраны общественного здоровья Департамента охраны общественного здоровья Костанайской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1110"/>
-    <w:bookmarkStart w:name="z956" w:id="1111"/>
+    <w:bookmarkEnd w:id="1130"/>
+    <w:bookmarkStart w:name="z956" w:id="1131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       151. Департамент по защите прав потребителей Кызылординской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Департамент охраны общественного здоровья Кызылординской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1111"/>
-    <w:bookmarkStart w:name="z957" w:id="1112"/>
+    <w:bookmarkEnd w:id="1131"/>
+    <w:bookmarkStart w:name="z957" w:id="1132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       152. Аральское районное Управление по защите прав потребителей Департамента по защите прав потребителей Кызылординской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Аральское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Кызылординской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1112"/>
-    <w:bookmarkStart w:name="z958" w:id="1113"/>
+    <w:bookmarkEnd w:id="1132"/>
+    <w:bookmarkStart w:name="z958" w:id="1133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       153. Казалинское районное Управление по защите прав потребителей Департамента по защите прав потребителей Кызылординской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Казалинское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Кызылординской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1113"/>
-    <w:bookmarkStart w:name="z959" w:id="1114"/>
+    <w:bookmarkEnd w:id="1133"/>
+    <w:bookmarkStart w:name="z959" w:id="1134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       154. Кармакшинское районное Управление по защите прав потребителей Департамента по защите прав потребителей Кызылординской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Кармакшинское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Кызылординской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1114"/>
-    <w:bookmarkStart w:name="z960" w:id="1115"/>
+    <w:bookmarkEnd w:id="1134"/>
+    <w:bookmarkStart w:name="z960" w:id="1135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       155. Жалагашское районное Управление по защите прав потребителей Департамента по защите прав потребителей Кызылординской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Жалагашское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Кызылординской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1115"/>
-    <w:bookmarkStart w:name="z961" w:id="1116"/>
+    <w:bookmarkEnd w:id="1135"/>
+    <w:bookmarkStart w:name="z961" w:id="1136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       156. Сырдарьинское районное Управление по защите прав потребителей Департамента по защите прав потребителей Кызылординской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Сырдарьинское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Кызылординской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1116"/>
-    <w:bookmarkStart w:name="z962" w:id="1117"/>
+    <w:bookmarkEnd w:id="1136"/>
+    <w:bookmarkStart w:name="z962" w:id="1137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       157. Шиелийское районное Управление по защите прав потребителей Департамента по защите прав потребителей Кызылординской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Шиелийское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Кызылординской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1117"/>
-    <w:bookmarkStart w:name="z963" w:id="1118"/>
+    <w:bookmarkEnd w:id="1137"/>
+    <w:bookmarkStart w:name="z963" w:id="1138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       158. Жанакорганское районное Управление по защите прав потребителей Департамента по защите прав потребителей Кызылординской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Жанакорганское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Кызылординской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1118"/>
-    <w:bookmarkStart w:name="z964" w:id="1119"/>
+    <w:bookmarkEnd w:id="1138"/>
+    <w:bookmarkStart w:name="z964" w:id="1139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       159. Кызылординское городское Управление по защите прав потребителей Департамента по защите прав потребителей Кызылординской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Кызылординское городское Управление охраны общественного здоровья Департамента охраны общественного здоровья Кызылординской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1119"/>
-    <w:bookmarkStart w:name="z965" w:id="1120"/>
+    <w:bookmarkEnd w:id="1139"/>
+    <w:bookmarkStart w:name="z965" w:id="1140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       160. Департамент по защите прав потребителей Мангистауской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Департамент охраны общественного здоровья Мангистауской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1120"/>
-    <w:bookmarkStart w:name="z966" w:id="1121"/>
+    <w:bookmarkEnd w:id="1140"/>
+    <w:bookmarkStart w:name="z966" w:id="1141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       161. Актауское городское Управление по защите прав потребителей Департамента по защите прав потребителей Мангистауской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Актауское городское Управление охраны общественного здоровья Департамента охраны общественного здоровья Мангистауской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1121"/>
-    <w:bookmarkStart w:name="z967" w:id="1122"/>
+    <w:bookmarkEnd w:id="1141"/>
+    <w:bookmarkStart w:name="z967" w:id="1142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       162. Жанаозенское городское Управление по защите прав потребителей Департамента по защите прав потребителей Мангистауской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Жанаозенское городское Управление охраны общественного здоровья Департамента охраны общественного здоровья Мангистауской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1122"/>
-    <w:bookmarkStart w:name="z968" w:id="1123"/>
+    <w:bookmarkEnd w:id="1142"/>
+    <w:bookmarkStart w:name="z968" w:id="1143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       163. Мангистауское районное Управление по защите прав потребителей Департамента по защите прав потребителей Мангистауской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Мангистауское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Мангистауской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1123"/>
-    <w:bookmarkStart w:name="z969" w:id="1124"/>
+    <w:bookmarkEnd w:id="1143"/>
+    <w:bookmarkStart w:name="z969" w:id="1144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       164. Тупкараганское районное Управление по защите прав потребителей Департамента по защите прав потребителей Мангистауской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Тупкараганское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Мангистауской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1124"/>
-    <w:bookmarkStart w:name="z970" w:id="1125"/>
+    <w:bookmarkEnd w:id="1144"/>
+    <w:bookmarkStart w:name="z970" w:id="1145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       165. Бейнеуское районное Управление по защите прав потребителей Департамента по защите прав потребителей Мангистауской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Бейнеуское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Мангистауской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1125"/>
-    <w:bookmarkStart w:name="z971" w:id="1126"/>
+    <w:bookmarkEnd w:id="1145"/>
+    <w:bookmarkStart w:name="z971" w:id="1146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       166. Каракиянское районное Управление по защите прав потребителей Департамента по защите прав потребителей Мангистауской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Каракиянское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Мангистауской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1126"/>
-    <w:bookmarkStart w:name="z972" w:id="1127"/>
+    <w:bookmarkEnd w:id="1146"/>
+    <w:bookmarkStart w:name="z972" w:id="1147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       167. Мунайлинское районное Управление по защите прав потребителей Департамента по защите прав потребителей Мангистауской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Мунайлинское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Мангистауской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1127"/>
-    <w:bookmarkStart w:name="z973" w:id="1128"/>
+    <w:bookmarkEnd w:id="1147"/>
+    <w:bookmarkStart w:name="z973" w:id="1148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       168. Департамент по защите прав потребителей Павлодарской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Департамент охраны общественного здоровья Павлодарской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1128"/>
-    <w:bookmarkStart w:name="z974" w:id="1129"/>
+    <w:bookmarkEnd w:id="1148"/>
+    <w:bookmarkStart w:name="z974" w:id="1149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       169. Павлодарское городское Управление по защите прав потребителей Департамента по защите прав потребителей Павлодарской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Павлодарское городское Управление охраны общественного здоровья Департамента охраны общественного здоровья Павлодарской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1129"/>
-    <w:bookmarkStart w:name="z975" w:id="1130"/>
+    <w:bookmarkEnd w:id="1149"/>
+    <w:bookmarkStart w:name="z975" w:id="1150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       170. Аксуское городское Управление по защите прав потребителей Департамента по защите прав потребителей Павлодарской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Аксуское городское Управление охраны общественного здоровья Департамента охраны общественного здоровья Павлодарской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1130"/>
-    <w:bookmarkStart w:name="z976" w:id="1131"/>
+    <w:bookmarkEnd w:id="1150"/>
+    <w:bookmarkStart w:name="z976" w:id="1151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       171. Экибастузское городское Управление по защите прав потребителей Департамента по защите прав потребителей Павлодарской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Экибастузское городское Управление охраны общественного здоровья Департамента охраны общественного здоровья Павлодарской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1131"/>
-    <w:bookmarkStart w:name="z977" w:id="1132"/>
+    <w:bookmarkEnd w:id="1151"/>
+    <w:bookmarkStart w:name="z977" w:id="1152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       172. Баянаульское районное Управление по защите прав потребителей Департамента по защите прав потребителей Павлодарской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Баянаульское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Павлодарской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1132"/>
-    <w:bookmarkStart w:name="z978" w:id="1133"/>
+    <w:bookmarkEnd w:id="1152"/>
+    <w:bookmarkStart w:name="z978" w:id="1153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       173. Актогайское районное Управление по защите прав потребителей Департамента по защите прав потребителей Павлодарской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Актогайское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Павлодарской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1133"/>
-    <w:bookmarkStart w:name="z979" w:id="1134"/>
+    <w:bookmarkEnd w:id="1153"/>
+    <w:bookmarkStart w:name="z979" w:id="1154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       174. Железинское районное Управление по защите прав потребителей Департамента по защите прав потребителей Павлодарской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Железинское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Павлодарской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1134"/>
-    <w:bookmarkStart w:name="z980" w:id="1135"/>
+    <w:bookmarkEnd w:id="1154"/>
+    <w:bookmarkStart w:name="z980" w:id="1155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       175. Иртышское районное Управление по защите прав потребителей Департамента по защите прав потребителей Павлодарской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Иртышское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Павлодарской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1135"/>
-    <w:bookmarkStart w:name="z981" w:id="1136"/>
+    <w:bookmarkEnd w:id="1155"/>
+    <w:bookmarkStart w:name="z981" w:id="1156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       176. Качирское районное Управление по защите прав потребителей Департамента по защите прав потребителей Павлодарской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Качирское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Павлодарской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1136"/>
-    <w:bookmarkStart w:name="z982" w:id="1137"/>
+    <w:bookmarkEnd w:id="1156"/>
+    <w:bookmarkStart w:name="z982" w:id="1157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       177. Лебяжинское районное Управление по защите прав потребителей Департамента по защите прав потребителей Павлодарской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Лебяжинское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Павлодарской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1137"/>
-    <w:bookmarkStart w:name="z983" w:id="1138"/>
+    <w:bookmarkEnd w:id="1157"/>
+    <w:bookmarkStart w:name="z983" w:id="1158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       178. Майское районное Управление по защите прав потребителей Департамента по защите прав потребителей Павлодарской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Майское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Павлодарской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1138"/>
-    <w:bookmarkStart w:name="z984" w:id="1139"/>
+    <w:bookmarkEnd w:id="1158"/>
+    <w:bookmarkStart w:name="z984" w:id="1159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       179. Павлодарское районное Управление по защите прав потребителей Департамента по защите прав потребителей Павлодарской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Павлодарское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Павлодарской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1139"/>
-    <w:bookmarkStart w:name="z985" w:id="1140"/>
+    <w:bookmarkEnd w:id="1159"/>
+    <w:bookmarkStart w:name="z985" w:id="1160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       180. Успенское районное Управление по защите прав потребителей Департамента по защите прав потребителей Павлодарской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Успенское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Павлодарской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1140"/>
-    <w:bookmarkStart w:name="z986" w:id="1141"/>
+    <w:bookmarkEnd w:id="1160"/>
+    <w:bookmarkStart w:name="z986" w:id="1161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       181. Щербактинское районное Управление по защите прав потребителей Департамента по защите прав потребителей Павлодарской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Щербактинское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Павлодарской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1141"/>
-    <w:bookmarkStart w:name="z987" w:id="1142"/>
+    <w:bookmarkEnd w:id="1161"/>
+    <w:bookmarkStart w:name="z987" w:id="1162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       182. Департамент по защите прав потребителей Северо-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Департамент охраны общественного здоровья Северо-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1142"/>
-    <w:bookmarkStart w:name="z988" w:id="1143"/>
+    <w:bookmarkEnd w:id="1162"/>
+    <w:bookmarkStart w:name="z988" w:id="1163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       183. Петропавловское городское Управление по защите прав потребителей Департамента по защите прав потребителей Северо-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Петропавловское городское Управление охраны общественного здоровья Департамента охраны общественного здоровья Северо-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1143"/>
-    <w:bookmarkStart w:name="z989" w:id="1144"/>
+    <w:bookmarkEnd w:id="1163"/>
+    <w:bookmarkStart w:name="z989" w:id="1164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       184. Айыртауское районное Управление по защите прав потребителей Департамента по защите прав потребителей Северо-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Айыртауское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Северо-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1144"/>
-    <w:bookmarkStart w:name="z990" w:id="1145"/>
+    <w:bookmarkEnd w:id="1164"/>
+    <w:bookmarkStart w:name="z990" w:id="1165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       185. Акжарское районное Управление по защите прав потребителей Департамента по защите прав потребителей Северо-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Акжарское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Северо-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1145"/>
-    <w:bookmarkStart w:name="z991" w:id="1146"/>
+    <w:bookmarkEnd w:id="1165"/>
+    <w:bookmarkStart w:name="z991" w:id="1166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       186. Аккайынское районное Управление по защите прав потребителей Департамента по защите прав потребителей Северо-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Аккайынское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Северо-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1146"/>
-    <w:bookmarkStart w:name="z992" w:id="1147"/>
+    <w:bookmarkEnd w:id="1166"/>
+    <w:bookmarkStart w:name="z992" w:id="1167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       187. Управление по защите прав потребителей района имени Габита Мусрепова Департамента по защите прав потребителей Северо-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Управление охраны общественного здоровья района имени Габита Мусрепова Департамента охраны общественного здоровья Северо-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1147"/>
-    <w:bookmarkStart w:name="z993" w:id="1148"/>
+    <w:bookmarkEnd w:id="1167"/>
+    <w:bookmarkStart w:name="z993" w:id="1168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       188. Есильское районное Управление по защите прав потребителей Департамента по защите прав потребителей Северо-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Есильское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Северо-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1148"/>
-    <w:bookmarkStart w:name="z994" w:id="1149"/>
+    <w:bookmarkEnd w:id="1168"/>
+    <w:bookmarkStart w:name="z994" w:id="1169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       189. Кызылжарское районное Управление по защите прав потребителей Департамента по защите прав потребителей Северо-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Кызылжарское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Северо-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1149"/>
-    <w:bookmarkStart w:name="z995" w:id="1150"/>
+    <w:bookmarkEnd w:id="1169"/>
+    <w:bookmarkStart w:name="z995" w:id="1170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       190. Управление по защите прав потребителей района Магжана Жумабаева Департамента по защите прав потребителей Северо-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Управление охраны общественного здоровья района Магжана Жумабаева Департамента охраны общественного здоровья Северо-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1150"/>
-    <w:bookmarkStart w:name="z996" w:id="1151"/>
+    <w:bookmarkEnd w:id="1170"/>
+    <w:bookmarkStart w:name="z996" w:id="1171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       191. Жамбылское районное Управление по защите прав потребителей Департамента по защите прав потребителей Северо-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Жамбылское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Северо-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1151"/>
-    <w:bookmarkStart w:name="z997" w:id="1152"/>
+    <w:bookmarkEnd w:id="1171"/>
+    <w:bookmarkStart w:name="z997" w:id="1172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       192. Мамлютское районное Управление Департамента Северо-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Мамлютское районное Управление Департамента Северо-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1152"/>
-    <w:bookmarkStart w:name="z998" w:id="1153"/>
+    <w:bookmarkEnd w:id="1172"/>
+    <w:bookmarkStart w:name="z998" w:id="1173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       193. Тайыншинское районное Управление по защите прав потребителей Департамента по защите прав потребителей Северо-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Тайыншинское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Северо-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1153"/>
-    <w:bookmarkStart w:name="z999" w:id="1154"/>
+    <w:bookmarkEnd w:id="1173"/>
+    <w:bookmarkStart w:name="z999" w:id="1174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       194. Тимирязевское районное Управление по защите прав потребителей Департамента по защите прав потребителей Северо-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Тимирязевское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Северо-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1154"/>
-    <w:bookmarkStart w:name="z1000" w:id="1155"/>
+    <w:bookmarkEnd w:id="1174"/>
+    <w:bookmarkStart w:name="z1000" w:id="1175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       195. Уалихановское районное Управление по защите прав потребителей Департамента по защите прав потребителей Северо-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Уалихановское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Северо-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1155"/>
-    <w:bookmarkStart w:name="z1001" w:id="1156"/>
+    <w:bookmarkEnd w:id="1175"/>
+    <w:bookmarkStart w:name="z1001" w:id="1176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       196. Управление по защите прав потребителей района Шал акына Департамента по защите прав потребителей Северо-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Управление охраны общественного здоровья района Шал акына Департамента охраны общественного здоровья Северо-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1156"/>
-    <w:bookmarkStart w:name="z1002" w:id="1157"/>
+    <w:bookmarkEnd w:id="1176"/>
+    <w:bookmarkStart w:name="z1002" w:id="1177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       197. Департамент по защите прав потребителей Южно-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Департамент охраны общественного здоровья Южно-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1157"/>
-    <w:bookmarkStart w:name="z1003" w:id="1158"/>
+    <w:bookmarkEnd w:id="1177"/>
+    <w:bookmarkStart w:name="z1003" w:id="1178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       198. Арысское городское Управление по защите прав потребителей Департамента по защите прав потребителей Южно-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Арысское городское Управление охраны общественного здоровья Департамента охраны общественного здоровья Южно-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1158"/>
-    <w:bookmarkStart w:name="z1004" w:id="1159"/>
+    <w:bookmarkEnd w:id="1178"/>
+    <w:bookmarkStart w:name="z1004" w:id="1179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       199. Байдибекское районное Управление по защите прав потребителей Департамента по защите прав потребителей Южно-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Байдибекское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Южно-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1159"/>
-    <w:bookmarkStart w:name="z1005" w:id="1160"/>
+    <w:bookmarkEnd w:id="1179"/>
+    <w:bookmarkStart w:name="z1005" w:id="1180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       200. Казыгуртское районное Управление по защите прав потребителей Департамента по защите прав потребителей Южно-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Казыгуртское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Южно-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1160"/>
-    <w:bookmarkStart w:name="z1006" w:id="1161"/>
+    <w:bookmarkEnd w:id="1180"/>
+    <w:bookmarkStart w:name="z1006" w:id="1181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       201. Махтааральское районное Управление по защите прав потребителей Департамента по защите прав потребителей Южно-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Махтааральское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Южно-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1161"/>
-    <w:bookmarkStart w:name="z1007" w:id="1162"/>
+    <w:bookmarkEnd w:id="1181"/>
+    <w:bookmarkStart w:name="z1007" w:id="1182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       202. Отрарское районное Управление по защите прав потребителей Департамента по защите прав потребителей Южно-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Отрарское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Южно-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1162"/>
-    <w:bookmarkStart w:name="z1008" w:id="1163"/>
+    <w:bookmarkEnd w:id="1182"/>
+    <w:bookmarkStart w:name="z1008" w:id="1183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       203. Ордабасинское районное Управление по защите прав потребителей Департамента по защите прав потребителей Южно-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Ордабасинское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Южно-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1163"/>
-    <w:bookmarkStart w:name="z1009" w:id="1164"/>
+    <w:bookmarkEnd w:id="1183"/>
+    <w:bookmarkStart w:name="z1009" w:id="1184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       204. Сайрамское районное Управление по защите прав потребителей Департамента по защите прав потребителей Южно-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Сайрамское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Южно-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1164"/>
-    <w:bookmarkStart w:name="z1010" w:id="1165"/>
+    <w:bookmarkEnd w:id="1184"/>
+    <w:bookmarkStart w:name="z1010" w:id="1185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       205. Сарыагашское районное Управление по защите прав потребителей Департамента по защите прав потребителей Южно-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Сарыагашское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Южно-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1165"/>
-    <w:bookmarkStart w:name="z1011" w:id="1166"/>
+    <w:bookmarkEnd w:id="1185"/>
+    <w:bookmarkStart w:name="z1011" w:id="1186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       206. Сузакское районное Управление по защите прав потребителей Департамента по защите прав потребителей Южно-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Сузакское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Южно-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1166"/>
-    <w:bookmarkStart w:name="z1012" w:id="1167"/>
+    <w:bookmarkEnd w:id="1186"/>
+    <w:bookmarkStart w:name="z1012" w:id="1187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       207. Толебийское районное Управление по защите прав потребителей Департамента по защите прав потребителей Южно-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Толебийское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Южно-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1167"/>
-    <w:bookmarkStart w:name="z1013" w:id="1168"/>
+    <w:bookmarkEnd w:id="1187"/>
+    <w:bookmarkStart w:name="z1013" w:id="1188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       208. Тюлькубасское районное Управление по защите прав потребителей Департамента по защите прав потребителей Южно-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Тюлькубасское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Южно-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1168"/>
-    <w:bookmarkStart w:name="z1014" w:id="1169"/>
+    <w:bookmarkEnd w:id="1188"/>
+    <w:bookmarkStart w:name="z1014" w:id="1189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       209. Шардаринское районное Управление по защите прав потребителей Департамента по защите прав потребителей Южно-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Шардаринское районное Управление охраны общественного здоровья Департамента охраны общественного здоровья Южно-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1169"/>
-    <w:bookmarkStart w:name="z1015" w:id="1170"/>
+    <w:bookmarkEnd w:id="1189"/>
+    <w:bookmarkStart w:name="z1015" w:id="1190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       210. Управление по защите прав потребителей Абайского района города Шымкент Департамента по защите прав потребителей Южно-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Управление охраны общественного здоровья Абайского района города Шымкент Департамента охраны общественного здоровья Южно-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1170"/>
-    <w:bookmarkStart w:name="z1016" w:id="1171"/>
+    <w:bookmarkEnd w:id="1190"/>
+    <w:bookmarkStart w:name="z1016" w:id="1191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       211. Управление по защите прав потребителей Аль-Фарабийского района города Шымкент Департамента по защите прав потребителей Южно-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Управление охраны общественного здоровья Аль-Фарабийского района города Шымкент Департамента охраны общественного здоровья Южно-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1171"/>
-    <w:bookmarkStart w:name="z1017" w:id="1172"/>
+    <w:bookmarkEnd w:id="1191"/>
+    <w:bookmarkStart w:name="z1017" w:id="1192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       212. Управление по защите прав потребителей Енбекшинского района города Шымкент Департамента по защите прав потребителей Южно-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Управление охраны общественного здоровья Енбекшинского района города Шымкент Департамента охраны общественного здоровья Южно-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1172"/>
-    <w:bookmarkStart w:name="z1018" w:id="1173"/>
+    <w:bookmarkEnd w:id="1192"/>
+    <w:bookmarkStart w:name="z1018" w:id="1193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       213. Управление по защите прав потребителей Каратауского района города Шымкент Департамента по защите прав потребителей Южно-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Управление охраны общественного здоровья Каратауского района города Шымкент Департамента охраны общественного здоровья Южно-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1173"/>
-    <w:bookmarkStart w:name="z1019" w:id="1174"/>
+    <w:bookmarkEnd w:id="1193"/>
+    <w:bookmarkStart w:name="z1019" w:id="1194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       214. Кентауское городское Управление по защите прав потребителей Департамента по защите прав потребителей Южно-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Кентауское городское Управление охраны общественного здоровья Департамента охраны общественного здоровья Южно-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1174"/>
-    <w:bookmarkStart w:name="z1020" w:id="1175"/>
+    <w:bookmarkEnd w:id="1194"/>
+    <w:bookmarkStart w:name="z1020" w:id="1195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       215. Туркестанское городское Управление по защите прав потребителей Департамента по защите прав потребителей Южно-Казахстанской области Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Туркестанское городское Управление охраны общественного здоровья Департамента охраны общественного здоровья Южно-Казахстанской области Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1175"/>
-    <w:bookmarkStart w:name="z1021" w:id="1176"/>
+    <w:bookmarkEnd w:id="1195"/>
+    <w:bookmarkStart w:name="z1021" w:id="1196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       216. Департамент по защите прав потребителей города Алматы Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Департамент охраны общественного здоровья города Алматы Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1176"/>
-    <w:bookmarkStart w:name="z1022" w:id="1177"/>
+    <w:bookmarkEnd w:id="1196"/>
+    <w:bookmarkStart w:name="z1022" w:id="1197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       217. Управление по защите прав потребителей Алатауского района города Алматы Департамента по защите прав потребителей города Алматы Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Управление охраны общественного здоровья Алатауского района города Алматы Департамента охраны общественного здоровья города Алматы Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1177"/>
-    <w:bookmarkStart w:name="z1023" w:id="1178"/>
+    <w:bookmarkEnd w:id="1197"/>
+    <w:bookmarkStart w:name="z1023" w:id="1198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       218. Управление по защите прав потребителей Ауэзовского района города Алматы Департамента по защите прав потребителей города Алматы Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Управление охраны общественного здоровья Ауэзовского района города Алматы Департамента охраны общественного здоровья города Алматы Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1178"/>
-    <w:bookmarkStart w:name="z1024" w:id="1179"/>
+    <w:bookmarkEnd w:id="1198"/>
+    <w:bookmarkStart w:name="z1024" w:id="1199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       219. Управление по защите прав потребителей Алмалинского района города Алматы Департамента по защите прав потребителей города Алматы Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Управление охраны общественного здоровья Алмалинского района города Алматы Департамента охраны общественного здоровья города Алматы Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1179"/>
-    <w:bookmarkStart w:name="z1025" w:id="1180"/>
+    <w:bookmarkEnd w:id="1199"/>
+    <w:bookmarkStart w:name="z1025" w:id="1200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       220. Управление по защите прав потребителей Бостандыкского района города Алматы Департамента по защите прав потребителей города Алматы Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Управление охраны общественного здоровья Бостандыкского района города Алматы Департамента охраны общественного здоровья города Алматы Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1180"/>
-    <w:bookmarkStart w:name="z1026" w:id="1181"/>
+    <w:bookmarkEnd w:id="1200"/>
+    <w:bookmarkStart w:name="z1026" w:id="1201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       221. Управление по защите прав потребителей Жетысуского района города Алматы Департамента по защите прав потребителей города Алматы Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Управление охраны общественного здоровья Жетысуского района города Алматы Департамента охраны общественного здоровья города Алматы Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1181"/>
-    <w:bookmarkStart w:name="z1027" w:id="1182"/>
+    <w:bookmarkEnd w:id="1201"/>
+    <w:bookmarkStart w:name="z1027" w:id="1202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       222. Управление по защите прав потребителей Медеуского района города Алматы Департамента по защите прав потребителей города Алматы Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Управление охраны общественного здоровья Медеуского района города Алматы Департамента охраны общественного здоровья города Алматы Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1182"/>
-    <w:bookmarkStart w:name="z1028" w:id="1183"/>
+    <w:bookmarkEnd w:id="1202"/>
+    <w:bookmarkStart w:name="z1028" w:id="1203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       223. Управление по защите прав потребителей Турксибского района города Алматы Департамента по защите прав потребителей города Алматы Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Управление охраны общественного здоровья Турксибского района города Алматы Департамента охраны общественного здоровья города Алматы Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1183"/>
-    <w:bookmarkStart w:name="z1029" w:id="1184"/>
+    <w:bookmarkEnd w:id="1203"/>
+    <w:bookmarkStart w:name="z1029" w:id="1204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       224. Управление по защите прав потребителей Наурызбайского района города Алматы Департамента по защите прав потребителей города Алматы Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Управление охраны общественного здоровья Наурызбайского района города Алматы Департамента охраны общественного здоровья города Алматы Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1184"/>
-    <w:bookmarkStart w:name="z1030" w:id="1185"/>
+    <w:bookmarkEnd w:id="1204"/>
+    <w:bookmarkStart w:name="z1030" w:id="1205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       225. Департамент по защите прав потребителей города Астаны Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Департамент охраны общественного здоровья города Астаны Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1185"/>
-    <w:bookmarkStart w:name="z1031" w:id="1186"/>
+    <w:bookmarkEnd w:id="1205"/>
+    <w:bookmarkStart w:name="z1031" w:id="1206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       226. Управление по защите прав потребителей Алматинского района города Астаны Департамента по защите прав потребителей города Астаны Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Управление охраны общественного здоровья Алматинского района города Астаны Департамента охраны общественного здоровья города Астаны Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1186"/>
-    <w:bookmarkStart w:name="z1032" w:id="1187"/>
+    <w:bookmarkEnd w:id="1206"/>
+    <w:bookmarkStart w:name="z1032" w:id="1207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       227. Управление по защите прав потребителей Есильского района города Астаны Департамента по защите прав потребителей города Астаны Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Управление охраны общественного здоровья Есильского района города Астаны Департамента охраны общественного здоровья города Астаны Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1187"/>
-    <w:bookmarkStart w:name="z1033" w:id="1188"/>
+    <w:bookmarkEnd w:id="1207"/>
+    <w:bookmarkStart w:name="z1033" w:id="1208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       228. Управление по защите прав потребителей Сарыаркинского района города Астаны Департамента по защите прав потребителей города Астаны Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Управление охраны общественного здоровья Сарыаркинского района города Астаны Департамента охраны общественного здоровья города Астаны Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1188"/>
-    <w:bookmarkStart w:name="z1034" w:id="1189"/>
+    <w:bookmarkEnd w:id="1208"/>
+    <w:bookmarkStart w:name="z1034" w:id="1209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       229. Департамент по защите прав потребителей на транспорте Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Департамент охраны общественного здоровья на транспорте Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1189"/>
-    <w:bookmarkStart w:name="z1035" w:id="1190"/>
+    <w:bookmarkEnd w:id="1209"/>
+    <w:bookmarkStart w:name="z1035" w:id="1210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       230. Актюбинское отделенческое Управление по защите прав потребителей на транспорте Департамента по защите прав потребителей на транспорте Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Актюбинское отделенческое Управление охраны общественного здоровья на транспорте Департамента охраны общественного здоровья на транспорте Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1190"/>
-    <w:bookmarkStart w:name="z1036" w:id="1191"/>
+    <w:bookmarkEnd w:id="1210"/>
+    <w:bookmarkStart w:name="z1036" w:id="1211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       231. Алматинское отделенческое Управление по защите прав потребителей на транспорте Департамента по защите прав потребителей на транспорте Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Алматинское отделенческое Управление охраны общественного здоровья на транспорте Департамента охраны общественного здоровья на транспорте Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1191"/>
-    <w:bookmarkStart w:name="z1037" w:id="1192"/>
+    <w:bookmarkEnd w:id="1211"/>
+    <w:bookmarkStart w:name="z1037" w:id="1212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       232. Атбасарское отделенческое Управление по защите прав потребителей на транспорте Департамента по защите прав потребителей на транспорте Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Атбасарское отделенческое Управление охраны общественного здоровья на транспорте Департамента охраны общественного здоровья на транспорте Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1192"/>
-    <w:bookmarkStart w:name="z1038" w:id="1193"/>
+    <w:bookmarkEnd w:id="1212"/>
+    <w:bookmarkStart w:name="z1038" w:id="1213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       233. Атырауское отделенческое Управление по защите прав потребителей на транспорте Департамента по защите прав потребителей на транспорте Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Атырауское отделенческое Управление охраны общественного здоровья на транспорте Департамента охраны общественного здоровья на транспорте Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1193"/>
-    <w:bookmarkStart w:name="z1039" w:id="1194"/>
+    <w:bookmarkEnd w:id="1213"/>
+    <w:bookmarkStart w:name="z1039" w:id="1214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       234. Жамбылское отделенческое Управление по защите прав потребителей на транспорте Департамента по защите прав потребителей на транспорте Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Жамбылское отделенческое Управление охраны общественного здоровья на транспорте Департамента охраны общественного здоровья на транспорте Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1194"/>
-    <w:bookmarkStart w:name="z1040" w:id="1195"/>
+    <w:bookmarkEnd w:id="1214"/>
+    <w:bookmarkStart w:name="z1040" w:id="1215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       235. Жана-Аркинское отделенческое Управление по защите прав потребителей на транспорте Департамента по защите прав потребителей на транспорте Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Жана-Аркинское отделенческое Управление охраны общественного здоровья на транспорте Департамента охраны общественного здоровья на транспорте Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1195"/>
-    <w:bookmarkStart w:name="z1041" w:id="1196"/>
+    <w:bookmarkEnd w:id="1215"/>
+    <w:bookmarkStart w:name="z1041" w:id="1216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       236. Защитинское отделенческое Управление по защите прав потребителей на транспорте Департамента по защите прав потребителей на транспорте Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Защитинское отделенческое Управление охраны общественного здоровья на транспорте Департамента охраны общественного здоровья на транспорте Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1196"/>
-    <w:bookmarkStart w:name="z1042" w:id="1197"/>
+    <w:bookmarkEnd w:id="1216"/>
+    <w:bookmarkStart w:name="z1042" w:id="1217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       237. Карагандинское отделенческое Управление по защите прав потребителей на транспорте Департамента по защите прав потребителей на транспорте Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Карагандинское отделенческое Управление охраны общественного здоровья на транспорте Департамента охраны общественного здоровья на транспорте Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1197"/>
-    <w:bookmarkStart w:name="z1043" w:id="1198"/>
+    <w:bookmarkEnd w:id="1217"/>
+    <w:bookmarkStart w:name="z1043" w:id="1218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       238. Кокшетауское отделенческое Управление по защите прав потребителей на транспорте Департамента по защите прав потребителей на транспорте Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Кокшетауское отделенческое Управление охраны общественного здоровья на транспорте Департамента охраны общественного здоровья на транспорте Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1198"/>
-    <w:bookmarkStart w:name="z1044" w:id="1199"/>
+    <w:bookmarkEnd w:id="1218"/>
+    <w:bookmarkStart w:name="z1044" w:id="1219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       239. Костанайское отделенческое Управление по защите прав потребителей на транспорте Департамента по защите прав потребителей на транспорте Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Костанайское отделенческое Управление охраны общественного здоровья на транспорте Департамента охраны общественного здоровья на транспорте Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1199"/>
-    <w:bookmarkStart w:name="z1045" w:id="1200"/>
+    <w:bookmarkEnd w:id="1219"/>
+    <w:bookmarkStart w:name="z1045" w:id="1220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       240. Кызылординское отделенческое Управление по защите прав потребителей на транспорте Департамента по защите прав потребителей на транспорте Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Кызылординское отделенческое Управление охраны общественного здоровья на транспорте Департамента охраны общественного здоровья на транспорте Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1200"/>
-    <w:bookmarkStart w:name="z1046" w:id="1201"/>
+    <w:bookmarkEnd w:id="1220"/>
+    <w:bookmarkStart w:name="z1046" w:id="1221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       241. Мангистауское отделенческое Управление по защите прав потребителей на транспорте Департамента по защите прав потребителей на транспорте Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Мангистауское отделенческое Управление охраны общественного здоровья на транспорте Департамента охраны общественного здоровья на транспорте Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1201"/>
-    <w:bookmarkStart w:name="z1047" w:id="1202"/>
+    <w:bookmarkEnd w:id="1221"/>
+    <w:bookmarkStart w:name="z1047" w:id="1222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       242. Павлодарское отделенческое Управление по защите прав потребителей на транспорте Департамента по защите прав потребителей на транспорте Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Павлодарское отделенческое Управление охраны общественного здоровья на транспорте Департамента охраны общественного здоровья на транспорте Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1202"/>
-    <w:bookmarkStart w:name="z1048" w:id="1203"/>
+    <w:bookmarkEnd w:id="1222"/>
+    <w:bookmarkStart w:name="z1048" w:id="1223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       243. Семейское отделенческое Управление по защите прав потребителей на транспорте Департамента по защите прав потребителей на транспорте Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Семейское отделенческое Управление охраны общественного здоровья на транспорте Департамента охраны общественного здоровья на транспорте Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1203"/>
-    <w:bookmarkStart w:name="z1049" w:id="1204"/>
+    <w:bookmarkEnd w:id="1223"/>
+    <w:bookmarkStart w:name="z1049" w:id="1224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       244. Уральское отделенческое Управление по защите прав потребителей на транспорте Департамента по защите прав потребителей на транспорте Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Уральское отделенческое Управление охраны общественного здоровья на транспорте Департамента охраны общественного здоровья на транспорте Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1204"/>
-    <w:bookmarkStart w:name="z1050" w:id="1205"/>
+    <w:bookmarkEnd w:id="1224"/>
+    <w:bookmarkStart w:name="z1050" w:id="1225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       245. Шымкентское отделенческое Управление по защите прав потребителей на транспорте Департамента по защите прав потребителей на транспорте Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в Шымкентское отделенческое Управление охраны общественного здоровья на транспорте Департамента охраны общественного здоровья на транспорте Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1205"/>
+    <w:bookmarkEnd w:id="1225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -28412,761 +29404,865 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>переименовываемых государственных юридических лиц</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Перечень с изменениями, внесенными постановлением Правительства РК от 22.01.2018 </w:t>
+      Сноска. Перечень с изменениями, внесенными постановлениями Правительства РК от 22.01.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">; от 10.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 604</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.09.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1053" w:id="1226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Государственные предприятия</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1226"/>
+    <w:bookmarkStart w:name="z1054" w:id="1227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Республиканское государственное предприятие на праве хозяйственного ведения "Казахский научно-исследовательский институт онкологии и радиологии" Министерства здравоохранения и социального развития Республики Казахстан в республиканское государственное предприятие на праве хозяйственного ведения "Казахский научно-исследовательский институт онкологии и радиологии" Министерства здравоохранения Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1227"/>
+    <w:bookmarkStart w:name="z1055" w:id="1228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Республиканское государственное предприятие на праве хозяйственного ведения "Научно-исследовательский институт кардиологии и внутренних болезней" Министерства здравоохранения и социального развития Республики Казахстан в республиканское государственное предприятие на праве хозяйственного ведения "Научно-исследовательский институт кардиологии и внутренних болезней" Министерства здравоохранения Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1228"/>
+    <w:bookmarkStart w:name="z1056" w:id="1229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Республиканское государственное предприятие на праве хозяйственного ведения "Казахский национальный медицинский университет имени С.Д. Асфендиярова" Министерства здравоохранения и социального развития Республики Казахстан в республиканское государственное предприятие на праве хозяйственного ведения "Казахский национальный медицинский университет имени С.Д. Асфендиярова" Министерства здравоохранения Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1229"/>
+    <w:bookmarkStart w:name="z1057" w:id="1230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Республиканское государственное предприятие на праве хозяйственного ведения "Карагандинский государственный медицинский университет" Министерства здравоохранения и социального развития Республики Казахстан в республиканское государственное предприятие на праве хозяйственного ведения "Карагандинский государственный медицинский университет" Министерства здравоохранения Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1230"/>
+    <w:bookmarkStart w:name="z1058" w:id="1231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Республиканское государственное предприятие на праве хозяйственного ведения "Республиканский центр развития здравоохранения" Министерства здравоохранения и социального развития Республики Казахстан в республиканское государственное предприятие на праве хозяйственного ведения "Республиканский центр развития здравоохранения" Министерства здравоохранения Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Исключен постановлением Правительства РК от 22.01.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z1053" w:id="1206"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1060" w:id="1232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Республиканское государственное предприятие на праве хозяйственного ведения "Научно-исследовательский кожно-венерологический институт" Министерства здравоохранения и социального развития Республики Казахстан в республиканское государственное предприятие на праве хозяйственного ведения "Научно-исследовательский кожно-венерологический институт" Министерства здравоохранения Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1232"/>
+    <w:bookmarkStart w:name="z1061" w:id="1233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Республиканское государственное предприятие на праве хозяйственного ведения "Научный центр акушерства, гинекологии и перинатологии" Министерства здравоохранения и социального развития Республики Казахстан в республиканское государственное предприятие на праве хозяйственного ведения "Научный центр акушерства, гинекологии и перинатологии" Министерства здравоохранения Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1233"/>
+    <w:bookmarkStart w:name="z1062" w:id="1234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Республиканское государственное предприятие на праве хозяйственного ведения "Государственный медицинский университет города Семей" Министерства здравоохранения и социального развития Республики Казахстан в республиканское государственное предприятие на праве хозяйственного ведения "Государственный медицинский университет города Семей" Министерства здравоохранения Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1234"/>
+    <w:bookmarkStart w:name="z1063" w:id="1235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Республиканское государственное предприятие на праве хозяйственного ведения "Национальный центр экспертизы лекарственных средств, изделий медицинского назначения и медицинской техники" Министерства здравоохранения и социального развития Республики Казахстан в республиканское государственное предприятие на праве хозяйственного ведения "Национальный центр экспертизы лекарственных средств, изделий медицинского назначения и медицинской техники" Министерства здравоохранения Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1235"/>
+    <w:bookmarkStart w:name="z1064" w:id="1236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Республиканское государственное предприятие на праве хозяйственного ведения "Научно-исследовательский институт травматологии и ортопедии" Министерства здравоохранения и социального развития Республики Казахстан в республиканское государственное предприятие на праве хозяйственного ведения "Научно-исследовательский институт травматологии и ортопедии" Министерства здравоохранения Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1236"/>
+    <w:bookmarkStart w:name="z1065" w:id="1237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Республиканское государственное предприятие на праве хозяйственного ведения "Научно-производственный центр трансфузиологии" Министерства здравоохранения и социального развития Республики Казахстан в республиканское государственное предприятие на праве хозяйственного ведения "Научно-производственный центр трансфузиологии" Министерства здравоохранения Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1237"/>
+    <w:bookmarkStart w:name="z1066" w:id="1238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Республиканское государственное предприятие на праве хозяйственного ведения "Республиканский Центр санитарной авиации" Министерства здравоохранения и социального развития Республики Казахстан в республиканское государственное предприятие на праве хозяйственного ведения "Республиканский Центр санитарной авиации" Министерства здравоохранения Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1238"/>
+    <w:bookmarkStart w:name="z1067" w:id="1239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Республиканское государственное предприятие на праве хозяйственного ведения "Республиканский научно-практический центр психического здоровья" Министерства здравоохранения и социального развития Республики Казахстан в республиканское государственное предприятие на праве хозяйственного ведения "Республиканский научно-практический центр психического здоровья" Министерства здравоохранения Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1239"/>
+    <w:bookmarkStart w:name="z1068" w:id="1240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Республиканское государственное предприятие на праве хозяйственного ведения "Республиканский центр электронного здравоохранения" Министерства здравоохранения и социального развития Республики Казахстан в республиканское государственное предприятие на праве хозяйственного ведения "Республиканский центр электронного здравоохранения" Министерства здравоохранения Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1240"/>
+    <w:bookmarkStart w:name="z1069" w:id="1241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Республиканское государственное предприятие на праве хозяйственного ведения "Западно-Казахстанский государственный медицинский университет имени Марата Оспанова" Министерства здравоохранения и социального развития Республики Казахстан в республиканское государственное предприятие на праве хозяйственного ведения "Западно-Казахстанский государственный медицинский университет имени Марата Оспанова" Министерства здравоохранения Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1241"/>
+    <w:bookmarkStart w:name="z1070" w:id="1242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Республиканское государственное предприятие на праве хозяйственного ведения "Республиканский центр по профилактике и борьбе со СПИД" Министерства здравоохранения и социального развития Республики Казахстан в республиканское государственное предприятие на праве хозяйственного ведения "Республиканский центр по профилактике и борьбе со СПИД" Министерства здравоохранения Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18. Исключен постановлением Правительства РК от 10.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 604</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.09.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1072" w:id="1243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Республиканское государственное предприятие на праве хозяйственного ведения "Республиканский клинический госпиталь для инвалидов Отечественной войны" Министерства здравоохранения и социального развития Республики Казахстан в республиканское государственное предприятие на праве хозяйственного ведения "Республиканский клинический госпиталь для инвалидов Отечественной войны" Министерства здравоохранения Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1243"/>
+    <w:bookmarkStart w:name="z1073" w:id="1244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Республиканское государственное предприятие на праве хозяйственного ведения "Научный центр педиатрии и детской хирургии" Министерства здравоохранения и социального развития Республики Казахстан в республиканское государственное предприятие на праве хозяйственного ведения "Научный центр педиатрии и детской хирургии" Министерства здравоохранения Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1244"/>
+    <w:bookmarkStart w:name="z1074" w:id="1245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Республиканское государственное предприятие на праве хозяйственного ведения "Национальный центр гигиены труда и профессиональных заболеваний" Министерства здравоохранения и социального развития Республики Казахстан в республиканское государственное предприятие на праве хозяйственного ведения "Национальный центр гигиены труда и профессиональных заболеваний" Министерства здравоохранения Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1245"/>
+    <w:bookmarkStart w:name="z1075" w:id="1246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Республиканское государственное предприятие на праве хозяйственного ведения "Национальный научный центр фтизиопульмонологии Республики Казахстан" Министерства здравоохранения и социального развития Республики Казахстан в республиканское государственное предприятие на праве хозяйственного ведения "Национальный научный центр фтизиопульмонологии Республики Казахстан" Министерства здравоохранения Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1246"/>
+    <w:bookmarkStart w:name="z1076" w:id="1247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Республиканское государственное предприятие на праве хозяйственного ведения "Центральный клинический госпиталь для инвалидов Отечественной войны" Министерства здравоохранения и социального развития Республики Казахстан в республиканское государственное предприятие на праве хозяйственного ведения "Центральный клинический госпиталь для инвалидов Отечественной войны" Министерства здравоохранения Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1247"/>
+    <w:bookmarkStart w:name="z1077" w:id="1248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Республиканское государственное предприятие на праве хозяйственного ведения "Республиканский центр реабилитации "Бурабай" Министерства здравоохранения и социального развития Республики Казахстан в республиканское государственное предприятие на праве хозяйственного ведения "Республиканский центр реабилитации "Бурабай"" Министерства здравоохранения Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1248"/>
+    <w:bookmarkStart w:name="z1078" w:id="1249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Республиканское государственное казенное предприятие "Научно-исследовательский институт радиационной медицины и экологии" Министерства здравоохранения и социального развития Республики Казахстан в республиканское государственное казенное предприятие "Научно-исследовательский институт радиационной медицины и экологии" Министерства здравоохранения Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      26. Исключен постановлением Правительства РК от 10.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 604</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.09.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1080" w:id="1250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Республиканское государственное казенное предприятие "Республиканский детский реабилитационный центр "Балбулак" Министерства здравоохранения и социального развития Республики Казахстан в республиканское государственное казенное предприятие "Республиканский детский реабилитационный центр "Балбулак" Министерства здравоохранения Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1250"/>
+    <w:bookmarkStart w:name="z1081" w:id="1251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Государственные предприятия</w:t>
-[...608 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 2. Государственные учреждения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1233"/>
-    <w:bookmarkStart w:name="z1082" w:id="1234"/>
+    <w:bookmarkEnd w:id="1251"/>
+    <w:bookmarkStart w:name="z1082" w:id="1252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственное учреждение "Казахский республиканский лепрозорий" Министерства здравоохранения и социального развития Республики Казахстан в государственное учреждение "Казахский республиканский лепрозорий" Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1234"/>
-    <w:bookmarkStart w:name="z1083" w:id="1235"/>
+    <w:bookmarkEnd w:id="1252"/>
+    <w:bookmarkStart w:name="z1083" w:id="1253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственное учреждение "Республиканская психиатрическая больница специализированного типа с интенсивным наблюдением" Министерства здравоохранения и социального развития Республики Казахстан в государственное учреждение "Республиканская психиатрическая больница специализированного типа с интенсивным наблюдением" Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1235"/>
-    <w:bookmarkStart w:name="z1084" w:id="1236"/>
+    <w:bookmarkEnd w:id="1253"/>
+    <w:bookmarkStart w:name="z1084" w:id="1254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Государственное учреждение "Республиканский центр специального медицинского обеспечения" Министерства здравоохранения и социального развития Республики Казахстан в государственное учреждение "Республиканский центр специального медицинского обеспечения" Министерства здравоохранения Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1236"/>
+    <w:bookmarkEnd w:id="1254"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -29245,396 +30341,396 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 17 февраля 2017 года № 71</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1086" w:id="1237"/>
+    <w:bookmarkStart w:name="z1086" w:id="1255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>переименовываемых государственных юридических лиц Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1237"/>
-    <w:bookmarkStart w:name="z1087" w:id="1238"/>
+    <w:bookmarkEnd w:id="1255"/>
+    <w:bookmarkStart w:name="z1087" w:id="1256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Государственные предприятия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1238"/>
-    <w:bookmarkStart w:name="z1088" w:id="1239"/>
+    <w:bookmarkEnd w:id="1256"/>
+    <w:bookmarkStart w:name="z1088" w:id="1257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Республиканское государственное казенное предприятие "Научный центр гигиены и эпидемиологии имени Хамзы Жуматова" Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в республиканское государственное казенное предприятие "Научный центр гигиены и эпидемиологии имени Хамзы Жуматова" Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1239"/>
-    <w:bookmarkStart w:name="z1089" w:id="1240"/>
+    <w:bookmarkEnd w:id="1257"/>
+    <w:bookmarkStart w:name="z1089" w:id="1258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Республиканское государственное предприятие на праве хозяйственного ведения "Казахский научный центр карантинных и зоонозных инфекций имени Масгута Айкимбаева" Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в республиканское государственное предприятие на праве хозяйственного ведения "Казахский научный центр карантинных и зоонозных инфекций имени Масгута Айкимбаева" Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1240"/>
-    <w:bookmarkStart w:name="z1090" w:id="1241"/>
+    <w:bookmarkEnd w:id="1258"/>
+    <w:bookmarkStart w:name="z1090" w:id="1259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Республиканское государственное предприятие на праве хозяйственного ведения "Научно-практический центр санитарно-эпидемиологической экспертизы и мониторинга" Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в республиканское государственное предприятие на праве хозяйственного ведения "Научно-практический центр санитарно-эпидемиологической экспертизы и мониторинга" Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1241"/>
-    <w:bookmarkStart w:name="z1091" w:id="1242"/>
+    <w:bookmarkEnd w:id="1259"/>
+    <w:bookmarkStart w:name="z1091" w:id="1260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Республиканское государственное предприятие на праве хозяйственного ведения "Национальный центр экспертизы" Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в республиканское государственное предприятие на праве хозяйственного ведения "Национальный центр экспертизы" Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1242"/>
-    <w:bookmarkStart w:name="z1092" w:id="1243"/>
+    <w:bookmarkEnd w:id="1260"/>
+    <w:bookmarkStart w:name="z1092" w:id="1261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Государственные учреждения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1243"/>
-    <w:bookmarkStart w:name="z1093" w:id="1244"/>
+    <w:bookmarkEnd w:id="1261"/>
+    <w:bookmarkStart w:name="z1093" w:id="1262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственное учреждение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Араломорская противочумная станция" Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в государственное учреждение "Араломорская противочумная станция" Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1244"/>
-    <w:bookmarkStart w:name="z1094" w:id="1245"/>
+    <w:bookmarkEnd w:id="1262"/>
+    <w:bookmarkStart w:name="z1094" w:id="1263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственное учреждение "Актюбинская противочумная станция" Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в государственное учреждение "Актюбинская противочумная станция" Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1245"/>
-    <w:bookmarkStart w:name="z1095" w:id="1246"/>
+    <w:bookmarkEnd w:id="1263"/>
+    <w:bookmarkStart w:name="z1095" w:id="1264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственное учреждение "Атырауская противочумная станция" Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в государственное учреждение "Атырауская противочумная станция" Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1246"/>
-    <w:bookmarkStart w:name="z1096" w:id="1247"/>
+    <w:bookmarkEnd w:id="1264"/>
+    <w:bookmarkStart w:name="z1096" w:id="1265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Государственное учреждение "Жамбылская противочумная станция" Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в государственное учреждение "Жамбылская противочумная станция" Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1247"/>
-    <w:bookmarkStart w:name="z1097" w:id="1248"/>
+    <w:bookmarkEnd w:id="1265"/>
+    <w:bookmarkStart w:name="z1097" w:id="1266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Государственное учреждение "Кызылординская противочумная станция" Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в государственное учреждение "Кызылординская противочумная станция" Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1248"/>
-    <w:bookmarkStart w:name="z1098" w:id="1249"/>
+    <w:bookmarkEnd w:id="1266"/>
+    <w:bookmarkStart w:name="z1098" w:id="1267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Государственное учреждение "Мангистауская противочумная станция" Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в государственное учреждение "Мангистауская противочумная станция" Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1249"/>
-    <w:bookmarkStart w:name="z1099" w:id="1250"/>
+    <w:bookmarkEnd w:id="1267"/>
+    <w:bookmarkStart w:name="z1099" w:id="1268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Государственное учреждение "Уральская противочумная станция" Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в государственное учреждение "Уральская противочумная станция" Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1250"/>
-    <w:bookmarkStart w:name="z1100" w:id="1251"/>
+    <w:bookmarkEnd w:id="1268"/>
+    <w:bookmarkStart w:name="z1100" w:id="1269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Государственное учреждение "Талдыкорганская противочумная станция" Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в государственное учреждение "Талдыкорганская противочумная станция" Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1251"/>
-    <w:bookmarkStart w:name="z1101" w:id="1252"/>
+    <w:bookmarkEnd w:id="1269"/>
+    <w:bookmarkStart w:name="z1101" w:id="1270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Государственное учреждение "Шымкентская противочумная станция" Комитета по защите прав потребителей Министерства национальной экономики Республики Казахстан в государственное учреждение "Шымкентская противочумная станция" Комитета охраны общественного здоровья Министерства здравоохранения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1252"/>
+    <w:bookmarkEnd w:id="1270"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -29713,682 +30809,682 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 17 февраля 2017 года № 71</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1103" w:id="1253"/>
+    <w:bookmarkStart w:name="z1103" w:id="1271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых решений Правительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1253"/>
-    <w:bookmarkStart w:name="z1104" w:id="1254"/>
+    <w:bookmarkEnd w:id="1271"/>
+    <w:bookmarkStart w:name="z1104" w:id="1272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 23 сентября 2014 года № 1005 "О некоторых вопросах Министерства здравоохранения и социального развития Республики Казахстан" (САПП Республики Казахстан, 2014 г., № 59-60, ст. 551).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1254"/>
-    <w:bookmarkStart w:name="z1105" w:id="1255"/>
+    <w:bookmarkEnd w:id="1272"/>
+    <w:bookmarkStart w:name="z1105" w:id="1273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые решения Правительства Республики Казахстан, утвержденных постановлением Правительства Республики Казахстан от 30 декабря 2014 года № 1403 "О некоторых вопросах судебной экспертизы" (САПП Республики Казахстан, 2014 г., № 83-84, ст. 724).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1255"/>
-    <w:bookmarkStart w:name="z1106" w:id="1256"/>
+    <w:bookmarkEnd w:id="1273"/>
+    <w:bookmarkStart w:name="z1106" w:id="1274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнения, которые вносятся в некоторые решения Правительства Республики Казахстан, утвержденных постановлением Правительства Республики Казахстан от 26 января 2015 года № 18 "О внесении изменений и дополнения в некоторые решения Правительства Республики Казахстан" (САПП Республики Казахстан, 2015 г., № 2, ст. 9).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1256"/>
-    <w:bookmarkStart w:name="z1107" w:id="1257"/>
+    <w:bookmarkEnd w:id="1274"/>
+    <w:bookmarkStart w:name="z1107" w:id="1275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 4 постановления Правительства Республики Казахстан от 15 апреля 2015 года № 236 "О некоторых вопросах Министерства здравоохранения и социального развития Республики Казахстан" (САПП Республики Казахстан, 2015 г., № 22, ст. 129).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1257"/>
-    <w:bookmarkStart w:name="z1108" w:id="1258"/>
+    <w:bookmarkEnd w:id="1275"/>
+    <w:bookmarkStart w:name="z1108" w:id="1276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые решения Правительства Республики Казахстан, утвержденных постановлением Правительства Республики Казахстан от 9 июня 2015 года № 425 "О внесении изменений и дополнений в некоторые решения Правительства Республики Казахстан" (САПП Республики Казахстан, 2015 г., № 33, ст. 221).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1258"/>
-    <w:bookmarkStart w:name="z1109" w:id="1259"/>
+    <w:bookmarkEnd w:id="1276"/>
+    <w:bookmarkStart w:name="z1109" w:id="1277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые решения Правительства Республики Казахстан, утвержденных постановлением Правительства Республики Казахстан от 10 декабря 2015 года № 988 "О внесении изменений и дополнений в некоторые решения Правительства Республики Казахстан" (САПП Республики Казахстан, 2015 г., № 63-64, ст. 496).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1259"/>
-    <w:bookmarkStart w:name="z1110" w:id="1260"/>
+    <w:bookmarkEnd w:id="1277"/>
+    <w:bookmarkStart w:name="z1110" w:id="1278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые решения Правительства Республики Казахстан, утвержденных постановлением Правительства Республики Казахстан от 29 января 2016 года № 39 "О создании некоммерческого акционерного общества "Государственная корпорация "Правительство для граждан" (САПП Республики Казахстан, 2016 г., № 7, ст. 31).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1260"/>
-    <w:bookmarkStart w:name="z1111" w:id="1261"/>
+    <w:bookmarkEnd w:id="1278"/>
+    <w:bookmarkStart w:name="z1111" w:id="1279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 8 июня 2016 года № 339 "О внесении изменений в постановление Правительства Республики Казахстан от 23 сентября 2014 года № 1005 "О некоторых вопросах Министерства здравоохранения и социального развития Республики Казахстан" (САПП Республики Казахстан, 2016 г., № 35, ст. 204).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1261"/>
-    <w:bookmarkStart w:name="z1112" w:id="1262"/>
+    <w:bookmarkEnd w:id="1279"/>
+    <w:bookmarkStart w:name="z1112" w:id="1280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнений, которые вносятся в некоторые решения Правительства Республики Казахстан, утвержденных постановлением Правительства Республики Казахстан от 1 июля 2016 года № 389 "О создании фонда социального медицинского страхования".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1262"/>
-    <w:bookmarkStart w:name="z1113" w:id="1263"/>
+    <w:bookmarkEnd w:id="1280"/>
+    <w:bookmarkStart w:name="z1113" w:id="1281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений, которые вносятся в некоторые решения Правительства Республики Казахстан, утвержденных постановлением Правительства Республики Казахстан от 1 июля 2016 года № 391 "О переименовании акционерного общества "Информационно-аналитический центр по проблемам занятости" (САПП Республики Казахстан, 2016 г., № 39, ст. 232).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1263"/>
-    <w:bookmarkStart w:name="z1114" w:id="1264"/>
+    <w:bookmarkEnd w:id="1281"/>
+    <w:bookmarkStart w:name="z1114" w:id="1282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые решения Правительства Республики Казахстан, утвержденных постановлением Правительства Республики Казахстан от 9 ноября 2016 год № 681 "О реорганизации Республиканского государственного предприятия на праве хозяйственного ведения "Южно-Казахстанская государственная фармацевтическая академия" Министерства здравоохранения и социального развития Республики Казахстан" (САПП Республики Казахстан, 2016 г., № 57, ст. 363).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1264"/>
-    <w:bookmarkStart w:name="z1115" w:id="1265"/>
+    <w:bookmarkEnd w:id="1282"/>
+    <w:bookmarkStart w:name="z1115" w:id="1283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 постановления Правительства Республики Казахстан от 18 ноября 2016 года № 706 "О внесении изменений и дополнения в некоторые решения Правительства Республики Казахстан" (САПП Республики Казахстан, 2016 г., № 59-60, ст. 376).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1265"/>
-    <w:bookmarkStart w:name="z1116" w:id="1266"/>
+    <w:bookmarkEnd w:id="1283"/>
+    <w:bookmarkStart w:name="z1116" w:id="1284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 5 постановления Правительства Республики Казахстан от 28 декабря 2016 года № 880 "О реорганизации отдельных предприятий Министерства здравоохранения и социального развития Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1266"/>
-    <w:bookmarkStart w:name="z1117" w:id="1267"/>
+    <w:bookmarkEnd w:id="1284"/>
+    <w:bookmarkStart w:name="z1117" w:id="1285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 5 постановления Правительства Республики Казахстан от 18 января 2017 года № 8 "О некоторых вопросах реорганизации республиканских государственных казенных предприятий, находящихся в ведении Министерства здравоохранения и социального развития Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1267"/>
+    <w:bookmarkEnd w:id="1285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -30714,31 +31810,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>