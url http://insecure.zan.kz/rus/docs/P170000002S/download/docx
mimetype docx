--- v0 (2025-11-13)
+++ v1 (2026-07-22)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a0096a0" w14:textId="a0096a0">
+    <w:p w14:paraId="d0c91ba" w14:textId="d0c91ba">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -241,15733 +241,15201 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z24" w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Утратил силу нормативным постановлением Верховного Суда РК от 20.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">3. "О применении в судебной практике законодательства о защите чести, достоинства и деловой репутации физических и юридических лиц" от 18 декабря 1992 года </w:t>
+        <w:t>4. "О практике применения судами законодательства о защите прав потр</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">бителей" от 25 июля 1996 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (с изменениями и дополнениями, внесенными нормативными постановлениями Верховного Суда Республики Казахстан от 18 июня 2004 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, от 30 декабря 2011 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z48" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "Закон Республики Казахстан "О защите прав потребителей" от 4 мая 2010 года" заменить словами "Закон Республики Казахстан от 4 мая 2010 года № 274-IV "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О защите прав потребителей</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z49" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> после слова "Конституцией" дополнить словами "Республики Казахстан"; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z50" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z51" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "31" заменить цифрами "29";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z52" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      слова "часть 9 статьи 32" заменить словами "часть девятая </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z53" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z54" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      слова "подпунктом 1) части 1 статьи 154" заменить словами "подпунктом 1) части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 152</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z55" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "110", "115", "116" заменить соответственно цифрами "109", "116", "117";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z56" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> об общественных объединениях от 31 мая 1996 г." заменить словами "Закона Республики Казахстан от 31 мая 1996 года № 3-I "Об общественных объединениях" (далее – Закон об общественных объединениях)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z57" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цифры "30" заменить цифрами "27";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z58" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z59" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "части 1-2 статьи 42" заменить словами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z60" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "150", "155" заменить соответственно цифрами "148", "152";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z61" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "оставлять без движения" заменить словами "возвращать заявителю";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z62" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цифры "57" заменить цифрами "56";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z63" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цифры "141–143" заменить цифрами "141, 142, 143";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z64" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слово "частей" заменить словом "пунктов".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z65" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. "О некоторых вопросах применения законодательства о судебной власти в Республике Казахстан" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> от 14 мая 1998 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(с изменениями и дополнениями, внесенными нормативными постановлениями Верховного Суда Республики Казахстан от 22 декабря 2008 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, от 30 декабря 2011 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, от 24 декабря 2014 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z66" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) преамбулу изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z67" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "В целях единообразного применения в судебной практике норм, регулирующих вопросы обеспечения независимости судей при осуществлении правосудия, пленарное заседание Верховного Суда Республики Казахстан постановляет:";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z68" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> после слов "Конституции" дополнить словами "Республики Казахстан (далее – Конституция)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z69" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z70" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "Суд первой, апелляционной, кассационной и надзорной инстанций" заменить словами "Суды первой, апелляционной и кассационной инстанций";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z71" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "ст. 22 Конституционного закона от 29 декабря 1995 года "О Конституционном Совете Республики Казахстан"" заменить словами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Конституционного закона Республики Казахстан от 29 декабря 1995 года № 2737 "О Конституционном Совете Республики Казахстан"";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z72" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "от 25 декабря 2000 года "О судебной системе и статусе судей Республики Казахстан"" заменить словами "от 25 декабря 2000 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 132-II</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "О судебной системе и статусе судей Республики Казахстан" (далее – Конституционный закон о судебной системе и статусе судей)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z73" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> после слов "от 23 июля 1999 года" дополнить словами "№ 451-I";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z74" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цифру "2" заменить словом "второй";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z75" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z76" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце втором слова "и надзорной" исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z77" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце четвертом цифры "179" заменить цифрами "188";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z78" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "Конституционного закона Республики Казахстан от 25 декабря 2000 года "О судебной системе и статусе судей Республики Казахстан"" заменить словами "Конституционного закона о судебной системе и статусе судей";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z79" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> после слов "Союз Судей" дополнить словами "Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z80" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. "О некоторых вопросах применения судами Республики законодательства по возмещению вреда, причиненного здоровью" от 9 июля 1999 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (с изменениями и дополнениями, внесенными нормативными постановлениями Верховного Суда Республики Казахстан от 18 июня 2004 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, от 30 декабря 2011 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z81" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в пункте 2:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z82" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце первом цифры "150", "151" заменить соответственно цифрами "148", "149";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z83" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце третьем слова "частью 2 статьи 15" заменить словами "частью третьей статьи 15";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z84" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "представителями органа Государственной санитарно-эпидемиологической службы" заменить словами "представителем государственного органа в сфере санитарно-эпидемиологического благополучия населения";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z85" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в пункте 8 обозначение абзацев 2, 3, 4, 5 знаком тире исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z86" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) абзац второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z87" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z88" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце первом слова "изменения оплаты труда," исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z89" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      абзац второй изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z90" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Исходя из требований </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 283</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГК о том, что сумма, выплачиваемая по денежному обязательству непосредственно на содержание гражданина (в возмещение вреда, причиненного жизни или здоровью, по договору пожизненного содержания и др.), ежегодно увеличивается пропорционально среднему значению прогнозируемого уровня инфляции, то пересмотр размера возмещения ущерба в сторону уменьшения не допускается.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z91" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z92" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "статьей 324 Трудового кодекса" заменить словами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьями 189</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Трудового кодекса Республики Казахстан";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z93" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "77" заменить цифрами "68";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z94" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) дополнить пунктом 25 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z95" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "25. Согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Конституции Республики Казахстан настоящее нормативное постановление включается в состав действующего права, а также является общеобязательным и вводится в действие со дня официального опубликования.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z96" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7. "О применении судами законодательс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тва при рассмотрении дел о рас</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">торжении брака (супружества)" от 28 апреля 2000 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (с изменениями и дополнениями, внесенными нормативными постановлениями Верховного Суда Республики Казахстан от 22 декабря 2008 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, от 31 мая 2012 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z97" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в пункте 1 слова "ст. 57", "органы опеки и попечительства" заменить соответственно словами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 56</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "орган, осуществляющий функции по опеке или попечительству";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z98" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в пункте 2:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z99" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "ст. 150" заменить словами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 148</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z100" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "в том числе заверенные судьей при приеме искового заявления," исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z101" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в пункте 6 слово "развода" заменить словами "расторжения брака (супружества)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z102" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в пункте 9:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z103" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      слова "п. 1 ст. 32", "п. 7 ст. 32", "ст. 31" заменить соответственно словами "часть первая </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">", "часть седьмая </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z104" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце втором слова "или когда по состоянию здоровья выезд к месту жительства ответчика представляется для него затруднительным," исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z105" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) в пункте 10 слова "ст. 344" заменить словами "части седьмой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 429</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z106" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) в пункте 11:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z107" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слово "развода" заменить словами "расторжения брака (супружества)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z108" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "174" заменить цифрами "183";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z109" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) в пункте 13 слова "разводящихся", "ст. 140" заменить соответственно словами "расторгающих брак (супружество)", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 135</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z110" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) в пункте 14:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z111" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "ст. 223", "ст.ст. 115, 116, п. 2 ст. 191" заменить соответственно словами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 223</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статей 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>116</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 191";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z112" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) в пункте 15 слова "статьями 33–37" заменить словами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьями 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>34</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z113" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) в пункте 17:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z114" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "ст. 218" заменить словами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 218</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z115" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "пункта второго статьи 43" заменить словами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 43";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z116" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) пункт 20 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z117" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "20. Течение трехлетнего срока исковой давности для требований о разделе имущества, являющегося общей совместной собственностью, брак (супружество) которых расторгнут (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 37 Кодекса), следует исчислять при расторжении брака (супружества) в суде – со дня вступления решения в законную силу, при расторжении брака (супружества) в регистрирующих органах – со дня регистрации расторжении брака (супружества) в книге регистрации актов гражданского состояния.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z118" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) в пункте 22 слово "разводе" заменить словами "расторжении брака (супружества)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z119" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) в пункте 24:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z120" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце первом слова "в порядке надзора" заменить словами "в кассационном порядке";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z121" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце втором:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z122" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "или надзорном" исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z123" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слово "развода" заменить словами "расторжения брака (супружества)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z124" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14) в пункте 26 слова "ст. 71" заменить словами "части второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z125" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) в пункте 27:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z126" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "т. е. по истечении 15 дней после вынесения судом решения в окончательной форме (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст. 334</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГПК) или после вынесения кассационного определения." заменить словами "т. е. по истечении одного месяца после вынесения судом решения в окончательной форме (с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>татья 403</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГПК) или после вынесения апелляционного постановления.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z127" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "до 24.12.98 г." заменить словами "до 24 декабря 1998 года";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z128" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "Закона "О браке и семье"" заменить словами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 17 декабря 1998 года № 321-I "О браке и семье"";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z129" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "(ст. 40 КоБС Каз. ССР)" заменить словами "(статья 40 Кодекса о браке и семье КазССР)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z130" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) в пункте 28 слова "ст. 256" заменить словами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z131" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) в пункте 29 обозначение абзацев 2, 3 знаком тире исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z132" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) дополнить пунктом 30 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z133" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "30. Согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Конституции Республики Казахстан настоящее нормативное постановление включается в состав действующего права, а также является общеобязательным и вводится в действие со дня официального опубликования.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Утратил силу нормативным постановлением Верховного Суда РК от 29.11.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z145" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. "О судебной практике по делам об установлении фактов, имеющих юридическое значение" от 28 июня 2002 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (с изменениями, внесенными нормативным постановлением Верховного Суда Республики Казахстан от 29 декабря 2012 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (с изменениями и дополнениями, внесенными нормативными постановлениями Верховного Суда Республики Казахстан от 15 мая 1998 года </w:t>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z146" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "статьи 56, 63 ГПК" заменить словами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 55</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>62</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Гражданского процессуального кодекса Республики Казахстан (далее – ГПК);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z147" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z148" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обозначение абзацев буквами "а)", "б)", "в)", "г)" исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z149" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      слова "(пункт 2 статьи 290 ГПК)", "(пункт 1 статьи 291 ГПК)" заменить соответственно словами "(часть вторая </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 304</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГПК)", "(часть первая </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 305</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГПК)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z150" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "292" заменить цифрами "306";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z151" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z152" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      слова "части 1 статьи 153" заменить словами "части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 151</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z153" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "247" заменить цифрами "277";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z154" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      абзац шестой изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z155" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Если при принятии заявления об установлении факта, имеющего юридическое значение, или при совершении действий при подготовке дела к судебному разбирательству, либо при рассмотрении дела по существу судья установит, что имеется спор о праве, подведомственный суду, он обязан вынести определение об оставлении заявления без рассмотрения на основании подпункта 13) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 279</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГПК и разъяснить заявителю и другим заинтересованным лицам их право на обращение в суд в порядке искового производства.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z156" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      абзац седьмой исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z157" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z158" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      слова "(подпункт 1 части 2 статьи 291 ГПК)" заменить словами "(подпункт 1) части второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 305</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГПК)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z159" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "37" заменить цифрами "44";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z160" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "(подпункт 2 части 2 статьи 291 ГПК)" заменить словами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпункт 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> части второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 305</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГПК)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z161" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "(подпункт 3 части 2 статьи 291 ГПК)" заменить словами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпункт 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> части второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 305</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГПК)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z162" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "(подпункт 4 части 2 статьи 291 ГПК)" заменить словами "(подпункт 5) части второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 305</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГПК)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z163" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "(подпункт 5 части 2 статьи 291 ГПК)" заменить словами "(подпункт 6) части второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 305</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГПК)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z164" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "(подпункт 6 части 2 статьи 291 ГПК)" заменить словами "(подпункт 7) части второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 305</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГПК)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z165" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "(подпункт 7 части 2 статьи 291 ГПК)" заменить словами "(подпункт 8) части второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 305</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГПК)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z166" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z167" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      слова "(подпункт 8 части 2 статьи 291 ГПК)" заменить словами "(подпункт 9) части второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 305</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГПК)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z168" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "38" заменить цифрами "45";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z169" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цифры "291" заменить цифрами "305";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z170" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цифры "221" заменить цифрами "226".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z171" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. "О применении судами некоторых норм гражданского процессуального законодательства" от 20 марта 2003 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (с изменениями и дополнениями, внесенными нормативными постановлениями Верховного Суда Республики Казахстан от 23 июня 2006 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, от 18 июня 2004 года </w:t>
-[...9 lines deleted...]
-        <w:t>№ 10</w:t>
+        <w:t xml:space="preserve">, от 25 декабря 2007 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, от 22 декабря 2008 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>№ 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, от 30 декабря 2011 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, от 29 декабря 2012 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, от 20 мая 2016 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z172" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обозначение абзацев буквами "а)", "б)", "в)" исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z173" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "часть 2" заменить словами "часть вторая";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z174" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z175" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      абзацы второй и третий изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z176" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Отложение разбирательства дела допускается только по причине непредвиденных и чрезвычайных обстоятельств, препятствующих рассмотрению дела, в том числе невозможности рассмотрения дела в этом судебном заседании вследствие неявки по уважительным причинам кого-либо из лиц, участвующих в деле (часть первая </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 198</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГПК), необходимости предоставления или истребования дополнительных доказательств по правилам </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГПК, при предъявлении встречного иска в случае, предусмотренном частью второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 153</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГПК. Приостановление производства по делу допускается также по причине непредвиденных и чрезвычайных обстоятельств, препятствующих рассмотрению дела, по основаниям, указанным в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьях 272</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>273</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГПК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z177" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Количество отложений судебного разбирательства, как правило, не должно превышать четырех раз.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z178" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обозначение абзацев цифрами "1)", "2)", "3)", "4)", "5)" исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z179" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> первое предложение абзаца второго изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z180" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "При наличии оснований, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 277</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и подпунктами 2), 3), 4), 5), 9) и 10) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 279</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГПК, суд апелляционной инстанции отменяет решение полностью или частично и прекращает производство по делу либо оставляет заявление без рассмотрения.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z181" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. "О судебном решении" от 11 июля 2003 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (с изменениями и дополнениями, внесенными нормативными постановлениями Верховного Суда Республики Казахстан от 12 января 2009 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, от 29 июня 2009 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, от 29 декабря 2012 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z182" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z183" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      абзацы первый и второй изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z184" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "В соответствии с частью первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГПК суд первой инстанции принимает судебные акты по гражданским делам в форме судебных приказов, решений, определений, постановлений. Суды апелляционной и кассационной инстанций принимают судебные акты в форме определений и постановлений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z185" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вступившие в законную силу судебные акты, а также распоряжения, требования, поручения, вызовы, запросы и другие обращения судов и судей при отправлении правосудия обязательны для всех государственных органов, органов местного самоуправления, юридических лиц, должностных лиц, граждан и подлежат исполнению на всей территории Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z186" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце третьем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z187" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "217" заменить цифрами "223";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z188" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце четвертом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z189" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первое предложение изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z190" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Требования </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 226</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГПК о содержании решения обязательны для всех видов производства (упрощенное (письменное) производство, исковое производство, особое исковое и особое производство).";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z191" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова ", по делам, рассматриваемым в рамках конкурсного производства юридических лиц и индивидуальных предпринимателей" исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z192" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цифры "140", "146" заменить соответственно цифрами "135", "140";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z193" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "от имени" заменить словом "именем";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z194" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z195" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цифры "218" заменить цифрами "224";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z196" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z197" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце первом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z198" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "221" заменить цифрами "226";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z199" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "частями 3–6" заменить словами "частями третьей, четвертой, пятой и шестой";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z200" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      абзац третий изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z201" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "В соответствии с частью третьей </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 223</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГПК решение выносится немедленно после разбирательства дела. Составление мотивированного решения может быть отложено, но резолютивную часть решения суд должен огласить в том же заседании, в котором закончилось разбирательство дела. Объявленная резолютивная часть решения должна быть подписана судьей и приобщена к делу.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z202" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цифры "157" заменить цифрами "154";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z203" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z204" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      абзац первый изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z205" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "В мотивировочной части мотивированного решения указываются кратко обстоятельства дела, установленные в соответствии с частью второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 63</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГПК средствами доказывания – объяснениями сторон и третьих лиц, показаниями свидетелей, заключениями экспертов, вещественными доказательствами, протоколами процессуальных действий, протоколами судебных заседаний, аудио-, видеозаписями, данными, полученными путем использования систем видеоконференцсвязи, отражающими ход и результаты процессуальных действий, и иными источниками.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z206" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце третьем цифры "72" заменить цифрами "74";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z207" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце четвертом цифры "74–76" заменить цифрами "69, 70, 71";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z208" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "частью 6 статьи 96" заменить словами "частью шестой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z209" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цифры "71" заменить цифрами "76";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z210" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цифры "49" заменить цифрами "48";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z211" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "частью 10 статьи 66" заменить словами "частью девятой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z212" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z213" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      слова "частью 2 статьи 219" заменить словами "частью второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z214" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      слова "частью 2 статьи 49" заменить словами "частью второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z215" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z216" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце первом цифры "100" заменить цифрами "102";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z217" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце третьем цифры "107", "110" заменить соответственно цифрами "108", "109";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z218" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      абзац четвертый изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z219" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "При отказе истца от иска понесенные им судебные расходы ответчиком не возмещаются. Истец возмещает ответчику судебные расходы, понесенные им в связи с ведением дела. Если истец отказался от поддержания своих требований вследствие добровольного удовлетворения их ответчиком после предъявления иска, суд по ходатайству истца взыскивает с ответчика все понесенные судебные расходы. Если предъявление иска не вызвано виновным поведением ответчика, то судебные расходы возлагаются на истца в случае признания иска ответчиком в суде.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z220" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце шестом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z221" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "111" заменить цифрами "113";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z222" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить предложением вторым следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z223" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "По требованиям неимущественного характера сумма расходов взыскивается в разумных пределах, но не должна превышать триста месячных расчетных показателей.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z224" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) дополнить пунктом 18-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z225" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "18-1. Если спор возник вследствие нарушения лицом, участвующим в деле, претензионного или иного досудебного порядка урегулирования спора, предусмотренного законом или договором, в том числе нарушения срока предоставления ответа на претензию, оставления претензии без ответа, суд относит на это лицо судебные расходы независимо от результатов рассмотрения дела.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z226" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Суд вправе отнести все судебные расходы по делу на лицо, злоупотребляющее процессуальными правами или не выполняющее процессуальных обязанностей, в том числе в случае предоставления доказательств с нарушением установленного судом срока и установленного ГПК порядка предоставления доказательств без уважительных причин, если это привело к затягиванию судебного процесса, воспрепятствованию рассмотрения дела и принятию законного и обоснованного судебного акта.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z227" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z228" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце первом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z229" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      после слов "Гражданского кодекса" дополнить словами "Республики Казахстан";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z230" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "223" заменить цифрами "229";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z231" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      абзац третий изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z232" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Суд вправе вынести решение о взыскании денежной суммы в иностранной валюте по правоотношениям, возникшим при совершении валютных операций в случаях, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьями 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан от 13 июня 2005 года № 57-III "О валютном регулировании и валютном контроле.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z233" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цифры "282" заменить цифрами "297";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z234" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z235" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обозначение абзацев буквами "а)", "б)", "в)" исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z236" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "317-5" заменить цифрами "315";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z237" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z238" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "111", "115" , "247" заменить соответственно цифрами "113", "116" , "277";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z239" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце втором предложение первое изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z240" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "При прекращении производства по основаниям подпунктов 5) и 6) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 277</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГПК в связи с заключением мирового соглашения или соглашения об урегулировании спора (конфликта) в порядке медиации, соглашения об урегулировании спора в порядке партисипативной процедуры и утверждением их судом в резолютивной части определения указываются их условия, порядок распределения расходов и расходов по оплате помощи представителей, если стороны предусмотрели такой порядок.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z241" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z242" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "249" заменить цифрами "279";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z243" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      во втором предложении после слов "как устранить" дополнить словами "перечисленные в подпунктах 1), 2), 3), 9) и 10) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 279</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГПК";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z244" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цифры "230" заменить цифрами "235";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z245" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 28</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z246" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "237" заменить цифрами "243";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z247" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "статьей 238 ПК" заменить словами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГПК";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z248" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z249" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "425" заменить цифрами "501";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z250" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обозначение абзацев 3, 4, 5, 6, 7, 10, 11, 12, 13 знаком тире исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z251" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цифры "234" заменить цифрами "239";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z252" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 32</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цифры "231" заменить цифрами "236";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z253" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 36</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цифры "240-1" заменить цифрами "247";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z254" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      27) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z255" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "37. В соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 234</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГПК сторонам и другим лицам, участвующим в деле, не явившимся в судебное заседание, копии решения высылаются или выдаются не позднее трех рабочих дней со дня вынесения решения в окончательной форме с использованием средств связи, обеспечивающих фиксирование его получения.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z256" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12. "О практике применения законодательства о возмещении вреда, причиненного жизни и здоровью граждан, при ликвидации юридического лица вследствие банкротства" от 28 октября 2005 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (с изменениями и дополнениями, внесенными нормативным постановлением Верховного Суда Республики Казахстан от 30 декабря 2011 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 5 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-[...366 lines deleted...]
-        <w:t>статьей 143</w:t>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z257" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по всему тексту:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z258" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "конкурсный управляющий", "конкурсным управляющим", "конкурсного управляющего", "конкурсного производства" заменить соответственно словами "банкротный управляющий", "банкротным управляющим", "банкротного управляющего", "процедуры банкротства";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z259" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "77" заменить цифрами "102";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z260" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "от 21 января 1997 года "О банкротстве"" заменить словами "от 7 марта 2014 года № 176-V "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О реабилитации и банкротстве</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z261" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "статьями 937-944" заменить словами "статьями с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>937</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>944</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z262" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13. "О некоторых вопросах применения с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>удами законодательства, связан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ного с взысканием задолженности за тепловую и электрическую энергию" от 23 декабря 2005 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (с изменениями и дополнениями, внесенными нормативным постановлением Верховного Суда Республики Казахстан от 22 декабря 2008 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z263" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "Закона Республики Казахстан "О государственной регистрации прав на недвижимое имущество и сделок с ним" от 26 июля 2007 года" заменить словами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 26 июля 2007 года № 310-III "О государственной регистрации прав на недвижимое имущество";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z264" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить абзацем вторым следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z265" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Порядок оплаты абонентами за потребленную энергию определяется в соответствии с положениями пункта 3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан от 9 июля 2004 года № 588-II "Об электроэнергетике".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z266" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14. "О практике рассмотрения судами с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>поров о праве на жилище, остав</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ленное собственником" от 20 апреля 2006 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (с изменениями и дополнениями, внесенными нормативным постановлением Верховного Суда Республики Казахстан от 22 декабря 2008 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z267" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> после слов "Законом Республики Казахстан" дополнить словами "от 16 апреля 1997 года № 94-I";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z268" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> после слов "других действий" дополнить словом "(бездействия)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z269" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "органа опеки и попечительства" заменить словами "органов, осуществляющих функции по опеке или попечительству";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z270" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z271" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      абзац первый дополнить предложением третьим следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z272" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Если собственник отказывается от права собственности путем объявления об этом, местный исполнительный орган обращается в суд с требованием о признании этой вещи поступившей в коммунальную собственность с момента объявления об отказе.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z273" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в абзаце третьем слова "подпункта 6) части первой статьи 154" заменить словами "подпункта 8) части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 152</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-[...26 lines deleted...]
-        <w:t>статьи 187</w:t>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z274" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слово "пятнадцати" заменить словом "семи";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z275" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "статьями 260–263", "не ранее истечения срока исковой давности по соответствующим требованиям" заменить соответственно словами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьями 260</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>261</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>262</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>263</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "с момента завладения вещью";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z276" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова ", а при отсутствии спора о праве и предъявлении заявления в соответствии с подпунктом 5) части второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 291</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГПК дело рассматривается в порядке особого производства" исключить.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z277" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15. "О применении судами некоторых норм законодательства о</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> защите ав</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">торского права и смежных прав" от 25 декабря 2007 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (с изменениями и дополнениями, внесенными нормативными постановлениями Верховного Суда Республики Казахстан от 24 декабря 2014 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, от 25 июня 2015 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z278" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по всему тексту:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z279" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "27", "65", "159", "249" заменить соответственно цифрами "26", "72", "156", "279";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z280" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "пунктом первым" заменить словами "пунктом 1";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z281" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обозначение абзацев 2, 3 знаком тире исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z282" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 13-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "пункта второго" заменить словами "пункта 2";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z283" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "пункте четвертом" заменить словами "пункте 4".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z284" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16. "О некоторых вопросах применения законодательства о товариществах с ограниченной и дополнительной ответственностью" от 10 июля 2008 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (с изменениями и дополнениями, внесенными нормативным постановлением Верховного Суда Республики Казахстан от 25 июня 2010 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z285" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z286" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "Гражданского кодекса (далее – ГК) Республики Казахстан" заменить словами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Гражданского кодекса</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан (далее – ГК)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z287" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова ""О товариществах с ограниченной и дополнительной ответственностью" от 22 апреля 1998 года" заменить словами "от 22 апреля 1998 года № 220-I "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О товариществах с ограниченной и дополнительной ответственностью</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z288" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z289" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в абзаце первом после слов "Республики Казахстан" дополнить словами "(далее – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Земельный кодекс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z290" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      абзац третий изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z291" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Первоначальный размер уставного капитала равен сумме вкладов учредителей и не может быть менее суммы, эквивалентной ста размерам месячного расчетного показателя на дату представления документов для государственной регистрации товарищества (далее – ТОО), за исключением товарищества с ограниченной ответственностью, являющегося субъектом малого предпринимательства, а также государственной исламской специальной финансовой компании, размер минимального уставного капитала которых определяется нулевым уровнем.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z292" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце восьмом после слов "пунктом 2 статьи 24" дополнить словом "Закона";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z293" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить абзацем девятым следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z294" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Данное правило не распространяется на товарищество с ограниченной ответственностью, являющегося субъектом малого предпринимательства, а также государственную исламскую специальную финансовую компанию, размер минимального уставного капитала которых определяется нулевым уровнем.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z295" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 2-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в абзаце первом предложение второе изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z296" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "При превышении стоимости вклада суммы, эквивалентной двадцати тысячам размеров месячного расчетного показателя, оценка доли участника должна быть подтверждена независимым экспертом.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z503" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обозначение абзацев 3, 4 цифрами "1)", "2)" исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z298" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обозначение абзацев 6, 7, 8, 9, 10, 11 знаком тире исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z299" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 10-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "статьями 29-32" заменить словами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьями 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-[...86 lines deleted...]
-        <w:t>статья 187</w:t>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z300" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обозначение абзацев 2, 3, 4 цифрами "1)", "2)", "3)" исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z301" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "части 2 статьи 32 Закона Республики Казахстан "О браке и семье" заменить словами "пункта 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кодекса Республики Казахстан "О браке (супружестве) и семье"";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z302" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "часть 1 статья 61" заменить словами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 61".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z303" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17. "О принятии обеспечительных мер по гражданским делам" от 12 января </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2009 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (с изменениями и дополнениями, внесенными нормативными постановлениями Верховного Суда Республики Казахстан от 30 декабря 2011 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, от 24 декабря 2014 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z304" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по всему тексту цифры "159" заменить цифрами "156";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z305" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> после слова "кодексом" дополнить словами "Республики Казахстан";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z306" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z307" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце первом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z308" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "в третейском разбирательстве" заменить словами "в арбитражном разбирательстве";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z309" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "третейского (арбитражного) суда" заменить словом "арбитража";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z310" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце втором:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z311" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "третейским (арбитражным) судом" заменить словом "арбитражем";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z312" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z313" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обозначение абзацев 2, 3, 4, 5 цифрами "1)", "2)", "3)", "4)" исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z314" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "25–29" заменить цифрами "27, 28, 29, 30";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z315" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z316" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "140", "149","158", "160", "236" заменить соответственно цифрами "135", "143" , "155" ,"157", "241";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z317" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "третейского (арбитражного) суда" заменить словом "арбитража";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z318" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z319" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "160" заменить цифрами "157";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z320" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      абзац второй изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z321" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Если заявление об обеспечении иска приложено к исковому заявлению или об этом указано в исковом заявлении, то оно рассматривается и разрешается судьей в день вынесения определения о возбуждении гражданского дела. В остальных случаях заявление об обеспечении иска разрешается судьей в день его поступления в суд.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z322" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цифры "252", "158" заменить соответственно цифрами "269", "155";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z323" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> абзац первый изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z324" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Определение о принятии обеспечительных мер в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 429</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГПК может быть обжаловано лицами, интересов которых оно касается, в течение десяти рабочих дней со дня, когда им стало известно об этом определении.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z325" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z326" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "236" заменить цифрами "241";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z327" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      абзац второй исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z328" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цифры "27", "240-6" заменить соответственно цифрами "29", "251";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z329" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цифры "27", "28" заменить соответственно цифрами "29", "30";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z330" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цифры "27", "147", "148", "149", "236" заменить соответственно цифрами "29", "141", "142", "143", "241";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z331" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) дополнить пунктами 19-1 и 19-2 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z332" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "19-1. Касательно предусмотренной подпунктом 7) части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГПК обеспечительной меры в виде приостановления торгов по внесудебной реализации предмета залога судам следует исходить из того, что данная мера обеспечения иска может быть применена судом в случае наличия спора в отношении залогового имущества, являющегося предметом внесудебной реализации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z333" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом судам следует иметь в виду, что такая мера обеспечения иска принимается до подведения итогов торгов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z334" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19-2. Применение мер по обеспечению иска, установленных подпунктом 8) части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГПК, возможно в случае оспаривания актов и действий судебного исполнителя, связанных с обращением взыскания на имущество, совершаемых в исполнительном производстве.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z335" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цифры "158", "162" заменить соответственно цифрами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>155</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>159</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z336" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z337" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      слова "с частью второй статьи 162" заменить словами "с частью четвертой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 159</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z338" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "159 ГПК, внести на депозитный счет сумму денег, о взыскании которой заявлен иск" заменить словами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГПК, внести на депозит территориального подразделения уполномоченного органа по организационному и материально-техническому обеспечению деятельности судов сумму, равную цене иска";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z339" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z340" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "158", "165" заменить соответственно цифрами "155" ,"162";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z341" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цифры "163" заменить цифрами "160";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z342" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z343" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "344" заменить цифрами "429";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z344" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      абзац второй изложить в следующей редакции "С частной жалобой (протестом) на определение суда по вопросам обеспечения иска направляется выделенный из дела материал, касающийся принятого определения.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z345" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z346" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "в порядке судебного надзора" заменить словами "в кассационном порядке";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z347" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "396" заменить цифрами "448".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 18 утрачивает силу нормативным постановлением Верховного Суда РК от 20.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18. "О некоторых вопросах применения с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>удами законодательства о насле</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">довании" от 29 июня 2009 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z349" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z350" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      абзац второй изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z351" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "В соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГК местом жительства признается тот населенный пункт, где гражданин постоянно или преимущественно проживает. Согласно пункту 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 51</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан от 22 июля 2011 года № 477-IV "О миграции населения" (далее – Закон "О миграции населения" регистрация граждан осуществляется по месту жительства и по месту временного пребывания (проживания). В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 17-1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 1 Закона "О миграции населения" место временного пребывания (проживания) – это имеющие адрес здание, помещение либо жилище, которое не является местом жительства и в котором лицо пребывает (проживает) временно. Как правило, последнее место жительства наследодателя совпадает с местом постоянного проживания.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z352" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "291–295" заменить цифрами "305, 306, 307, 308, 309";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z353" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z354" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "Гражданского Кодекса", "Гражданский Кодекс" заменить словами "ГК";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z355" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в пункте 11 цифры "128" заменить цифрами "126";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z356" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z357" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "159", "239" заменить соответственно цифрами "156", "245";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z358" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      слова "части 2 статьи 219" заменить словами "части второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 225</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-[...36 lines deleted...]
-      "17. Согласно </w:t>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z359" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "статьями 1061–1064" заменить словами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьями 1061</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1062</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1063</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1064</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z360" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z361" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "статьях 1062–1064" заменить словами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьях 1062</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1063</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1064</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z362" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      абзац третий изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z363" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Применительно к </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьям 1068</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1069</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГК к нетрудоспособным лицам следует относить: лиц, не достигших восемнадцати лет; лиц, достигших пенсионного возраста, установленного законодательством Республики Казахстан о пенсионном обеспечении; инвалидов 1, 2, 3 группы; лиц, достигших восемнадцати лет и старше, обучающихся в учебных заведениях по очной форме обучения до окончания учебы, но не старше двадцати трех лет."; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z364" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z365" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в абзаце втором слова "части 7 статьи 96" заменить словами "части седьмой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z366" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в абзаце третьем слова "подпункту 1) части 1 статьи 154" заменить словами "подпункту 1) части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 152</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z367" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "подпунктом 1) части 1 статьи 154" заменить словами "подпунктом 1) части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 152</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z368" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цифры "49" заменить цифрами "48";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z369" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обозначение абзацев 3, 4, 5, 6 знаком тире исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z370" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z371" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в первом абзаце слова "статьи 32 Закона Республики Казахстан "О браке и семье"" заменить словами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кодекса Республики Казахстан "О браке (супружестве) и семье"";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z372" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце втором слова "статьями 23, 23-1, 23-2 Закона Республики Казахстан "О пенсионном обеспечении в Республике Казахстан"" заменить словами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьями 31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан от 21 июня 2013 года № 105-V "О пенсионном обеспечении в Республике Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z373" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19. "О применении законодательства об акционерных обществах" от 28 декабря 2009 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z374" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> после слов "Закона Республики Казахстан" дополнить словами "от 13 мая 2003 года № 415-II";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z375" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова ", а также их перечень устанавливаются нормативным правовым актом Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций (далее – Агентство)" заменить словами "устанавливаются нормативным правовым актом уполномоченного органа, осуществляющего государственное регулирование, контроль и надзор финансового рынка и финансовых организаций (далее – уполномоченный орган)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z376" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цифры "296" заменить цифрами "317";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z377" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "законами Республики Казахстан "О недрах и недропользовании", "О банках и банковской деятельности в Республике Казахстан", "О страховой деятельности" и др." заменить словами "законами Республики Казахстан от 24 июня 2010 года № 291-IV "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О недрах и недропользовании</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", от 31 августа 1995 года № 2444 "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О банках и банковской деятельности в Республике Казахстан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", от 18 декабря 2000 года № 126-II "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О страховой деятельности</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" и др.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z378" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "Закон Республики Казахстан "О браке и семье"" заменить словами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодекс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О браке (супружестве) и семье"";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z379" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слово "Агентством" заменить словами "уполномоченным органом";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z380" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "крупным акционером" заменить словами "акционером, владеющим самостоятельно или в совокупности с другими акционерами пятью и более процентами голосующих акций общества";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z381" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "части 2 статьи 150" заменить словами "части второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 148</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z382" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> абзац пятый изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z383" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункту 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 70 Закона в целях информирования кредиторов, общественности и акционеров общество обязано в течение трех рабочих дней после принятия решения о заключении обществом крупной сделки опубликовать в средствах массовой информации сообщение о сделке на казахском и русском языках.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z384" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20. "О практике вынесения судами частных определений по гражданским делам" от 25 июня 2010 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (с изменениями и дополнениями, внесенными нормативными постановлениями Верховного Суда Республики Казахстан от 29 декабря 2012 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, от 24 декабря 2014 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z385" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по всему тексту цифры "253" заменить цифрами "270";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z386" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цифры "252" заменить цифрами "269";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z387" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "пункту 1 статьи 253" заменить словами "части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z388" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z389" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первый абзац изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z390" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "В соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан от 18 ноября 2015 года № 410-V "О противодействии коррупции", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГПК суды осуществляют государственные функции, направленные на защиту прав и свобод граждан и юридических лиц путем предупреждения правонарушений, связанных с коррупцией, устранения их последствий и привлечения виновных к ответственности.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z391" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      второй абзац исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z392" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце третьем слово "преступления" заменить словами "уголовного правонарушения".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z393" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21. "О судебной практике рассмотрения дел о выдворении иностранцев или лиц без гражданства за пределы Республики Казахстан" от 13 декабря 2013 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (с изменениями и дополнениями, внесенными нормативным постановлением Верховного Суда Республики Казахстан от 24 декабря 2014 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z394" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "Закона Республики Казахстан от 19 июня 1995 года "О правовом положении иностранцев"" заменить словами "Закона Республики Казахстан от 19 июня 1995 года № 2337 "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О правовом положении иностранцев</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" (далее – Закон "О правовом положении иностранцев")";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z395" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> после слова "Законом" слова "Республики Казахстан" исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z396" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z397" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "3. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Пункт 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан от 6 апреля 2016 года № 480-V "О правовых актах" устанавливает, что каждый из нормативных правовых актов нижестоящего уровня не должен противоречить нормативным правовым актам вышестоящих уровней. В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 12 данного Закона при наличии противоречий в нормах нормативных актов разного уровня действуют нормы акта более высокого уровня.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z398" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z399" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      после слов "статья 109", "статья 517" дополнить словом "КоАП";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z400" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      слова "часть 3 статьи 449" заменить словами "часть третья </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 449</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> КоАП";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z401" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      слова "часть 3 статьи 490" заменить словами "часть третья </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 490</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> КоАП";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z402" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      слова "часть 2 статьи 495" заменить словами "часть вторая </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 495</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> КоАП";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z403" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      слова "часть 2 статьи 513" заменить словами "часть вторая </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 513</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> КоАП";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z404" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      слова "часть 2 статьи 514" заменить словами "часть вторая </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 514</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> КоАП";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z405" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      слова "часть 4 статьи 519" заменить словами "часть четвертая </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 519</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> КоАП";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z406" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      слова "часть 2 статьи 516" заменить словами "часть вторая </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 516</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> КоАП";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z407" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z408" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "части 2" заменить словами "части второй";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z409" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      после слова "кодексом" дополнить словами "Республики Казахстан";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z410" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цифры "36-4" заменить цифрами "49";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z411" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z412" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "317-12" заменить цифрами "382";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z500" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      слова "частью 3 статьи 55" заменить словами "частью третьей </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 54</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z414" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цифры "317-13" заменить цифрами "383";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z415" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z416" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в абзаце втором слова "(часть 2 статьи 187 ГПК)" заменить словами "(часть вторая </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 196</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГПК)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z417" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце третьем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z418" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      слова "(часть 2 статьи 135 ГПК)" заменить словами "(часть вторая </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 133</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГПК)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z419" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      слова "подпункт 4) статьи 243" заменить словами "подпункт 8) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 273</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z420" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "части 3 статьи 317-14" заменить словами "части третьей </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 384</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z421" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цифры "317-15" заменить цифрами "385";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z422" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z423" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "18. В силу требований </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 401</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГПК решение суда о выдворении иностранца или лица без гражданства за пределы Республики Казахстан обжалованию и опротестованию в апелляционном порядке не подлежит, но может быть пересмотрено в кассационном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z424" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Возможность такого пересмотра без соблюдения апелляционного порядка обжалования связана с положениями статьи 13 Международного пакта о гражданских и политических правах (Нью-Йорк, 16 декабря 1966 года, ратифицирован </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 28 ноября 2005 года № 91-III, вступил в силу для Республики Казахстан 24 апреля 2006 года).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z425" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Разъяснить судам, что при вынесении решения о выдворении в резолютивной части решения необходимо указать право на обжалование судебного акта в кассационном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z426" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Решение, которым в удовлетворении заявления о выдворении иностранца или лица без гражданства за пределы Республики Казахстан отказано, вступает в законную силу по правилам </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 240</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГПК и может быть обжаловано в апелляционном порядке в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 403</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГПК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z427" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае поступления жалобы или протеста не позднее срока, установленного для выдворения, решение суда о выдворении иностранца или лица без гражданства за пределы Республики Казахстан должно быть приостановлено до принятия решения кассационной инстанцией (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статья 386</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГПК). Вынесение отдельного судебного акта в этом случае не требуется. При оставлении без изменения решения суда о выдворении в постановлении кассационной инстанции указывается новый срок, в течение которого иностранец или лицо без гражданства должно покинуть территорию Республики Казахстан.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22. Утратил силу нормативным постановлением Верховного Суда РК от 02.11.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z488" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">23. "О применении судами законодательства о возмещении морального вреда" от 27 ноября 2015 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z489" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "от 24 марта 1998 года № 213-I "О нормативных правовых актах" заменить словами "от 6 апреля 2016 года № 480-V "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О правовых актах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z490" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цифры "18–24" заменить словами "с 18 по 24";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z491" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "части 1" заменить словами "части первой";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z492" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цифры "272–288" заменить словами "с 272 по 288";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z493" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цифры "1-4" заменить словами "с 1 по 4";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z494" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цифры "925–930" заменить словами "с 925 по 930";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z495" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в абзаце втором предложение второе изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z496" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Цена исков о взыскании компенсации морального вреда в денежном выражении, причиненного распространением сведений, порочащих честь, достоинство и деловую репутацию, определяется предъявленной ко взысканию суммой.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z497" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Конституции Республики Казахстан настоящее нормативное постановление включается в состав действующего права, а также является общеобязательным и вводится в действие со дня официального опубликования.".</w:t>
-[...13949 lines deleted...]
-        <w:t>";</w:t>
+        <w:t xml:space="preserve"> Конституции Республики Казахстан настоящее нормативное постановление включается в состав действующего права, является общеобязательным и вводится в действие со дня первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z414" w:id="380"/>
-[...1040 lines deleted...]
-    <w:bookmarkEnd w:id="403"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -16292,55 +15760,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -16666,31 +16134,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>