--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d0c91ba" w14:textId="d0c91ba">
+    <w:p w14:paraId="3c0c186" w14:textId="3c0c186">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -279,51 +279,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Утратил силу нормативным постановлением Верховного Суда РК от 20.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z47" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9922,61 +9922,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">17. "О принятии обеспечительных мер по гражданским делам" от 12 января </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">2009 года </w:t>
+        <w:t xml:space="preserve">17. "О принятии обеспечительных мер по гражданским делам" от 12 января 2009 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (с изменениями и дополнениями, внесенными нормативными постановлениями Верховного Суда Республики Казахстан от 30 декабря 2011 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -11391,4051 +11381,2879 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">18. Утратил силу нормативным постановлением Верховного Суда РК от 20.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z373" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19. "О применении законодательства об акционерных обществах" от 28 декабря 2009 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z374" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> после слов "Закона Республики Казахстан" дополнить словами "от 13 мая 2003 года № 415-II";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z375" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова ", а также их перечень устанавливаются нормативным правовым актом Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций (далее – Агентство)" заменить словами "устанавливаются нормативным правовым актом уполномоченного органа, осуществляющего государственное регулирование, контроль и надзор финансового рынка и финансовых организаций (далее – уполномоченный орган)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z376" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цифры "296" заменить цифрами "317";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z377" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "законами Республики Казахстан "О недрах и недропользовании", "О банках и банковской деятельности в Республике Казахстан", "О страховой деятельности" и др." заменить словами "законами Республики Казахстан от 24 июня 2010 года № 291-IV "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О недрах и недропользовании</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", от 31 августа 1995 года № 2444 "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О банках и банковской деятельности в Республике Казахстан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", от 18 декабря 2000 года № 126-II "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О страховой деятельности</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" и др.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z378" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "Закон Республики Казахстан "О браке и семье"" заменить словами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодекс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О браке (супружестве) и семье"";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z379" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слово "Агентством" заменить словами "уполномоченным органом";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z380" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "крупным акционером" заменить словами "акционером, владеющим самостоятельно или в совокупности с другими акционерами пятью и более процентами голосующих акций общества";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z381" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "части 2 статьи 150" заменить словами "части второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 148</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z382" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> абзац пятый изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z383" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункту 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 70 Закона в целях информирования кредиторов, общественности и акционеров общество обязано в течение трех рабочих дней после принятия решения о заключении обществом крупной сделки опубликовать в средствах массовой информации сообщение о сделке на казахском и русском языках.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z384" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20. "О практике вынесения судами частных определений по гражданским делам" от 25 июня 2010 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (с изменениями и дополнениями, внесенными нормативными постановлениями Верховного Суда Республики Казахстан от 29 декабря 2012 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, от 24 декабря 2014 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z385" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по всему тексту цифры "253" заменить цифрами "270";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z386" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цифры "252" заменить цифрами "269";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z387" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "пункту 1 статьи 253" заменить словами "части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 270</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z388" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z389" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первый абзац изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z390" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "В соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан от 18 ноября 2015 года № 410-V "О противодействии коррупции", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГПК суды осуществляют государственные функции, направленные на защиту прав и свобод граждан и юридических лиц путем предупреждения правонарушений, связанных с коррупцией, устранения их последствий и привлечения виновных к ответственности.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z391" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      второй абзац исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z392" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце третьем слово "преступления" заменить словами "уголовного правонарушения".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z393" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21. "О судебной практике рассмотрения дел о выдворении иностранцев или лиц без гражданства за пределы Республики Казахстан" от 13 декабря 2013 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (с изменениями и дополнениями, внесенными нормативным постановлением Верховного Суда Республики Казахстан от 24 декабря 2014 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z394" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "Закона Республики Казахстан от 19 июня 1995 года "О правовом положении иностранцев"" заменить словами "Закона Республики Казахстан от 19 июня 1995 года № 2337 "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О правовом положении иностранцев</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" (далее – Закон "О правовом положении иностранцев")";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z395" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> после слова "Законом" слова "Республики Казахстан" исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z396" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z397" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "3. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Пункт 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан от 6 апреля 2016 года № 480-V "О правовых актах" устанавливает, что каждый из нормативных правовых актов нижестоящего уровня не должен противоречить нормативным правовым актам вышестоящих уровней. В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 12 данного Закона при наличии противоречий в нормах нормативных актов разного уровня действуют нормы акта более высокого уровня.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z398" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z399" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      после слов "статья 109", "статья 517" дополнить словом "КоАП";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z400" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      слова "часть 3 статьи 449" заменить словами "часть третья </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 449</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> КоАП";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z401" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      слова "часть 3 статьи 490" заменить словами "часть третья </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 490</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> КоАП";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z402" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      слова "часть 2 статьи 495" заменить словами "часть вторая </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 495</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> КоАП";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z403" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      слова "часть 2 статьи 513" заменить словами "часть вторая </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 513</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> КоАП";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z404" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      слова "часть 2 статьи 514" заменить словами "часть вторая </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 514</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> КоАП";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z405" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      слова "часть 4 статьи 519" заменить словами "часть четвертая </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 519</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> КоАП";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z406" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      слова "часть 2 статьи 516" заменить словами "часть вторая </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 516</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> КоАП";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z407" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z408" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "части 2" заменить словами "части второй";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z409" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      после слова "кодексом" дополнить словами "Республики Казахстан";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z410" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цифры "36-4" заменить цифрами "49";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z411" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z412" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "317-12" заменить цифрами "382";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z500" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      слова "частью 3 статьи 55" заменить словами "частью третьей </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 54</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z414" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цифры "317-13" заменить цифрами "383";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z415" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z416" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в абзаце втором слова "(часть 2 статьи 187 ГПК)" заменить словами "(часть вторая </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 196</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГПК)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z417" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце третьем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z418" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      слова "(часть 2 статьи 135 ГПК)" заменить словами "(часть вторая </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 133</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГПК)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z419" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      слова "подпункт 4) статьи 243" заменить словами "подпункт 8) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 273</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z420" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "части 3 статьи 317-14" заменить словами "части третьей </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 384</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z421" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цифры "317-15" заменить цифрами "385";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z422" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z423" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "18. В силу требований </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 401</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГПК решение суда о выдворении иностранца или лица без гражданства за пределы Республики Казахстан обжалованию и опротестованию в апелляционном порядке не подлежит, но может быть пересмотрено в кассационном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z424" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Возможность такого пересмотра без соблюдения апелляционного порядка обжалования связана с положениями статьи 13 Международного пакта о гражданских и политических правах (Нью-Йорк, 16 декабря 1966 года, ратифицирован </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 28 ноября 2005 года № 91-III, вступил в силу для Республики Казахстан 24 апреля 2006 года).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z425" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Разъяснить судам, что при вынесении решения о выдворении в резолютивной части решения необходимо указать право на обжалование судебного акта в кассационном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z426" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Решение, которым в удовлетворении заявления о выдворении иностранца или лица без гражданства за пределы Республики Казахстан отказано, вступает в законную силу по правилам </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 240</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГПК и может быть обжаловано в апелляционном порядке в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 403</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГПК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z427" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае поступления жалобы или протеста не позднее срока, установленного для выдворения, решение суда о выдворении иностранца или лица без гражданства за пределы Республики Казахстан должно быть приостановлено до принятия решения кассационной инстанцией (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статья 386</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГПК). Вынесение отдельного судебного акта в этом случае не требуется. При оставлении без изменения решения суда о выдворении в постановлении кассационной инстанции указывается новый срок, в течение которого иностранец или лицо без гражданства должно покинуть территорию Республики Казахстан.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 18 утрачивает силу нормативным постановлением Верховного Суда РК от 20.05.2026 </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 4</w:t>
+        <w:t xml:space="preserve">22. Утратил силу нормативным постановлением Верховного Суда РК от 02.11.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z488" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>18. "О некоторых вопросах применения с</w:t>
+        <w:t xml:space="preserve">23. "О применении судами законодательства о возмещении морального вреда" от 27 ноября 2015 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>удами законодательства о насле</w:t>
-[...28 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z349" w:id="291"/>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z489" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункте 3</w:t>
-[...133 lines deleted...]
-    <w:bookmarkStart w:name="z353" w:id="295"/>
+        <w:t>пункте 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "от 24 марта 1998 года № 213-I "О нормативных правовых актах" заменить словами "от 6 апреля 2016 года № 480-V "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О правовых актах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z490" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункте 5</w:t>
-[...53 lines deleted...]
-    <w:bookmarkStart w:name="z356" w:id="298"/>
+        <w:t>пункте 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цифры "18–24" заменить словами "с 18 по 24";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z491" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "части 1" заменить словами "части первой";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z492" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункте 12</w:t>
-[...73 lines deleted...]
-    <w:bookmarkStart w:name="z359" w:id="301"/>
+        <w:t>пункте 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цифры "272–288" заменить словами "с 272 по 288";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z493" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункте 14</w:t>
-[...93 lines deleted...]
-    <w:bookmarkStart w:name="z360" w:id="302"/>
+        <w:t>пункте 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цифры "1-4" заменить словами "с 1 по 4";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z494" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункте 15</w:t>
-[...173 lines deleted...]
-    <w:bookmarkStart w:name="z364" w:id="306"/>
+        <w:t>пункте 21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цифры "925–930" заменить словами "с 925 по 930";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z495" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункте 20</w:t>
-[...2079 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>пункте 23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в абзаце втором предложение второе изложить в следующей редакции: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z412" w:id="354"/>
-[...15 lines deleted...]
-      цифры "317-12" заменить цифрами "382";</w:t>
+    <w:bookmarkStart w:name="z496" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Цена исков о взыскании компенсации морального вреда в денежном выражении, причиненного распространением сведений, порочащих честь, достоинство и деловую репутацию, определяется предъявленной ко взысканию суммой.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z500" w:id="355"/>
-[...35 lines deleted...]
-        <w:t>";</w:t>
+    <w:bookmarkStart w:name="z497" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Конституции Республики Казахстан настоящее нормативное постановление включается в состав действующего права, является общеобязательным и вводится в действие со дня первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z414" w:id="356"/>
-[...1040 lines deleted...]
-    <w:bookmarkEnd w:id="379"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -15760,55 +14578,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -16134,31 +14952,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>