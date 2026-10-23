--- v1 (2026-03-11)
+++ v2 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e3de896" w14:textId="e3de896">
+    <w:p w14:paraId="a0acb87" w14:textId="a0acb87">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2036,111 +2036,111 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17) согласование проекта закона с Администрацией Президента Республики Казахстан (далее – Администрация Президента) в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> согласования с Администрацией Президента Республики Казахстан проектов законов, вносимых Правительством в Мажилис Парламента Республики Казахстан, утвержденными Указом Президента Республики Казахстан от 17 мая 2002 года № 873 (далее – Правила согласования с Администрацией Президента Республики Казахстан проектов законов);</w:t>
+        <w:t xml:space="preserve"> согласования с Администрацией Президента Республики Казахстан проектов законов, вносимых Правительством Республики Казахстан в Курултай Республики Казахстан, утвержденными Указом Президента Республики Казахстан от 17 мая 2002 года № 873 (далее – Правила согласования с Администрацией Президента Республики Казахстан проектов законов);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z97" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18) проведение научной лингвистической экспертизы проекта закона после согласования проекта закона с Администрацией Президента, Аппаратом Правительства до их внесения на рассмотрение Парламента;</w:t>
+      18) проведение научной лингвистической экспертизы проекта закона после согласования проекта закона с Администрацией Президента, Аппаратом Правительства до их внесения на рассмотрение Курултая Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z98" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19) внесение проекта закона в Мажилис Парламента Республики Казахстан (далее – Мажилис Парламента);</w:t>
+      19) внесение проекта закона в Курултай Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z99" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20) представление и сопровождение проекта закона при его рассмотрении в палатах Парламента Республики Казахстан (далее – Парламент);</w:t>
+      20) представление и сопровождение проекта закона при его рассмотрении в Курултае Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z100" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) обеспечение в соответствии с Регламентом Правительства реализации принятого закона, в том числе путем своевременного утверждения подзаконных нормативных правовых актов, если соответствующим проектом закона предусмотрено их принятие;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z101" w:id="37"/>
     <w:p>
@@ -2285,133 +2285,153 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 26.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 170</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">; от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z103" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Требования по разработке консультативного документа, а также программы информационного сопровождения и разъяснения по проекту закона и по принятому закону не распространяются на проекты законов о республиканском бюджете, гарантированном трансферте из Национального фонда Республики Казахстан, объемах трансфертов общего характера между республиканским и областными бюджетами, бюджетами городов республиканского значения, столицы и на проекты законов о внесении в них изменений и дополнений.</w:t>
+      5. Требования по разработке консультативного документа, а также программы информационного сопровождения и разъяснения по проекту закона и по принятому закону не распространяются на проекты законов о республиканском бюджете, гарантированном трансферте из Национального фонда Республики Казахстан, объемах трансфертов общего характера между республиканским и областными бюджетами, бюджетами столицы, городов республиканского значения и на проекты законов о внесении в них изменений и дополнений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции постановления Правительства РК от 28.12.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 1082</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z964" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2710,1034 +2730,1068 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Разработке консультативного документа может предшествовать проведение исследований, социологических опросов, получение рекомендаций международных и иных организаций. Отчетные материалы, полученные в ходе исследований, являются обязательными приложениями к консультативному документу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z109" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Разработка консультативного документа осуществляется с учетом Послания Президента Республики Казахстан народу Казахстана, положений ежегодного послания Конституционного Суда Республики Казахстан, нормативных постановлений Конституционного Суда Республики Казахстан, Верховного Суда Республики Казахстан, документов Системы государственного планирования и планов мероприятий по их реализации, решений Правительства, результатов правового мониторинга нормативных правовых актов, анализа эффективности законодательства, практики применения законодательства Республики Казахстан в соответствующих отраслях и сферах общественной жизни, материалов научно-практических конференций, семинаров, совещаний, проводимых по проблемам действующего законодательства, обращений физических и юридических лиц, материалов, предоставляемых неправительственными организациями, информации, содержащейся в СМИ.</w:t>
+      8. Разработка консультативного документа осуществляется с учетом посланий Президента Республики Казахстан народу Казахстана, положений ежегодного послания Конституционного Суда Республики Казахстан, нормативных постановлений Конституционного Суда Республики Казахстан, Верховного Суда Республики Казахстан, документов Системы государственного планирования и планов мероприятий по их реализации, решений Правительства, результатов правового мониторинга нормативных правовых актов, анализа эффективности законодательства, практики применения законодательства Республики Казахстан в соответствующих отраслях и сферах общественной жизни, материалов научно-практических конференций, семинаров, совещаний, проводимых по проблемам действующего законодательства, обращений физических и юридических лиц, материалов, предоставляемых неправительственными организациями, информации, содержащейся в СМИ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 8 – в редакции постановления Правительства РК от 09.02.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 103</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="47"/>
+    <w:bookmarkStart w:name="z124" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Разработка консультативного документа осуществляется по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и включает в себя:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z111" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проведение анализа действующего законодательства и практики в соответствующей области правового регулирования, определение проблем и причин недостаточной эффективности существующих правовых механизмов (при их наличии), в том числе выявление наличия множественности актов, регулирующих сходные общественные отношения;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) изучение, обобщение и анализ экономической, социологической, статистической и иной необходимой информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществление исследования и прогноза социальных, финансово-экономических, экологических, правовых и иных последствий принятия предлагаемых решений (положительных/отрицательных), в том числе анализ возможных социальных рисков, а также тенденций и вариантов развития общественных отношений в определенной сфере в связи с такими решениями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) изучение международного опыта и проведение сравнительно-правового анализа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) определение (целевых) индикаторов, ожидаемых результатов, которые будут достигнуты в регулируемой сфере общественных отношений в связи с принятием проекта закона в течение последующих пяти лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Изложение аргументов, свидетельствующих о необходимости принятия закона, должно быть конкретным, обстоятельно устанавливающим связь негативных явлений и процессов с недостаточно эффективным действующим законодательством. В качестве аргументации необходимо приводить примеры из правоприменительной практики с указанием краткой фабулы имевшихся ситуаций, выводы и предложения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При прогнозировании социальных последствий принятия предлагаемых решений проводится анализ их воздействия как на развитие общества в целом, так и на его отдельные социальные группы, на повышение уровня и качества жизни: влияние на уровень образования и занятости населения, социальную структуру общества, доступность услуг здравоохранения, улучшение жилищных условий, развитие институтов гражданского общества, оцениваются возможные риски социального характера и другие последствия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При прогнозировании финансово-экономических последствий принятия предлагаемых решений оцениваются связанные с их принятием:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) прямые и косвенные доходы и расходы республиканского и местного бюджетов, включая привлечение грантового финансирования и займов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) доходы и расходы правоприменителей и иных субъектов реализации норм закона;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) иные расходы и доходы, а также иной экономический эффект (влияние на развитие конкуренции, доступность кредитных ресурсов, создание новых рабочих мест и другие последствия).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При прогнозировании экологических последствий принятия предлагаемых решений оцениваются направление, характер и степень воздействия, которое будет оказываться на окружающую среду в результате принятия закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В рамках прогнозирования правовых последствий оцениваются предполагаемое влияние предлагаемых решений на существующий механизм правового регулирования общественных отношений в определенной сфере, в том числе на установление, конкретизацию прав и обязанностей, устранение правовых пробелов, исключение дефектных, неэффективных и декларативных норм.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К консультативному документу должны в обязательном порядке прилагаться соответствующие материалы, показывающие обоснованность и достоверность указанных в нем сведений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z125" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Определение целевых групп осуществляется органом-разработчиком исходя из результатов анализа недостаточной эффективности существующих правовых механизмов и последствий принятия предлагаемых решений в соответствующей области правового регулирования.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z112" w:id="49"/>
-[...15 lines deleted...]
-      2) изучение, обобщение и анализ экономической, социологической, статистической и иной необходимой информации;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. Исключен постановлением Правительства РК от 28.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1082</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z132" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. По консультативным документам, которые затрагивают интересы субъектов частного предпринимательства, в обязательном порядке опубликовываются (распространяются) анонсы (информационные сообщения) в СМИ, включая размещение на интернет-ресурсах, не позднее 2 (два) рабочих дней до их рассмотрения НПП и экспертным советом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z113" w:id="50"/>
-[...15 lines deleted...]
-      3) осуществление исследования и прогноза социальных, финансово-экономических, экологических, правовых и иных последствий принятия предлагаемых решений (положительных/отрицательных), в том числе анализ возможных социальных рисков, а также тенденций и вариантов развития общественных отношений в определенной сфере в связи с такими решениями;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 – в редакции постановления Правительства РК от 11.04.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z133" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Орган-разработчик после выполнения условий, предусмотренных пунктом 12 настоящих Правил, должен обеспечить процедуры публикации и обсуждения консультативного документа путем размещения консультативного документа на интернет-портале открытых НПА и интернет-ресурсе государственного органа на государственном и русском языках.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z114" w:id="51"/>
-[...15 lines deleted...]
-      4) изучение международного опыта и проведение сравнительно-правового анализа;</w:t>
+    <w:bookmarkStart w:name="z134" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обсуждение консультативного документа с общественностью включает в себя его размещение на интернет-портале открытых НПА для публичного обсуждения, а также публичные слушания и дебаты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z115" w:id="52"/>
-[...15 lines deleted...]
-      5) определение (целевых) индикаторов, ожидаемых результатов, которые будут достигнуты в регулируемой сфере общественных отношений в связи с принятием проекта закона в течение последующих пяти лет.</w:t>
+    <w:bookmarkStart w:name="z135" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В зависимости от особенностей общественных отношений, планируемых к регулированию, обсуждения могут проводиться с использованием одного или нескольких вышеуказанных способов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z116" w:id="53"/>
-[...15 lines deleted...]
-      Изложение аргументов, свидетельствующих о необходимости принятия законодательного акта, должно быть конкретным, обстоятельно устанавливающим связь негативных явлений и процессов с недостаточно эффективным действующим законодательством. В качестве аргументации необходимо приводить примеры из правоприменительной практики с указанием краткой фабулы имевшихся ситуаций, выводы и предложения.</w:t>
+    <w:bookmarkStart w:name="z136" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Последовательность проведения публичных слушаний, дебатов определяется органом-разработчиком самостоятельно.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z117" w:id="54"/>
-[...15 lines deleted...]
-      При прогнозировании социальных последствий принятия предлагаемых решений проводится анализ их воздействия как на развитие общества в целом, так и на его отдельные социальные группы, на повышение уровня и качества жизни: влияние на уровень образования и занятости населения, социальную структуру общества, доступность услуг здравоохранения, улучшение жилищных условий, развитие институтов гражданского общества, оцениваются возможные риски социального характера и другие последствия.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 с изменением, внесенным постановлением Правительства РК от 28.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1082</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z137" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Размещение консультативного документа, проекта закона производится посредством АРМ сотрудниками органов-разработчиков. Доступ к АРМ сотрудникам органов-разработчиков предоставляется оператором на основании заявок государственных органов-разработчиков.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z118" w:id="55"/>
-[...15 lines deleted...]
-      При прогнозировании финансово-экономических последствий принятия предлагаемых решений оцениваются связанные с их принятием:</w:t>
+    <w:bookmarkStart w:name="z138" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок обсуждения консультативного документа на интернет-портале открытых НПА определяется государственными органами-разработчиками самостоятельно, но такой срок не должен быть менее 15 (пятнадцать) рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z119" w:id="56"/>
-[...15 lines deleted...]
-      1) прямые и косвенные доходы и расходы республиканского и местного бюджетов, включая привлечение грантового финансирования и займов;</w:t>
+    <w:bookmarkStart w:name="z139" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае поступления более 100 (сто) комментариев к размещенному консультативному документу органом-разработчиком в обязательном порядке проводятся публичные слушания и (или) дебаты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z120" w:id="57"/>
-[...15 lines deleted...]
-      2) доходы и расходы правоприменителей и иных субъектов реализации норм законодательного акта;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменениями, внесенными постановлениями Правительства РК от 28.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1082</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 04.10.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 822</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z140" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Консультативный документ, затрагивающий интересы субъектов предпринимательства, подлежит обязательному обсуждению с НПП и экспертными советами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z121" w:id="58"/>
-[...557 lines deleted...]
-    <w:bookmarkStart w:name="z141" w:id="72"/>
+    <w:bookmarkStart w:name="z141" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Консультативный документ, затрагивающий права, свободы и обязанности граждан, подлежит обязательному обсуждению с общественными советами, за исключением случаев, когда создание общественного совета в государственном органе </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об общественных советах" не предусмотрено. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z142" w:id="73"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z142" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. НПП, экспертные советы, общественные советы, РГП на ПХВ "Институт законодательства и правовой информации" (далее – ИЗПИ), члены Комиссии уведомляются о размещении консультативного документа на интернет-портале открытых НПА для получения позиций, экспертных заключений, рекомендаций, в том числе при каждом последующем их согласовании с заинтересованными государственными органами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z1005" w:id="74"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z1005" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление членам Комиссии направляется органом-разработчиком не позднее 2 (два) рабочих дней. При этом НПП, экспертные советы, общественные советы и ИЗПИ уведомляются посредством портала открытых НПА автоматически.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z1006" w:id="75"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z1006" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Экспертные заключения представляют собой письменную позицию НПП или члена экспертного совета, носят рекомендательный характер и являются обязательными приложениями к проекту нормативного правового акта до его принятия, в том числе при каждом последующем согласовании данного проекта с заинтересованными государственными органами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z1007" w:id="76"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z1007" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок, устанавливаемый для представления экспертных заключений, заключений, рекомендаций по консультативному документу, не может быть менее пятнадцати рабочих дней с момента поступления уведомления о его размещении на интернет-портале открытых НПА в НПП, членам экспертного совета, общественного совета, ИЗПИ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3756,128 +3810,128 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z145" w:id="77"/>
+    <w:bookmarkStart w:name="z145" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. НПП, экспертные советы, общественные советы, ИЗПИ, члены Комиссии размещают свои позиции, экспертные заключения, заключения, рекомендации к консультативному документу на интернет-портале открытых НПА на государственном и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Экспертные заключения, заключения, рекомендации общественных советов носят рекомендательный характер и являются обязательными приложениями к консультативному документу, проекту закона до его принятия, в том числе при каждом последующем согласовании данного проекта с заинтересованными государственными органами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z147" w:id="78"/>
+    <w:bookmarkStart w:name="z147" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае непредставления экспертных заключений, заключения, рекомендаций общественных советов в установленный срок, консультативный документ считается согласованным без замечаний.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z148" w:id="79"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z148" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае несогласия с экспертными заключениями, заключением, рекомендациями, орган-разработчик формирует обоснование причин несогласия не позднее 10 (десять) рабочих дней и размещает его на портале открытых НПА.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3916,468 +3970,468 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z149" w:id="80"/>
+    <w:bookmarkStart w:name="z149" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Проведение публичных обсуждений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z150" w:id="81"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z150" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Разработчик должен уведомить определенные консультативным документом целевые группы о их возможности принять участие в публичных обсуждениях на интернет-портале открытых НПА, публичных слушаниях и (или) дебатах, раскрыв следующие сведения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z151" w:id="82"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z151" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наименование государственного органа, организатора публичных слушаний;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z152" w:id="83"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z152" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) дату, способ (дебаты/публичные слушания) проведения обсуждений, для публичных слушаний указывается также место и время проведения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z153" w:id="84"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z153" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) краткое описание проблемы (проблем), изложенной в консультативном документе; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z154" w:id="85"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z154" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) контактную информацию (адреса, электронная почта, телефоны) ответственных за организацию лиц государственного органа – организатора обсуждений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z155" w:id="86"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z155" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) ссылку на интернет-портал открытых НПА, где размещен консультативный документ, с указанием на возможность его комментирования. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z156" w:id="87"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z156" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Разработчик за 20 (двадцать) рабочих дней до проведения публичных слушаний должен разместить в СМИ, включая интернет-портал открытых НПА, сайт разработчика, объявление с указанием сведений, указанных в части первой настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z157" w:id="88"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z157" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Целевые группы уведомляются о предстоящем проведении публичных обсуждений одним или несколькими следующими способами: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z158" w:id="89"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z158" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) адресной рассылкой приглашений почтовой связью, нарочно или посредством электронной почты конкретным субъектам – представителям целевой группы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z159" w:id="90"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z159" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) публикацией объявления на интернет-ресурсе государственного органа – организатора обсуждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z160" w:id="91"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z160" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) публикацией объявления в СМИ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z161" w:id="92"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z161" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) СМС-уведомления в форме короткого текстового сообщения на абонентский номер сотовой связи представителей целевых групп;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z162" w:id="93"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z162" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) иными способами, указанными в консультативном документе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z163" w:id="94"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z163" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       О предстоящем проведении публичных слушаний и (или) дебатов также уведомляются члены общественного и экспертного советов, НПП, ИЗПИ. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z164" w:id="95"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z164" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Публичное обсуждение на интернет-портале открытых НПА осуществляется при соблюдении следующих условий: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z165" w:id="96"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z165" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) принимать замечания и (или) предложения с краткими обоснованиями от зарегистрированных на веб-портале "электронного правительства" пользователей без удостоверения электронной цифровой подписью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z166" w:id="97"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z166" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) не допускать использование нецензурной лексики, оскорбительных выражений, рекламы, а также иной информации, не относящейся к консультативному документу, проекту концепции или проекту закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z167" w:id="98"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z167" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) при направлении замечаний и (или) предложений по консультативному документу или проекту закона указывать конкретный структурный элемент проекта (раздел, статью, пункт, подпункт).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z168" w:id="99"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z168" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Замечания и (или) предложения пользователей информации, поступившие после окончания срока для публичного обсуждения проектов, установленного государственным органом-разработчиком, не рассматриваются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z169" w:id="100"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z169" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Разработчики рассматривают замечания и предложения пользователей информации в течение 3 (три) рабочих дней после их опубликования в виде комментария на интернет-портале открытых НПА. Решение разработчика о принятии либо отклонении замечания и (или) предложения пользователя информации должно быть мотивированным, конкретным, без общих обоснований, положений декларативного характера и опубликованным под поступившим комментарием. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае непредставления разработчиком ответов на замечания и предложения пользователей в установленный срок срок публичного обсуждения проекта закона на интернет-портале открытых НПА автоматически продлевается на 3 (три) рабочих дня.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4434,550 +4488,550 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z170" w:id="101"/>
+    <w:bookmarkStart w:name="z170" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Оператор в рамках осуществления информационного наполнения веб-портала "электронного правительства" осуществляет мониторинг соблюдения установленных настоящими Правилами условий к публичному обсуждению размещенных проектов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z171" w:id="102"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z171" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Оператор в течение 1 (один) рабочего дня осуществляет проверку на соответствие замечаний и (или) предложений пользователей информации требованиям настоящих Правил и принимает решение об их публикации или отказывает в публикации с указанием обоснований. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z172" w:id="103"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z172" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Публичные слушания проводятся в открытом формате на государственном и русском языках, с обеспечением онлайн-трансляций, в помещении, позволяющем вместить желающих участвовать на публичных слушаниях, либо с использованием доступных информационно-коммуникационных технологий. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z173" w:id="104"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z173" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Государственный орган обеспечивает привлечение СМИ и освещение проводимых публичных слушаний, в том числе на площадках социальных сетей. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z174" w:id="105"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z174" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для обеспечения необходимым помещением лицам, желающим участвовать на публичных слушаниях, проводимых в помещении, необходимо зарегистрироваться на веб-портале "электронного правительства" или интернет-ресурсе разработчика (организатора обсуждений) в срок не менее чем за 7 (семь) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z175" w:id="106"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z175" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лицам, желающим участвовать на публичных слушаниях, проводимых с использованием доступных информационно-коммуникационных технологий, необходимо зарегистрироваться на веб-портале "электронного правительства" или интернет-ресурсе разработчика (организатора обсуждений) в срок не менее чем за 5 (пять) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z176" w:id="107"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z176" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       На публичные слушания, проводимые в помещении, допускаются зарегистрированные лица при предъявлении ими документа, удостоверяющего личность. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z177" w:id="108"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z177" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На публичные слушания, проводимые с использованием доступных информационно-коммуникационных технологий, допускаются все зарегистрированные лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z178" w:id="109"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z178" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На публичных слушаниях граждане могут выступить с отдельным докладом, длительность которого определеяется организатором.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z179" w:id="110"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z179" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для выступления с докладом желающим в срок не менее чем за 7 (семь) рабочих дней до проведения обсуждений необходимо зарегистрироваться на веб-портале "электронного правительства" или интернет-ресурсе разработчика (организатора обсуждений) и представить тезисы своего выступления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z180" w:id="111"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z180" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В докладе необходимо представить аргументированные предложения по решению проблем, указанных в консультативном документе, и (или) имеющимся замечаниям и (или) предложения по решению проблем, предлагаемых разработчиком.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z181" w:id="112"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z181" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На самом публичном обсуждении представители разработчика делают краткую презентацию консультативного документа, докладывают о поступивших замечаниях и предложениях, поддержанных и отклоненных. По отклоненным приводятся позиции разработчика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z182" w:id="113"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z182" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Предложения и замечания, поступившие в процессе проведения публичных слушаний, заносятся в протокол и по ним также формируется позиция государственного органа. При невозможности сформировать позицию на месте проведения обсуждений такая позиция формируется в срок не более 3 (три) рабочих дней с момента проведения публичных обсуждений и размещается на интернет-ресурсе государственного органа и интернет-портале открытых НПА.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z183" w:id="114"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z183" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Предложения и замечания, поступившие по итогам выступления с докладом заинтересованных лиц, также заносятся в протокол публичных слушаний.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z184" w:id="115"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z184" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Дебаты проводятся в открытом формате на государственном и русском языках, с обеспечением онлайн-трансляций и привлечением СМИ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z185" w:id="116"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z185" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дебаты проводятся при участии не менее 2 (два) участников, представляющих различные позиции по решению проблем государственного регулирования в конкретной сфере.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z186" w:id="117"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z186" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Орган-разработчик за 20 (двадцать) рабочих дней до проведения дебатов публикует объявление на интернет-портале открытых НПА и официальном сайте государственного органа. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z187" w:id="118"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z187" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Для участия в дебатах необходимо оставить заявку на интернет-портале открытых НПА. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z188" w:id="119"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z188" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       За 10 (десять) рабочих дней до проведения дебатов прием заявок по участию в них прекращается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z189" w:id="120"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z189" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Длительность, формат и другие особенности проведения дебатов определяются организаторами и должны обеспечивать полноценное обсуждение консультативного документа. При этом время, предоставляемое для выступлений, не должно создавать преимущества тому или иному участнику дебатов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z190" w:id="121"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z190" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отбор участников дебатов осуществляется организатором из числа лиц, подавших заявки. По согласию лиц, подавших заявки, организатор должен сгруппировать участников на основе представленных ими тезисов по решению проблем, указанных в консультативном документе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z191" w:id="122"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z191" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       За 5 (пять) дней до проведения дебатов организаторы опубликовывают список участников, допущенных к дебатам. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z192" w:id="123"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z192" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. По итогам публичных обсуждений (публичных обсуждений на интернет-портале открытых НПА, публичных слушаний, дебатов) разработчиком подготавливается отчет по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам. В последующем отчет является обязательным приложением к проекту закона на всех стадиях его рассмотрения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z193" w:id="124"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z193" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчет подлежит размещению на интернет-портале открытых НПА и интернет-ресурсе государственного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4996,170 +5050,224 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z194" w:id="125"/>
+    <w:bookmarkStart w:name="z194" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Вынесение консультативного документа на рассмотрение Комиссии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 4 - в редакции постановления Правительства РК от 28.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1082</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z195" w:id="126"/>
+    <w:bookmarkStart w:name="z195" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. По итогам публичного обсуждения консультативного документа разработчиком принимается решение о необходимости законодательных изменений или отсутствии таковых.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-[...15 lines deleted...]
-      Изложение аргументов, свидетельствующих о необходимости принятия законодательного акта, должно быть конкретным, обстоятельно устанавливающим связь негативных явлений и процессов с недостаточно эффективным действующим законодательством. В качестве аргументации необходимо приводить примеры из правоприменительной практики с указанием краткой фабулы имевшихся ситуаций, выводов и предложений.</w:t>
+    <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Изложение аргументов, свидетельствующих о необходимости принятия закона, должно быть конкретным, обстоятельно устанавливающим связь негативных явлений и процессов с недостаточно эффективным действующим законодательством. В качестве аргументации необходимо приводить примеры из правоприменительной практики с указанием краткой фабулы имевшихся ситуаций, выводов и предложений.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 24 - в редакции постановления Правительства РК от 28.12.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25. Исключен постановлением Правительства РК от 28.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1082</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -5169,1780 +5277,1848 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">25. Исключен постановлением Правительства РК от 28.12.2022 </w:t>
+        <w:t xml:space="preserve">26. Исключен постановлением Правительства РК от 28.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1082</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z201" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Члены Комиссии, включая Министерство юстиции, в течение 15 (пятнадцать) рабочих дней, за исключением срочных поручений, поступивших с поручениями руководства Администрации Президента или Правительства, рассматривают консультативный документ и дают официальные замечания разработчику посредством интернет-портала открытых НПА.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 - в редакции постановления Правительства РК от 28.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1082</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">26. Исключен постановлением Правительства РК от 28.12.2022 </w:t>
+        <w:t xml:space="preserve">28. Исключен постановлением Правительства РК от 28.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1082</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z201" w:id="127"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z205" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. При отсутствии каких-либо замечаний и (или) предложений членов Комиссии государственный орган направляет консультативный документ в Министерство юстиции для организации его рассмотрения на заседании Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии у членов Комиссии замечаний и (или) предложений разработчик в течение месячного срока отрабатывает такие замечания с целью обеспечения максимального их снятия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По неснятым замечаниям составляются протоколы разногласий, которые должны быть подписаны членами Комиссии, давшими замечания, в срок не более 2 (два) рабочих дней с момента его внесения разработчиками.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 27 - в редакции постановления Правительства РК от 28.12.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 29 - в редакции постановления Правительства РК от 28.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1082</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z208" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. По итогам отработки доработанный консультативный документ с протоколами разногласий повторно размещается на интернет-портале открытых НПА, о чем разработчиком в течение 2 (два) рабочих дней уведомляются члены Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После этого члены Комиссии, включая Министерство юстиции, в течение 7 (семь) рабочих дней рассматривают доработанный консультативный документ и могут дать замечания только в части не устраненных ранее данных ими замечаний или новых положений, появившихся после отработки с другими членами Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Позиции членов Комиссии повторно отражаются на интернет-портале открытых НПА.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 30 - в редакции постановления Правительства РК от 28.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1082</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">28. Исключен постановлением Правительства РК от 28.12.2022 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z211" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Разработчик может согласиться с замечаниями членов Комиссии, доработать консультативный документ и внести на повторное рассмотрение в соответствии с пунктом 30 настоящих Правил либо составить дополнительные протоколы разногласий и внести консультативный документ с протоколами разногласий в Министерство юстиции для организации его рассмотрения на заседании Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министерство юстиции выносит консультативный документ, а в случае наличия протоколов разногласий – вместе с такими протоколами на рассмотрение членов Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Консультативный документ, поступивший для рассмотрения на заседании Комиссии без замечаний и (или) предложений, после краткой презентации выносится на голосование.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В ходе заседания Комиссии замечания и (или) предложения в голос не принимаются.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Голосование по консультативному документу, поступившему с протоколами разногласий, осуществляется по каждому замечанию, включенному в протоколы разногласий. Консультативный документ может быть одобрен только при условии отсутствия неснятых таким образом замечаний.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 31 - в редакции постановления Правительства РК от 28.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1082</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z205" w:id="128"/>
-[...389 lines deleted...]
-    <w:bookmarkStart w:name="z216" w:id="131"/>
+    <w:bookmarkStart w:name="z216" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Не могут быть одобрены Комиссией консультативные документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z965" w:id="132"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z965" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) предусматривающие регламентацию общественных отношений, которые уже достаточно урегулированы действующим законодательством;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z966" w:id="133"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z966" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) противоречащие основополагающим принципам права (приоритета прав человека, законности, равноправия, справедливости и др.);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z967" w:id="134"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z967" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) предмет регулирования которых не соответствует </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 61 Конституции Республики Казахстан.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="134"/>
+        <w:t xml:space="preserve"> статьи 60 Конституции Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 32 - в редакции постановления Правительства РК от 28.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1082</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным постановлением Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z221" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. После одобрения на заседании Комиссии консультативный документ подлежит размещению на официальном интернет-ресурсе разработчика.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 33 - в редакции постановления Правительства РК от 28.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1082</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="135"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">34. Исключен постановлением Правительства РК от 28.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1082</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z223" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Разработка проекта закона</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z224" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Разработка проектов законов осуществляется только на основании и в строгом соответствии с их консультативными документами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z969" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В проект закона могут вноситься концептуальные изменения и дополнения только по поручению Президента Республики Казахстан в рамках посланий Главы государства народу Казахстана о положении в стране и основных направлениях внутренней и внешней политики Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z970" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В иных случаях, если в процессе разработки проекта закона возникнет необходимость внесения изменений в консультативный документ, такой вопрос выносится по обращению государственного органа-разработчика на заседание Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z971" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия большинством голосов принимает одно из следующих решений:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z972" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) если изменения носят концептуальный характер, направить консультативный документ на доработку с проведением процедур, установленных настоящими Правилами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z973" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) если изменения не меняют выработанные подходы по регулированию правоотношения значительно, а также не направлены на решение не рассмотренных ранее проблемных вопросов, одобрить внесение изменений в консультативный документ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 33 - в редакции постановления Правительства РК от 28.12.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 35 - в редакции постановления Правительства РК от 28.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1082</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным постановлением Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...254 lines deleted...]
-    <w:bookmarkStart w:name="z230" w:id="143"/>
+    </w:p>
+    <w:bookmarkStart w:name="z230" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Для подготовки проекта закона приказом руководителя государственного органа-разработчика либо лица, исполняющего его обязанности, создается рабочая группа или выносится поручение соответствующим подразделениям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z231" w:id="144"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z231" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. В рабочей группе обязательно участие представителей целевых групп, работников юридического подразделения разработчика, ответственного за подготовку проекта закона, представителей государственных органов, в компетенцию которых входит разработка проектов подзаконных актов, принимаемых в реализацию проекта закона, и сотрудников ИЗПИ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z232" w:id="145"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z232" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В разработке проектов законов, затрагивающих интересы субъектов частного предпринимательства, обязательно участие представителей НПП и аккредитованных объединений субъектов частного предпринимательства. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z233" w:id="146"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z233" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. К подготовке проектов законов могут привлекаться специалисты различных областей знаний, научные учреждения и иные организации, научные работники, представители некоммерческих и иных организаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z235" w:id="148"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z234" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Депутаты Курултая вправе на любой стадии принимать участие в работе рабочей группы по подготовке проекта закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z235" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Разработчик при разработке проектов законов вправе использовать научные концепции развития законодательства Республики Казахстан, результаты проведенных фундаментальных и прикладных научных исследований уполномоченной организации, определяемой Правительством Республики Казахстан, в области правового обеспечения деятельности государства и другие материалы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z236" w:id="149"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 38 с изменением, внесенным постановлением Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z236" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Количественный состав, частота заседаний и формат работы рабочей группы определяются разработчиком.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z237" w:id="150"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z237" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заседания рабочей группы могут быть организованы посредством доступных информационно-коммуникационных средств связи (в онлайн-режиме, посредством видеоконференцсвязи и др.). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z238" w:id="151"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z238" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40. Вместе с текстом проекта закона ведется разработка проектов подзаконных актов, принимаемых в реализацию проекта закона, и формируются сопутствующие материалы, перечень которых указан в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z239" w:id="152"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z239" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае если разработка проекта подзаконного нормативного правового акта относится к компетенции другого государственного органа, то данный государственный орган представляет соответствующий проект подзаконного нормативного правового акта органу-разработчику.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z240" w:id="153"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z240" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом государственные органы, в компетенцию которых относится разработка проекта подзаконного нормативного правового акта, должны предоставить проекты подзаконных нормативных правовых актов в течение одного месяца со дня получения соответствующего запроса. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z241" w:id="154"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z241" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В целях своевременного внесения проектов законов государственный орган-разработчик при направлении проекта закона на согласование в заинтересованные государственные органы в обязательном порядке должен запросить у них сведения (информацию) о целесообразности разработки нового подзаконного нормативного правового акта либо внесения изменений и дополнений в действующий подзаконный нормативный правовой акт в сфере регулируемых ими общественных правоотношений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z242" w:id="155"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z242" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае если разработка проектов подзаконных нормативных правовых актов не требуется, государственные органы, в компетенцию которых относится разработка таких проектов подзаконных нормативных правовых актов, должны в течение 5 (пять) рабочих дней направить соответствующий ответ на поступивший запрос от органа-разработчика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z243" w:id="156"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z243" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В проектах законов не допускаются отсылочные нормы на подзаконные нормативные правовые акты в случае отсутствия их проектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z244" w:id="157"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z244" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К проекту закона, предусматривающего сокращение государственных доходов или увеличение государственных расходов, разрабатываются финансово-экономические расчеты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Пояснительная записка к проекту закона, затрагивающего интересы субъектов предпринимательства, должна содержать результаты расчетов, подтверждающих снижение и (или) увеличение затрат субъектов предпринимательства в связи с введением в действие закона. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z246" w:id="158"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z1008" w:id="159"/>
+    <w:bookmarkStart w:name="z246" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Разработчиком обеспечивается направление проекта закона на проведение научной правовой, экономической, антикоррупционной и других экспертиз по проекту закона, за исключением проекта закона о республиканском бюджете, гарантированном трансферте из Национального фонда Республики Казахстан, объемах трансфертов общего характера между республиканским и областными бюджетами, бюджетами столицы, городов республиканского значения, и по проекту закона о внесении в них изменений и дополнений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z1008" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом направление проекта закона на проведение научной правовой, экономической и антикоррупционной экспертиз обеспечивается посредством его размещения на интернет-портале открытых НПА.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z1009" w:id="160"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z1009" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заключения данных научных экспертиз носят рекомендательный характер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z1010" w:id="161"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z1010" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае несогласия с заключениями научных экспертиз разработчик проекта закона в установленные законодательством сроки опубликовывает на интернет-портале открытых НПА письменные аргументированные обоснования причин несогласия с соответствующими заключениями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 41 – в редакции постановления Правительства РК от 04.10.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 822</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">; с изменением, внесенным постановлением Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z248" w:id="162"/>
+    <w:bookmarkStart w:name="z248" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42. В отношении проекта закона, затрагивающего интересы субъектов частного предпринимательства, проводится анализ регуляторного воздействия в случаях и порядке, установленных Предпринимательским кодексом. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z249" w:id="163"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z249" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Результаты анализа регуляторного воздействия размещаются на общедоступных интернет-ресурсах регулирующих государственных органов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z250" w:id="164"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z250" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Проект закона, реализация которого может привести к негативным воздействиям на окружающую среду, подлежит обязательной государственной экологической экспертизе в порядке, определяемом экологическим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заключения государственной экологической экспертизы носят обязательный характер. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z252" w:id="165"/>
+    <w:bookmarkStart w:name="z252" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       44. По проекту закона, реализация которого повлечет сокращение поступлений или увеличение расходов республиканского и местных бюджетов и (или) Национального фонда, требуется получить положительное заключение Республиканской бюджетной комиссии. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z253" w:id="166"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z253" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45. После завершения работы рабочей группы проект закона вместе со сравнительной таблицей к нему (в случаях внесения изменений и (или) дополнений в законы) по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6957,51 +7133,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, пояснительной запиской по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, консультативным документом и пресс-релизом до направления на согласование в заинтересованные государственные органы размещается для публичного обсуждения на интернет-портале открытых НПА в порядке, регламентированном настоящими Правилами, и на интернет-ресурсе государственного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В целях облегчения понимания положений проекта закона к нему прилагаются презентации, схемы с описанием модели бизнес-процесса регулирования и раскрытием конкретных механизмов его реализации, наглядно и доступно показывающие суть и содержание разработанного проекта закона.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7202,90 +7378,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z258" w:id="167"/>
+    <w:bookmarkStart w:name="z258" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. По проекту закона, имеющему социальное значение, разработчик может провести публичные слушания в порядке, предусмотренном настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z259" w:id="168"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z259" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Под проектом закона, имеющим социальное значение, следует понимать проект закона, который прямо или косвенно затрагивает права и интересы человека и общества в целом. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7304,370 +7480,370 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z260" w:id="169"/>
+    <w:bookmarkStart w:name="z260" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Проекты законов, которые затрагивают интересы субъектов частного предпринимательства, подлежат обязательному опубликованию (распространению) в СМИ, включая размещение на интернет-ресурсах до их рассмотрения НПП и экспертным советом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z261" w:id="170"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z261" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок, устанавливаемый разработчиками для представления рекомендаций общественным советом, экспертных заключений НПП и экспертных советов, заключений ИЗПИ, не может быть менее 15 (пятнадцать) рабочих дней с момента поступления к ним уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z262" w:id="171"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z262" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Общественный совет, экспертные советы, НПП и ИЗПИ размещают свои рекомендации, (экспертные) заключения к проекту закона на государственном и русском языках на интернет-портале открытых НПА.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z263" w:id="172"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z263" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рекомендации общественного совета, экспертные заключения НПП, экспертного совета, заключения ИЗПИ носят рекомендательный характер и являются обязательными приложениями к проекту закона до его принятия, в том числе при каждом последующем согласовании данного проекта с заинтересованными государственными органами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z264" w:id="173"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z264" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае непредставления общественным советом рекомендаций, НПП и членами экспертного совета экспертных заключений в установленный разработчиком срок, проект закона считается согласованным без замечаний.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z265" w:id="174"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z265" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Разработчик при согласии с рекомендациями, (экспертным) заключением вносит в проект закона соответствующие изменения и (или) дополнения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z266" w:id="175"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z266" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае несогласия с рекомендациями, (экспертными) заключениями орган-разработчик формирует позицию с обоснованием причин несогласия. В течение десяти рабочих дней разработчик размещает интернет-портале открытых НПА соответствующее письмо в общественный совет, НПП, ИЗПИ, экспертному совету.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z267" w:id="176"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z267" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       48. По итогам публичных обсуждений проекта закона (публичных обсуждений на интернет-портале открытых НПА, публичных слушаний) разработчиком готовится отчет по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам. В последующем отчет является обязательным приложением к проекту закона на всех стадиях его рассмотрения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z268" w:id="177"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z268" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Отчет подлежит размещению на интернет-портале открытых НПА. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z269" w:id="178"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z269" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. При разработке проекта закона разработчик в обязательном порядке разрабатывает проект программы информационного сопровождения и разъяснения по проекту закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z270" w:id="179"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z270" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Задача программы информационного сопровождения и разъяснения по проекту закона заключается в широком освещении готовящихся основных изменений в законодательстве Республики Казахстан, затрагивающих права, свободы и законные интересы физических и юридических лиц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z271" w:id="180"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z271" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Программа информационного сопровождения и разъяснения по проекту закона должны предусматривать полный перечень мероприятий, позволяющих обеспечить информирование и разъяснение вводимых или изменяемых прав, обязанностей и ответственности субъектов регулирования, иных нововведений (апробации нововведений в ограниченном формате), нормативно-правовой, финансово-экономической, инфраструктурной обеспеченности предлагаемых инициатив, информационно-методическое сопровождение и скоординированную работу лиц, вовлеченных в реализацию выдвигаемых инициатив.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z272" w:id="181"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z272" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Перечень мероприятий по информированию граждан, предусмотренный в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, является типовой программой информационного сопровождения и разъяснения. Требования типовой программы информационного сопровождения и разъяснения должны реализовываться в полной мере согласно определенным в ней индикаторам, при этом государственные органы в своих программах информационного сопровождения и разъяснения наряду с обязательными могут предусмотреть дополнительные мероприятия по информированию граждан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z273" w:id="182"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z273" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       50. Проект программы информационного сопровождения и разъяснения по проекту закона утверждается первым руководителем органа-разработчика после согласования его с Министерством юстиции и уполномоченным органом в области СМИ при согласовании проекта закона. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7726,70 +7902,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1011" w:id="183"/>
+    <w:bookmarkStart w:name="z1011" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50-1. Программа информационного сопровождения и разъяснения проекта закона за 5 (пять) календарных дней до даты публикации проекта закона на портале открытых НПА направляется в уполномоченный орган по СМИ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К программе информационного сопровождения и разъяснения прилагаются:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7916,70 +8092,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1012" w:id="184"/>
+    <w:bookmarkStart w:name="z1012" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50-2. Орган-разработчик направляет пакет документов (разъяснительные материалы, перечень подзаконных актов, анализ рисков, перечень отсроченных норм) в Службу центральных коммуникаций при Президенте Республики Казахстан (далее – СЦК) для принятия решения о целесообразности проведения пресс-конференции (при необходимости).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkEnd w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7998,90 +8174,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1013" w:id="185"/>
+    <w:bookmarkStart w:name="z1013" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       50-3. Отчет о реализации программы информационного сопровождения и разъяснения по проекту закона представляется в Министерство юстиции и уполномоченный орган в области СМИ по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам. Министерство юстиции анализирует и обобщает представленную информацию и до 25 января года, следующего за отчетным периодом, направляет в Аппарат Правительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkEnd w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8100,500 +8276,518 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z278" w:id="186"/>
+    <w:bookmarkStart w:name="z278" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Подготовленный проект закона с сопутствующими документами направляется на согласование заинтересованным государственным органам и организациям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z975" w:id="187"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z975" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Под сопутствующими документами понимаются следующие документы, подготовленные на государственном и русском языках:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z977" w:id="189"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z976" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проект постановления Правительства Республики Казахстан о внесении проекта закона в Курултай;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z977" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) пояснительная записка к проекту постановления Правительства, подготовленная согласно требованиям Регламента Правительства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z978" w:id="190"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z978" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проект пояснительной записки к проекту закона с обоснованием необходимости принятия проекта с развернутой характеристикой целей, задач и основных положений проекта закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z980" w:id="192"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z980" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) к проекту закона, предусматривающему внесение изменений и (или) дополнений в действующие законы, прикладывается сравнительная таблица действующей и предлагаемой редакций статей с соответствующим обоснованием вносимых изменений и дополнений по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом в обоснованиях обязательно приводится ссылка на конкретный пункт или положение консультативного документа, одобренного на заседании Комиссии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z981" w:id="193"/>
+    <w:bookmarkStart w:name="z981" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) одобренный консультативный документ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z982" w:id="194"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z982" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) справка о результатах обсуждения проекта закона в СМИ, в том числе в сети Интернет, и учета общественного мнения при их доработке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z983" w:id="195"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z983" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К справке прилагаются программа информационного сопровождения и разъяснения и отчеты по итогам публичных обсуждений консультативного документа и проекта закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z984" w:id="196"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z984" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) финансово-экономические расчеты, если реализация проекта закона повлечет сокращение поступлений или увеличение расходов республиканского и местных бюджетов и (или) Национального фонда, привлечение грантов, займов или спонсирование из международных источников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z985" w:id="197"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z985" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заключения по результатам научной (правовой, экономической, антикоррупционной и других) экспертиз в зависимости от правоотношений, регулируемых проектом закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z1014" w:id="198"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z1014" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае несогласия с заключением научной экспертизы разработчик проекта закона прилагает письменные аргументированные обоснования причин несогласия с соответствующим заключением, которые были направлены в уполномоченные организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z987" w:id="199"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z987" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) заключения ИЗПИ по консультативному документу и проекту закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z988" w:id="200"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z988" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) в случае, если проект закона затрагивает интересы субъектов частного предпринимательства, к проекту закона прикладываются экспертные заключения НПП и аккредитованных объединений субъектов частного предпринимательства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z989" w:id="201"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z989" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) в случае, если проект закона касается прав, свобод и обязанностей граждан, к нему прилагаются рекомендации обсуждения проекта закона с общественными советами, за исключением случаев, когда создание общественного совета в государственном органе </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об общественных советах" не предусмотрено;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z990" w:id="202"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z990" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) копию положительного решения Республиканской бюджетной комиссии в отношении проектов законов, предусматривающих сокращение доходов или увеличение расходов республиканского и (или) местных бюджетов и (или) Национального фонда Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z992" w:id="204"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z991" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) перечень законов, подлежащих изменению или признанию утратившими силу в связи с принятием соответствующего закона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z992" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) проекты подзаконных нормативных правовых актов, необходимых для реализации проекта закона, если для обеспечения его действия необходимо принятие подзаконного нормативного правового акта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z993" w:id="205"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z993" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) к проекту закона, предусматривающему введение регуляторного инструмента или осуществление ужесточения регулирования в отношении субъектов частного предпринимательства, прилагаются заключение уполномоченного органа по предпринимательству о соблюдении регулирующими государственными органами установленных процедур, а также результаты анализа регуляторного воздействия в случаях, когда необходимость проведения анализа регуляторного воздействия предусмотрена Предпринимательским кодексом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z994" w:id="206"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z994" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) проект программы информационного сопровождения и разъяснения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkEnd w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8615,87 +8809,107 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным постановлением Правительства РК от 19.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">; от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z298" w:id="207"/>
+    <w:bookmarkStart w:name="z298" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Государственные органы и организации, которым проект закона направлен на согласование, должны подготовить свои замечания и (или) предложения по проекту закона или сообщить об их отсутствии органу-разработчику, разработавшему проект закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkEnd w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Замечания государственного органа, организации по проекту закона должны содержать предложения по устранению недостатков, быть обоснованными и исчерпывающими.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8703,51 +8917,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При согласовании проекта закона, разработанного в порядке законодательной инициативы Правительства, Министерство юстиции дает заключение по проекту закона, включающее установление факта всесторонней проработки проекта закона и раскрытия предмета регулирования по проекту подзаконного нормативного правового акта.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Проекты законодательных актов, за исключением проектов кодексов, согласовываются государственными органами в течение 5 (пять) рабочих дней (Министерством юстиции в течение 7 (семь) рабочих дней). </w:t>
+      Проекты законов, за исключением проектов кодексов, согласовываются государственными органами в течение 5 (пять) рабочих дней (Министерством юстиции в течение 7 (семь) рабочих дней). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проекты кодексов Республики Казахстан государственными органами согласовываются в течение 7 (семь) рабочих дней (Министерством юстиции в течение 10 (десять) рабочих дней).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -8769,147 +8983,167 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 52 - в редакции постановления Правительства РК от 28.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1082</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным постановлением Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z303" w:id="208"/>
+    <w:bookmarkStart w:name="z303" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. По полученным замечаниям и (или) предложениям проект закона дорабатывается. По отклоненным замечаниям и (или) предложениям разработчиком представляется мотивированное обоснование.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z304" w:id="209"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z304" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Вносимые в проект закона изменения и (или) дополнения должны быть обсуждены с рабочей группой.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z305" w:id="210"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z305" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При повторном согласовании проекта закона согласующими государственными органами замечания и (или) предложения могут быть даны только по новым и (или) доработанным положениям проекта закона. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z306" w:id="211"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z306" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. После согласования проекта закона с государственными органами и организациями и до его внесения в Аппарат Правительства проект закона размещается на интернет-портале открытых НПА.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkEnd w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8928,70 +9162,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z307" w:id="212"/>
+    <w:bookmarkStart w:name="z307" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Порядок внесения проекта закона в Аппарат Правительства устанавливается Регламентом Правительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkEnd w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9010,930 +9244,948 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z308" w:id="213"/>
+    <w:bookmarkStart w:name="z308" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Пилотный проект</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z309" w:id="214"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z309" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Пилотный проект проводится в целях апробирования и определения уровня эффективности предлагаемой нормы в проекте закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z310" w:id="215"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z310" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. В случае если предлагаемая в проекте закона норма права предварительно требует апробирования, то данная норма права ограничивается законом, в котором она содержится, определенными сроками ее действия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z311" w:id="216"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z311" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В период действия апробируемой нормы уполномоченный орган проводит оценку эффективности апробируемой нормы, в ходе которой определяются позитивные и негативные последствия, социальные и иные факторы, оказавшие влияние на применение такого регулирования, произведенные расходы и полученные доходы в связи с проведением пилотного проекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z312" w:id="217"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z312" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Анализ практики применения апробируемой нормы права включает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z313" w:id="218"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z313" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) определение сферы действия апробируемой нормы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z314" w:id="219"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z314" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) определение уровня эффективности апробируемой нормы в правоприменительной практике путем направления запросов, проведения опросов, сбора отзывов и др.; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z315" w:id="220"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z315" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) анализ положительных и отрицательных последствий после введения в действие апробируемой нормы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z316" w:id="221"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z316" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) анализ обращений граждан, юридических лиц в государственные органы по апробируемой норме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z317" w:id="222"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z317" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) анализ актов прокурорского надзора относительно практики применения апробируемой нормы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z318" w:id="223"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z318" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) анализ судебных актов с учетом частоты обращений и принятых решений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z319" w:id="224"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z319" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) анализ информации, содержащейся в СМИ и на интернет-ресурсах в общедоступных сетях телекоммуникаций, в том числе в социальных сетях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z320" w:id="225"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z320" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) сбор статистических данных по правоприменительной практике апробируемой нормы и др. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z321" w:id="226"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z321" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. По итогам анализа разработчиком составляется отчет об уровне эффективности апробируемой нормы, к которому прилагаются все необходимые материалы, собранные в ходе проведения соответствующего анализа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z322" w:id="227"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z322" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Отчет также согласовывается с НПП и (или) общественными советами, в случае если апробируемая норма затрагивает права и свободы граждан и (или) интересы субъектов предпринимательства. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z323" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. При отрицательном результате анализа апробируемая норма прекращает свое действие после истечения срока, на который он был принят, в рамках пилотного проекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z324" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При положительном результате анализа органом-разработчиком разрабатывается проект закона о принятии апробированной нормы, к которому в обязательном порядке прилагается отчет об уровне эффективности апробируемой нормы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z325" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 7. Упрощенный порядок разработки проектов законов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z327" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. На проекты законов, разрабатываемые в упрощенном порядке, не распространяются требования по разработке консультативного документа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Упрощенный порядок подготовки проектов законов применяется в отношении норм законов, признанных не соответствующими Конституции Республики Казахстан и (или) соответствующими Конституции Республики Казахстан в истолковании Конституционного Суда Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 61 – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z328" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Упрощенный порядок разработки проектов законов включает:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z996" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) подготовку проекта закона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z997" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) размещение проекта закона на интернет-портале открытых НПА и согласование проекта закона с заинтересованными государственными органами и организациями в соответствии с настоящими Правилами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z998" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) внесение проекта закона в Правительство и его рассмотрение в соответствии с Регламентом Правительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z999" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) согласование проектов законов с Администрацией Президента в соответствии с Правилами согласования с Администрацией Президента Республики Казахстан проектов законов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z1000" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) проведение лингвистической экспертизы проектов законов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z1001" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) внесение проекта закона в Курултай;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z1002" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) представление и сопровождение проектов законов при их рассмотрении в Курултае.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 62 - в редакции постановления Правительства РК от 28.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1082</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными постановлением Правительства РК от 26.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z336" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Проект закона, разрабатываемый в упрощенном порядке в отношении норм законов, признанных не соответствующими Конституции Республики Казахстан и (или) соответствующими Конституции Республики Казахстан в истолковании Конституционного Суда Республики Казахстан, должен содержать только нормы, направленные на реализацию решения Конституционного Суда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 63 – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z337" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 8. Сопровождение принятого закона</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z338" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      64. Не позднее семи рабочих дней после принятия закона Курултаем органом-разработчиком утверждается программа информационного сопровождения и разъяснения принятого закона, которая в обязательном порядке согласовывается с Министерством юстиции и уполномоченным органом в области СМИ. </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z323" w:id="228"/>
-[...15 lines deleted...]
-      60. При отрицательном результате анализа апробируемая норма прекращает свое действие после истечения срока, на который он был принят, в рамках пилотного проекта.</w:t>
+    <w:bookmarkStart w:name="z339" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Программа информационного сопровождения и разъяснения по принятому закону должна предусматривать полный перечень мероприятий, позволяющих обеспечить информирование и разъяснение конкретных сроков введения новых (измененных) подходов регулирования, о новых (измененных) правах, обязанностях и ответственности субъектов регулирования, ожидаемых последствиях для целевых групп, экономики и общества, иных нововведениях (апробации нововведений в ограниченном формате), нормативно-правовой, финансово-экономической, инфраструктурной обеспеченности принятых подходах, информационно-методическое сопровождение и скоординированную работу лиц, вовлеченных в реализацию принятых законодательных изменений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z324" w:id="229"/>
-[...521 lines deleted...]
-    <w:bookmarkStart w:name="z340" w:id="245"/>
+    <w:bookmarkStart w:name="z340" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Перечень мероприятий по информированию граждан, предусмотренный в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, является типовой программой информационного сопровождения и разъяснения. Требования типовой программы информационного сопровождения и разъяснения должны реализовываться в полной мере согласно определенным в ней индикаторам, при этом государственные органы в своих программах информационного сопровождения и разъяснения наряду с обязательными могут предусмотреть дополнительные мероприятия по информированию граждан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkEnd w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Программа информационного сопровождения и разъяснения принятого закона в течение 3 (три) рабочих дней после официального опубликования закона направляется в уполномоченный орган по СМИ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10079,107 +10331,127 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 64 с изменениями, внесенными постановлением Правительства РК от 26.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 170</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">; от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z341" w:id="246"/>
+    <w:bookmarkStart w:name="z341" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       65. Отчет о реализации программы информационного сопровождения и разъяснения принятого закона представляется в Министерство юстиции и уполномоченный орган в области СМИ по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам. Министерство юстиции анализирует и обобщает представленную информацию и до 25 января года, следующего за отчетным, направляет в Аппарат Правительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkEnd w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10198,110 +10470,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z342" w:id="247"/>
+    <w:bookmarkStart w:name="z342" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. В целях обеспечения оценки эффективности принятого закона ежегодно, в течение последующих пяти лет после принятия закона, разработчик представляет в Министерство юстиции отчет об уровне достижения отраженных в консультативном документе целевых индикаторов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z343" w:id="248"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z343" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Оценка эффективности принятого закона осуществляется в рамках правового мониторинга нормативного правового акта в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> проведения правового мониторинга, утвержденными приказом Министра юстиции Республики Казахстан от 11 июля 2023 года № 471 (зарегистрирован в реестре государственной регистрации нормативных правовых актов № 33069).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkEnd w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10517,51 +10789,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции постановления Правительства РК от 28.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1082</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным постановлением Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -15263,51 +15555,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>11. Структура и содержание проекта закона (в случае принятия решения о необходимости разработки законодательного акта)</w:t>
+        <w:t>11. Структура и содержание проекта закона (в случае принятия решения о необходимости разработки закона)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
@@ -15472,338 +15764,338 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>работы Правительства</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z426" w:id="249"/>
+    <w:bookmarkStart w:name="z426" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет по итогам публичных обсуждений консультативного документа регуляторной политики  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"______________________________"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkEnd w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 – в редакции постановления Правительства РК от 04.10.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 822</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z564" w:id="250"/>
+    <w:bookmarkStart w:name="z564" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата опубликования консультативного документа регуляторной политики на интернет-портале открытых нормативных правовых актов _______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z76" w:id="251"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z76" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата (ы) проведения публичных обсуждений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z77" w:id="252"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z77" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Публичные обсуждения на портале открытых НПА ______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z78" w:id="253"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z78" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Всего поступило замечаний и предложений _____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z79" w:id="254"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z79" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Из них принято ____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z80" w:id="255"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z80" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Не принято (основания непринятия) _____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z81" w:id="256"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z81" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата (ы) окончания публичных обсуждений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z82" w:id="257"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z82" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Публичные слушания ______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z83" w:id="258"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z83" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дебаты ______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z84" w:id="259"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z84" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма (ы) проведения публичных обсуждений _______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z85" w:id="260"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z85" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Таблица поступивших замечаний и предложений </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkEnd w:id="244"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -19008,110 +19300,110 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z86" w:id="261"/>
+    <w:bookmarkStart w:name="z86" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом органом-разработчиком в отчете могут быть описаны и другие работы, проведенные в рамках публичного обсуждения. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z87" w:id="262"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z87" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * Формирование разделов 1.1, 2-6 отчета осуществляется автоматически на интернет-портале открытых нормативных правовых актов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z88" w:id="263"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z88" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Раздел 1.2 формируется разработчиком и включается в данный отчет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkEnd w:id="247"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19239,68 +19531,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">работы Правительства </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z566" w:id="264"/>
+    <w:bookmarkStart w:name="z566" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Проект концепции проекта закона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkEnd w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 исключено постановлением Правительства РК от 28.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19417,68 +19709,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">работы Правительства </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z589" w:id="265"/>
+    <w:bookmarkStart w:name="z589" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет по итогам публичных обсуждений проекта концепции проекта закона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkEnd w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 исключено постановлением Правительства РК от 28.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19595,68 +19887,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">работы Правительства </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z647" w:id="266"/>
+    <w:bookmarkStart w:name="z647" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовая программа информационного сопровождения и разъяснения проекта закона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkEnd w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 5 – в редакции постановления Правительства РК от 26.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22191,110 +22483,148 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>работы Правительства</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1003" w:id="267"/>
+    <w:bookmarkStart w:name="z1003" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Сравнительная таблица к проекту закона о внесении изменений и дополнений в некоторые законодательные акты</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="267"/>
+        <w:t>Сравнительная таблица к проекту Закона о внесении изменений и дополнений в некоторые законы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 6 - в редакции постановления Правительства РК от 28.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1082</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
@@ -22924,260 +23254,260 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">работы Правительства </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z823" w:id="268"/>
+    <w:bookmarkStart w:name="z823" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснительная записка по обсуждению проекта закона</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"________________________________________________"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z824" w:id="269"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z824" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование государственного органа-разработчика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z825" w:id="270"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z825" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       основания для принятия проекта закона со ссылкой на соответствующие нормативные правовые акты, нормы международных договоров, ратифицированных Республикой Казахстан, решения международных организаций, участницей которых является Республика Казахстан, протокольные и иные поручения Президента Республики Казахстан, руководства Правительства и/или другие обоснования необходимости его принятия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z826" w:id="271"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z826" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       цели, задачи и основные положения проекта закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z827" w:id="272"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z827" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       предполагаемые последствия в случае принятия проекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z828" w:id="273"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z828" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сроки ожидаемых результатов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z829" w:id="274"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z829" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       необходимость финансовых затрат по проекту и его финансовая обеспеченность, в том числе источник финансирования, а также в случае необходимости – решение Республиканской бюджетной комиссии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z830" w:id="275"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z830" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       результаты расчетов, подтверждающих снижение и (или) увеличение затрат субъектов предпринимательства в связи с введением в действие закона, в случаях если проект закона затрагивает интересы субъектов предпринимательства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z831" w:id="276"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z831" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * Пояснительная записка к проекту закона для обсуждения должна излагаться в предельно краткой, четкой и простой форме, позволяющей получить общие сведения обо всех основных положениях проекта закона и способствовать информированности общественности о будущей регуляторной политике.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z832" w:id="277"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z832" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Не допускается включение положений декларативного характера, не несущих смысловой нагрузки, употребление сложных для восприятия слов и выражений, метафор.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkEnd w:id="261"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -23305,299 +23635,299 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>работы Правительства</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z834" w:id="278"/>
+    <w:bookmarkStart w:name="z834" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет по итогам публичных обсуждений проекта закона "____________________"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkEnd w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 8 – в редакции постановления Правительства РК от 19.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1015" w:id="279"/>
+    <w:bookmarkStart w:name="z1015" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата опубликования проекта закона на интернет-портале открытых нормативных правовых актов _______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z1016" w:id="280"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z1016" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Всего поступило замечаний и предложений _____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z1017" w:id="281"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z1017" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Из них принято ____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z1018" w:id="282"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z1018" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Не принято (основания непринятия) _____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z1019" w:id="283"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z1019" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата (ы) проведения публичных обсуждений (при проведении) ______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z1020" w:id="284"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z1020" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица поступивших замечаний и предложений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkEnd w:id="268"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1021" w:id="285"/>
+          <w:bookmarkStart w:name="z1021" w:id="269"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="285"/>
+          <w:bookmarkEnd w:id="269"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23722,187 +24052,187 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1027" w:id="286"/>
+          <w:bookmarkStart w:name="z1027" w:id="270"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1. Поступившие замечания и (или) предложения на интернет-портал открытых нормативных правовых актов</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="286"/>
+          <w:bookmarkEnd w:id="270"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1029" w:id="287"/>
+          <w:bookmarkStart w:name="z1029" w:id="271"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.1. Поступившие в процессе публичных обсуждений (на интернет-портал открытых нормативных правовых актов), за исключением субъектов, указанных в других разделах настоящего отчета</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="287"/>
+          <w:bookmarkEnd w:id="271"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1031" w:id="288"/>
+          <w:bookmarkStart w:name="z1031" w:id="272"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="288"/>
+          <w:bookmarkEnd w:id="272"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -24010,80 +24340,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1037" w:id="289"/>
+          <w:bookmarkStart w:name="z1037" w:id="273"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="289"/>
+          <w:bookmarkEnd w:id="273"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -24192,133 +24522,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1043" w:id="290"/>
+          <w:bookmarkStart w:name="z1043" w:id="274"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.2. Поступившие непосредственно на публичных слушаниях, за исключением субъектов, указанных в других разделах настоящего отчета</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="290"/>
+          <w:bookmarkEnd w:id="274"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1045" w:id="291"/>
+          <w:bookmarkStart w:name="z1045" w:id="275"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="291"/>
+          <w:bookmarkEnd w:id="275"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -24426,80 +24756,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1051" w:id="292"/>
+          <w:bookmarkStart w:name="z1051" w:id="276"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="292"/>
+          <w:bookmarkEnd w:id="276"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -24608,133 +24938,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1057" w:id="293"/>
+          <w:bookmarkStart w:name="z1057" w:id="277"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2. Поступившие от членов общественного совета</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="293"/>
+          <w:bookmarkEnd w:id="277"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1059" w:id="294"/>
+          <w:bookmarkStart w:name="z1059" w:id="278"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="294"/>
+          <w:bookmarkEnd w:id="278"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -24842,80 +25172,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1065" w:id="295"/>
+          <w:bookmarkStart w:name="z1065" w:id="279"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="295"/>
+          <w:bookmarkEnd w:id="279"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -25024,133 +25354,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1071" w:id="296"/>
+          <w:bookmarkStart w:name="z1071" w:id="280"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3. Поступившие от членов экспертного совета</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="296"/>
+          <w:bookmarkEnd w:id="280"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1073" w:id="297"/>
+          <w:bookmarkStart w:name="z1073" w:id="281"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="297"/>
+          <w:bookmarkEnd w:id="281"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -25258,80 +25588,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1079" w:id="298"/>
+          <w:bookmarkStart w:name="z1079" w:id="282"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="298"/>
+          <w:bookmarkEnd w:id="282"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -25440,133 +25770,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1085" w:id="299"/>
+          <w:bookmarkStart w:name="z1085" w:id="283"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4. Поступившие от Национальной палаты предпринимателей Республики Казахстан</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="299"/>
+          <w:bookmarkEnd w:id="283"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1087" w:id="300"/>
+          <w:bookmarkStart w:name="z1087" w:id="284"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="300"/>
+          <w:bookmarkEnd w:id="284"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -25674,80 +26004,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1093" w:id="301"/>
+          <w:bookmarkStart w:name="z1093" w:id="285"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="301"/>
+          <w:bookmarkEnd w:id="285"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -25856,133 +26186,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1099" w:id="302"/>
+          <w:bookmarkStart w:name="z1099" w:id="286"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5. Поступившие от аккредитованных некоммерческих организаций</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="302"/>
+          <w:bookmarkEnd w:id="286"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1101" w:id="303"/>
+          <w:bookmarkStart w:name="z1101" w:id="287"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="303"/>
+          <w:bookmarkEnd w:id="287"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -26090,80 +26420,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1107" w:id="304"/>
+          <w:bookmarkStart w:name="z1107" w:id="288"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="304"/>
+          <w:bookmarkEnd w:id="288"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -26271,80 +26601,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1113" w:id="305"/>
+          <w:bookmarkStart w:name="z1113" w:id="289"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="305"/>
+          <w:bookmarkEnd w:id="289"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -26453,133 +26783,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1119" w:id="306"/>
+          <w:bookmarkStart w:name="z1119" w:id="290"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6. Поступившие от Института законодательства и правовой информации</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="306"/>
+          <w:bookmarkEnd w:id="290"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1121" w:id="307"/>
+          <w:bookmarkStart w:name="z1121" w:id="291"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="307"/>
+          <w:bookmarkEnd w:id="291"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -26687,80 +27017,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1127" w:id="308"/>
+          <w:bookmarkStart w:name="z1127" w:id="292"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="308"/>
+          <w:bookmarkEnd w:id="292"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -26868,80 +27198,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1133" w:id="309"/>
+          <w:bookmarkStart w:name="z1133" w:id="293"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="309"/>
+          <w:bookmarkEnd w:id="293"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -27050,133 +27380,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1139" w:id="310"/>
+          <w:bookmarkStart w:name="z1139" w:id="294"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7. Поступившие от уполномоченной организации, обеспечивающей проведение научной правовой экспертизы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="310"/>
+          <w:bookmarkEnd w:id="294"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1141" w:id="311"/>
+          <w:bookmarkStart w:name="z1141" w:id="295"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="311"/>
+          <w:bookmarkEnd w:id="295"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -27284,80 +27614,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1147" w:id="312"/>
+          <w:bookmarkStart w:name="z1147" w:id="296"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="312"/>
+          <w:bookmarkEnd w:id="296"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -27465,80 +27795,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1153" w:id="313"/>
+          <w:bookmarkStart w:name="z1153" w:id="297"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="313"/>
+          <w:bookmarkEnd w:id="297"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -27647,133 +27977,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1159" w:id="314"/>
+          <w:bookmarkStart w:name="z1159" w:id="298"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8. Поступившие от уполномоченной организации, обеспечивающей проведение научной антикоррупционной экспертизы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="314"/>
+          <w:bookmarkEnd w:id="298"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1161" w:id="315"/>
+          <w:bookmarkStart w:name="z1161" w:id="299"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="315"/>
+          <w:bookmarkEnd w:id="299"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -27881,80 +28211,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1167" w:id="316"/>
+          <w:bookmarkStart w:name="z1167" w:id="300"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="316"/>
+          <w:bookmarkEnd w:id="300"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -28062,80 +28392,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1173" w:id="317"/>
+          <w:bookmarkStart w:name="z1173" w:id="301"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="317"/>
+          <w:bookmarkEnd w:id="301"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -28244,133 +28574,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1179" w:id="318"/>
+          <w:bookmarkStart w:name="z1179" w:id="302"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9. Поступившие от уполномоченной организации, обеспечивающей проведение научной экономической экспертизы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="318"/>
+          <w:bookmarkEnd w:id="302"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1181" w:id="319"/>
+          <w:bookmarkStart w:name="z1181" w:id="303"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="319"/>
+          <w:bookmarkEnd w:id="303"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -28478,80 +28808,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1187" w:id="320"/>
+          <w:bookmarkStart w:name="z1187" w:id="304"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="320"/>
+          <w:bookmarkEnd w:id="304"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -28659,80 +28989,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1193" w:id="321"/>
+          <w:bookmarkStart w:name="z1193" w:id="305"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="321"/>
+          <w:bookmarkEnd w:id="305"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -28820,130 +29150,130 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1199" w:id="322"/>
+    <w:bookmarkStart w:name="z1199" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом органом-разработчиком в отчете могут быть описаны и другие работы, проведенные в рамках публичного обсуждения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z1200" w:id="323"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z1200" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * Формирование разделов 1.1, 2-9 отчета осуществляется автоматически на интернет-портале открытых нормативных правовых актов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z1201" w:id="324"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z1201" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Раздел 1.2 формируется органом-разработчиком и включается в данный отчет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z1202" w:id="325"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z1202" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkEnd w:id="309"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -29022,68 +29352,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">работы Правительства </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z963" w:id="326"/>
+    <w:bookmarkStart w:name="z963" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовая программа информационного сопровождения принятого закона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkEnd w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 9 – в редакции постановления Правительства РК от 26.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -31329,734 +31659,734 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 декабря 2016 года № 907</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z44" w:id="327"/>
+    <w:bookmarkStart w:name="z44" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых решений Правительства</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z45" w:id="328"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z45" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 21 августа 2003 года № 840 "Об утверждении Правил организации законопроектной работы в уполномоченных органах Республики Казахстан" (САПП Республики Казахстан, 2003 г., № 34, ст. 344).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z46" w:id="329"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z46" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые решения Правительства Республики Казахстан, утвержденных постановлением Правительства Республики Казахстан от 14 февраля 2006 года № 99 "О внесении изменений и дополнений в некоторые решения Правительства Республики Казахстан" (САПП Республики Казахстан, 2006 г., № 5, ст. 99).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z47" w:id="330"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z47" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые решения Правительства Республики Казахстан, утвержденных постановлением Правительства Республики Казахстан от 20 марта 2007 года № 217 "О внесении изменений и дополнений в некоторые решения Правительства Республики Казахстан" (САПП Республики Казахстан, 2007 г., № 9, ст. 105).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z48" w:id="331"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z48" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые решения Правительства Республики Казахстан, утвержденных постановлением Правительства Республики Казахстан от 4 июня 2009 года № 822 "О внесении изменений и дополнений в некоторые решения Правительства Республики Казахстан" (САПП Республики Казахстан, 2009 г., № 29, ст. 255).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z49" w:id="332"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z49" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые решения Правительства Республики Казахстан, утвержденных постановлением Правительства Республики Казахстан от 25 декабря 2009 года № 2206 "О внесении изменений и дополнений в некоторые решения Правительства Республики Казахстан" (САПП Республики Казахстан, 2010 г., № 2, ст. 16).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z50" w:id="333"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z50" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые решения Правительства Республики Казахстан, утвержденных постановлением Правительства Республики Казахстан от 23 июня 2010 года № 632 "О внесении изменений и дополнений и признании утратившими силу некоторых решений Правительства Республики Казахстан" (САПП Республики Казахстан, 2010 г., № 39, ст. 347).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z51" w:id="334"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z51" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 постановления Правительства Республики Казахстан от 5 апреля 2011 года № 359 "О внесении изменений и дополнений в некоторые решения Правительства Республики Казахстан" (САПП Республики Казахстан, 2011 г., № 29, ст. 364).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z52" w:id="335"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z52" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые решения Правительства Республики Казахстан, утвержденных постановлением Правительства Республики Казахстан от 27 мая 2011 года № 590 "О внесении изменений и дополнений в некоторые решения Правительства Республики Казахстан" (САПП Республики Казахстан, 2011 г., № 40, ст. 506).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z53" w:id="336"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z53" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые решения Правительства Республики Казахстан, утвержденных постановлением Правительства Республики Казахстан от 16 сентября 2011 года № 1067 "О внесении изменений и дополнений и признании утратившими силу некоторых решений Правительства Республики Казахстан" (САПП Республики Казахстан, 2011 г., № 54, ст. 767).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z54" w:id="337"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z54" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Подпункт 2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> постановления Правительства Республики Казахстан от 5 марта 2013 года № 213 "О внесении изменений и дополнений в постановления Правительства Республики Казахстан от 10 декабря 2002 года № 1300 "О Регламенте Правительства Республики Казахстан" и от 21 августа 2003 года № 840 "Об утверждении Правил организации законопроектной работы в уполномоченных органах Республики Казахстан" (САПП Республики Казахстан, 2013 г., № 19, ст. 326).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z55" w:id="338"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z55" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые решения Правительства Республики Казахстан, утвержденных постановлением Правительства Республики Казахстан от 29 мая 2013 года № 541 "О внесении изменений и дополнений в некоторые решения Правительства Республики Казахстан" (САПП Республики Казахстан, 2013 г., № 35, ст. 521).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z56" w:id="339"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z56" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые решения Правительства Республики Казахстан, утвержденных постановлением Правительства Республики Казахстан от 31 декабря 2013 года № 1524 "О внесении изменений и дополнения в некоторые решения Правительства Республики Казахстан" (САПП Республики Казахстан, 2013 г., № 78, ст. 1037).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z57" w:id="340"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z57" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые решения Правительства Республики Казахстан и распоряжение Премьер-Министра Республики Казахстан от 2 февраля 2009 года № 15-р "О дальнейших мерах по совершенствованию законотворческой деятельности", утвержденных постановлением Правительства Республики Казахстан от 30 декабря 2014 года № 1401 "О внесении изменений и дополнений в некоторые решения Правительства Республики Казахстан и распоряжение Премьер-Министра Республики Казахстан от 2 февраля 2009 года № 15-р "О дальнейших мерах по совершенствованию законотворческой деятельности" (САПП Республики Казахстан, 2014 г., № 83-84, ст. 722).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z58" w:id="341"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z58" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые решения Правительства Республики Казахстан, утвержденных постановлением Правительства Республики Казахстан от 24 апреля 2015 года № 288 "О внесении изменений и дополнений в некоторые решения Правительства Республики Казахстан" (САПП Республики Казахстан, 2015 г., № 24-25, ст. 149).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z59" w:id="342"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z59" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые решения Правительства Республики Казахстан, утвержденных постановлением Правительства Республики Казахстан от 28 декабря 2015 года № 1088 "О внесении изменений в некоторые решения Правительства Республики Казахстан" (САПП Республики Казахстан, 2015 г., № 72-73-74, ст. 545).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkEnd w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -32382,31 +32712,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>