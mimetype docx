--- v0 (2025-10-05)
+++ v1 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="700db3b" w14:textId="700db3b">
+    <w:p w14:paraId="b82bb53" w14:textId="b82bb53">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -132,74 +132,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом 3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан от 24 ноября 2015 года "Об информатизации" Правительство Республики Казахстан </w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "Об информатизации" Правительство Республики Казахстан </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПОСТАНОВЛЯЕТ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции постановления Правительства РК от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z4" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -755,51 +817,113 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Положения ЕТ, относящиеся к сфере обеспечения информационной безопасности, обязательны для применения государственными органами, местными исполнительными органами, государственными юридическими лицами, субъектами квазигосударственного сектора, собственниками и владельцами негосударственных информационных систем, интегрируемых с информационными системами государственных органов или предназначенных для формирования государственных электронных информационных ресурсов, а также собственниками и владельцами критически важных объектов информационно-коммуникационной инфраструктуры.</w:t>
+      2. Положения ЕТ, относящиеся к сфере обеспечения информационной безопасности, обязательны для применения государственными органами, местными исполнительными органами, государственными юридическими лицами, субъектами квазигосударственного сектора, собственниками и владельцами негосударственных информационных систем, интегрируемых с информационными системами государственных органов или предназначенных для формирования государственных электронных информационных ресурсов, собственниками и владельцами критически важных объектов информационно-коммуникационной инфраструктуры, а также оперативными центрами информационной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции постановления Правительства РК от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Положения ЕТ не распространяются на:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z841" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1079,53 +1203,73 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) установление обязательности применения рекомендаций стандартов в области информационно-коммуникационных технологий и информационной безопасности на всех этапах жизненного цикла объектов информатизации;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) повышение уровня защищенности государственных и негосударственных электронных информационных ресурсов, программного обеспечения, информационных систем и поддерживающей их информационно-коммуникационной инфраструктуры.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      6) повышение уровня защищенности государственных и негосударственных электронных информационных ресурсов, программного обеспечения, информационных систем и поддерживающей их информационно-коммуникационной инфраструктуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1166" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) определение единых принципов обеспечения и управления информационной безопасностью автоматизированных систем управления технологическими процессами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1147,889 +1291,1007 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 18.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Для целей настоящих ЕТ в них используются следующие определения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1069" w:id="9"/>
+    <w:bookmarkStart w:name="z1069" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) средство криптографической защиты информации (далее – СКЗИ) – программное обеспечение или аппаратно-программный комплекс, реализующие алгоритмы криптографических преобразований, генерацию, формирование, распределение или управление ключами шифрования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z1070" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z1070" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) активы, связанные со средствами обработки информации (далее – актив), – материальный или нематериальный объект, который является информацией или содержит информацию, или служит для обработки, хранения, передачи информации и имеет ценность для организации в интересах достижения целей и непрерывности ее деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z1071" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z1071" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) маркировка актива, связанного со средствами обработки информации, – нанесение условных знаков, букв, цифр, графических знаков или надписей на актив с целью его дальнейшей идентификации (узнавания), указания его свойств и характеристик;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z1072" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z1072" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) техническая документация по информационной безопасности (далее – ТД ИБ) – документация, устанавливающая политику, правила, защитные меры, касающиеся процессов обеспечения ИБ объектов информатизации и (или) организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z1073" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z1073" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) угроза информационной безопасности – совокупность условий и факторов, создающих предпосылки к возникновению инцидента информационной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z1074" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z1074" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мониторинг событий информационной безопасности (далее – мониторинг событий ИБ) – постоянное наблюдение за объектом информатизации с целью выявления и идентификации событий информационной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z1075" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z1075" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) система мониторинга обеспечения информационной безопасности – организационные и технические мероприятия, направленные на проведение мониторинга безопасного использования информационно-коммуникационных технологий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z1076" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z1076" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) оперативный центр информационной безопасности – юридическое лицо или структурное подразделение юридического лица, осуществляющие деятельность по защите электронных информационных ресурсов, информационных систем, сетей телекоммуникаций и других объектов информатизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z1077" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z1077" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) внутренний аудит информационной безопасности – объективный, документированный процесс контроля качественных и количественных характеристик текущего состояния информационной безопасности объектов информатизации в организации, осуществляемый самой организацией в своих интересах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z1078" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z1078" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) программный робот – программное обеспечение поисковой системы или системы мониторинга, выполняющее автоматически и (или) по заданному расписанию просмотр веб-страниц, считывающее и индексирующее их содержимое, следуя по ссылкам, найденным на веб-страницах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z1079" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z1079" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) система предотвращения утечки данных (DLP) – средство защиты информации, предназначенное для предотвращения утечек электронных информационных ресурсов ограниченного доступа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z1080" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z1080" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) нагруженное (горячее) резервирование оборудования – использование дополнительного (избыточного) серверного и телекоммуникационного оборудования, программного обеспечения и поддержание их в активном режиме с целью гибкого и оперативного увеличения пропускной способности, надежности и отказоустойчивости информационной системы, электронного информационного ресурса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z1081" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z1081" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) не нагруженное (холодное) резервирование оборудования – использование подготовленного к работе и находящегося в неактивном режиме дополнительного серверного и телекоммуникационного оборудования, программного обеспечения с целью оперативного восстановления информационной системы или электронного информационного ресурса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z1082" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z1082" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) межсетевой экран – аппаратно-программный или программный комплекс, функционирующий в информационно-коммуникационной инфраструктуре, осуществляющий контроль и фильтрацию сетевого трафика в соответствии с заданными правилами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z1083" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z1083" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) рабочая станция – стационарный компьютер в составе локальной сети, предназначенный для решения прикладных задач;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z1084" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z1084" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) системное программное обеспечение – совокупность программного обеспечения для обеспечения работы вычислительного оборудования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z1085" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z1085" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) интернет-браузер – прикладное программное обеспечение, предназначенное для визуального отображения содержания интернет-ресурсов и интерактивного взаимодействия с ним;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z1086" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z1086" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) кодированная связь – защищенная связь с использованием документов и техники кодирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z1087" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z1087" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) многофакторная аутентификация – способ проверки подлинности пользователя при помощи комбинации различных параметров, в том числе генерации и ввода паролей или аутентификационных признаков (цифровых сертификатов, токенов, смарт-карт, генераторов одноразовых паролей и средств биометрической идентификации);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z1088" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z1088" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) кроссовое помещение – телекоммуникационное помещение, предназначенное для размещения соединительных, распределительных пунктов и устройств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z1089" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z1089" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) прикладное программное обеспечение (далее – ППО) – комплекс программного обеспечения для решения прикладной задачи определенного класса предметной области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z1090" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z1090" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) засекреченная связь – защищенная связь с использованием засекречивающей аппаратуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z1091" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z1091" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) масштабируемость – способность объекта информатизации обеспечивать возможность увеличения своей производительности по мере роста объема обрабатываемой информации и (или) количества одновременно работающих пользователей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z1092" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z1092" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) серверный центр государственных органов (далее – серверный центр ГО) – серверное помещение (центр обработки данных), собственником и владельцем которого является оператор информационно-коммуникационной инфраструктуры "электронного правительства", предназначенное для размещения объектов информатизации "электронного правительства";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z1093" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z1093" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) журналирование событий – процесс записи информации о происходящих с объектом информатизации программных или аппаратных событиях в журнал регистрации событий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z1094" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z1094" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) уязвимость – недостаток объекта информатизации, использование которого может привести к нарушению целостности и (или) конфиденциальности, и (или) доступности объекта информатизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z1095" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z1095" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) прокси-сервер – промежуточный сервер, участвующий в интернет-соединении между компьютерами/серверами, через который происходит обмен информацией в целях ее защиты от сетевых атак;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z1096" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z1096" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) серверное помещение (центр обработки данных) – помещение, предназначенное для размещения серверного, активного и пассивного сетевого (телекоммуникационного) оборудования и оборудования структурированных кабельных систем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z1097" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z1097" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) регистрационное свидетельство (далее – цифровой сертификат) – электронный документ, выдаваемый удостоверяющим центром для подтверждения соответствия электронной цифровой подписи требованиям, установленным Законом Республики Казахстан "Об электронном документе и электронной цифровой подписи";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z1098" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z1098" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) локальная сеть внешнего контура (далее – ЛС внешнего контура) – локальная сеть субъектов информатизации, определенных уполномоченным органом, отнесенная к внешнему контуру телекоммуникационной сети субъектов информатизации, имеющая соединение с Интернетом, доступ к которому для субъектов информатизации предоставляется операторами связи только через единый шлюз доступа к Интернету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z1099" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z1099" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) терминальная система – тонкий или нулевой клиент для работы с приложениями в терминальной среде либо программами – тонкими клиентами в клиент-серверной архитектуре;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z1100" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z1100" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) инфраструктура источника времени – иерархически связанное серверное оборудование, использующее сетевой протокол синхронизации времени, выполняющее задачу синхронизации внутренних часов серверов, рабочих станций и телекоммуникационного оборудования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z1101" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z1101" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33) субъекты информатизации, определенные уполномоченным органом, – государственные органы, их подведомственные организации и органы местного самоуправления, а также иные субъекты информатизации, использующие единую транспортную среду государственных органов для взаимодействия локальных (за исключением локальных сетей, имеющих доступ к Интернету), ведомственных и корпоративных сетей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z1102" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z1102" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34) организация – государственное юридическое лицо, субъект квазигосударственного сектора, собственник и владелец негосударственных информационных систем, интегрируемых с информационными системами государственных органов или предназначенных для формирования государственных электронных информационных ресурсов, а также собственник и владелец критически важных объектов информационно-коммуникационной инфраструктуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z1103" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z1103" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35) правительственная связь – специальная защищенная связь для нужд государственного управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z1104" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z1104" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36) федеративная идентификация – комплекс технологий, позволяющий использовать единое имя пользователя и аутентификационный идентификатор для доступа к электронным информационным ресурсам в системах и сетях, установивших доверительные отношения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z1105" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z1105" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37) шифрованная связь – защищенная связь с использованием ручных шифров, шифровальных машин, аппаратуры линейного шифрования и специальных средств вычислительной техники;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z1106" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z1106" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38) локальная сеть внутреннего контура (далее – ЛС внутреннего контура) – локальная сеть субъектов информатизации, определенных уполномоченным органом, отнесенная к внутреннему контуру телекоммуникационной сети субъектов информатизации, имеющая соединение с единой транспортной средой государственных органов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z1107" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z1107" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39) единый репозиторий "электронного правительства" – хранилище исходных кодов и скомпонованных из них исполняемых кодов объектов информатизации "электронного правительства";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) внешний шлюз "электронного правительства" (далее – ВШЭП) – подсистема шлюза "электронного правительства", предназначенная для обеспечения взаимодействия информационных систем, находящихся в ЕТС ГО, с информационными системами, находящимися вне ЕТС ГО;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1167" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) пользователь – субъект информатизации, использующий объекты информатизации для выполнения конкретной функции и (или) задачи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z1168" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) автоматизированная система управления технологическими процессами (далее – АСУ ТП) – объект цифровой инфраструктуры, предназначенный для автоматизации, управления, контроля и мониторинга производственных процессов в режиме реального времени;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z1169" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) искусственный интеллект (далее – ИИ) – функциональная способность к имитации когнитивных функций, характерных для человека, обеспечивающая результаты, сопоставимые с результатами интеллектуальной деятельности человека или превосходящие их;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z1170" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) система искусственного интеллекта – объект информатизации, функционирующий на основе одной или нескольких моделей искусственного интеллекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z1171" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) национальная платформа искусственного интеллекта –технологическая платформа, предназначенная для сбора, обработки, хранения и распространения библиотек данных и предоставления услуг в сфере искусственного интеллекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2037,187 +2299,207 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Сноска. Пункт 6 - в редакции постановления Правительства РК от 13.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 372</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными постановлением Правительства РК от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z919" w:id="49"/>
+    <w:bookmarkStart w:name="z919" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6-1. Цифровизация ГО и МИО в рамках цифровой трансформации осуществляется путем создания и развития объектов информатизации "электронного правительства" либо путем приобретения объектов информатизации "электронного правительства" или информационно-коммуникационных услуг в соответствии с архитектурой "электронного правительства", в том числе с учетом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z920" w:id="50"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z920" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) платформенности – формирование и постоянное развитие межведомственных централизованных технологических платформ информационно-коммуникационной инфраструктуры "электронного правительства" и инструментов для решения общих технических задач в рамках различных отраслей (сфер) государственного управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z921" w:id="51"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z921" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) универсальности решений – определение и обеспечение использования готового программного обеспечения и сервисных программных продуктов для решения типовых прикладных задач и автоматизации типовых обеспечивающих государственных функций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z922" w:id="52"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z922" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) компонентного построения решений – обеспечение разработки и внедрения отдельных стандартных компонентов объектов информатизации "электронного правительства" по формату микросервисов, которые планируются, разрабатываются и внедряются итеративно, поэтапно предоставляя части функционала всего решения и выгод от его использования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z923" w:id="53"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z923" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) результативности – извлечение максимальной выгоды от использования объектов информатизации "электронного правительства", сокращение издержек и рисков путем оптимизации структурных компонентов и затрат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z924" w:id="54"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z924" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) оптимизации технического разнообразия – обеспечение обоснованного применения свободного программного обеспечения и систематичного управления техническим разнообразием.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2236,328 +2518,328 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="55"/>
+    <w:bookmarkStart w:name="z51" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Для целей настоящих ЕТ в них используются следующие сокращения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z52" w:id="56"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z52" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) АПК – аппаратно-программный комплекс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z53" w:id="57"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z53" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) ИБ – информационная безопасность; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) ИС – информационная система; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="58"/>
+    <w:bookmarkStart w:name="z55" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) ИКИ – информационно-коммуникационная инфраструктура; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z56" w:id="59"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z56" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) ИКТ – информационно-коммуникационные технологии; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z57" w:id="60"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z57" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ПО – программное обеспечение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z58" w:id="61"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z58" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) МИО – местные исполнительные органы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z59" w:id="62"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z59" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) СПО – свободное программное обеспечение; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z60" w:id="63"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z60" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) ЕШДИ – единый шлюз доступа к Интернету; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z61" w:id="64"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z61" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) ИР – интернет-ресурс; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z62" w:id="65"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z62" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) ГО – центральный исполнительный орган, государственный орган, непосредственно подчиненный и подотчетный Президенту Республики Казахстан, территориальные подразделения ведомства центрального исполнительного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z63" w:id="66"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z63" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) ЕТС ГО – единая транспортная среда государственных органов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z64" w:id="67"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z64" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) ЕПИР ГО – единая платформа интернет-ресурсов государственных органов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2630,70 +2912,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16) ИКП ЭП – информационно–коммуникационная платформа "электронного правительства"; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17) ЭЦП – электронная цифровая подпись; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z847" w:id="68"/>
+    <w:bookmarkStart w:name="z847" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) СИ – субъекты информатизации, определенные уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2732,175 +3014,195 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2023).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z925" w:id="69"/>
+    <w:bookmarkStart w:name="z925" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-1. Платформенность основывается на выполнении следующих требований:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-[...59 lines deleted...]
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z1172" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществление создания и развитие решений на базе технологических платформ информационно-коммуникационной инфраструктуры "электронного правительства", национальной платформы искусственного интеллекта и (или) использование функциональных возможностей технологических платформ информационно-коммуникационной инфраструктуры "электронного правительства" и национальной платформы искусственного интеллекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z1173" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) исключение компонентов, дублирующих функциональные возможности технологических платформ информационно-коммуникационной инфраструктуры "электронного правительства" и национальной платформы искусственного интеллекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z1174" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечение автоматизации процессов выполнения государственных функций и вытекающих из них услуг с использованием технологических платформ информационно-коммуникационной инфраструктуры "электронного правительства" и национальной платформы искусственного интеллекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Глава 1 дополнена пунктом 7-1 в соответствии с постановлением Правительства РК от 10.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции постановления Правительства РК от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2908,257 +3210,277 @@
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Требования к организации и управлению информатизацией и информационной безопасностью</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Параграф 1. Требования к информатизации государственного органа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z748" w:id="73"/>
+      <w:bookmarkStart w:name="z748" w:id="78"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Исключен постановлением Правительства РК от 10.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2023).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">8-1. Исключен постановлением Правительства РК от 10.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2023).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z929" w:id="74"/>
+    <w:bookmarkStart w:name="z929" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-2. Универсальность решений основывается на выполнении следующих требований:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-[...59 lines deleted...]
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z1175" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) использование готового программного обеспечения и сервисных программных продуктов, платформенных программных продуктов для автоматизации процессов выполнения типовых прикладных задач, обеспечивающих государственные функции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z1176" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) адаптация особенностей выполнения государственных функций государственного органа к процессам, реализованным в готовом программном обеспечении и сервисных программных продуктах, платформенных программных продуктах, без необходимости настройки и доработки программного обеспечения в процессе внедрения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z1177" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) отсутствие дополнительных затрат государственных органов на внедрение, обучение пользователей, приобретение программного обеспечения и компонентов информационно-коммуникационной инфраструктуры при использовании сервисных программных продуктов, платформенных программных продуктов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 8-2 в соответствии с постановлением Правительства РК от 10.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции постановления Правительства РК от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      9. Исключен постановлением Правительства РК от 10.02.2023 </w:t>
@@ -3176,250 +3498,250 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z933" w:id="78"/>
+    <w:bookmarkStart w:name="z933" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-1. Компонентное построение решений основывается на выполнении следующих требований:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z934" w:id="79"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z934" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) построение решений на базе микросервисной архитектуры с использованием стандартных компонентов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z935" w:id="80"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z935" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) использование минимально необходимого набора компонентов, позволяющих решить поставленные задачи и обеспечить соответствие требованиям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z936" w:id="81"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z936" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) исключение избыточных компонентов, параллельно автоматизирующих несвязанные специфичные государственные функции и (или) типовые обеспечивающие государственные функции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z937" w:id="82"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z937" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) обеспечение адаптируемости, масштабируемости и гибкости состава, структуры и функциональности компонентов к изменениям законодательства Республики Казахстан, приоритетам социально-экономического развития, а также составу, структуре и полномочиям государственных органов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z938" w:id="83"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z938" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) полное соответствие компонентов целям, задачам и назначению объекта информатизации "электронного правительства";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z939" w:id="84"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z939" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) обеспечение функциональной независимости и отсутствия дублирования задач и функциональных возможностей компонентов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z940" w:id="85"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z940" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) формирование компонентов на базе открытых стандартов и с использованием набора стандартных интерфейсов прикладного программирования (application programming interface, API), предоставляемых компонентом сторонним решениям для обеспечения его многократного использования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z941" w:id="86"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z941" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) многоуровневое построение архитектуры путем исключения охвата компонентами решения одновременно нескольких уровней архитектуры, в том числе уровней представления, бизнес-логики и хранения данных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z942" w:id="87"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z942" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) обеспечение доступности компонентов для доработки и многократного использования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3438,210 +3760,210 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="88"/>
+    <w:bookmarkStart w:name="z76" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Развитие архитектуры "электронного правительства" осуществляется в соответствии с требованиями по развитию архитектуры "электронного правительства", утверждаемыми уполномоченным органом в соответствии с подпунктом 10) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z943" w:id="89"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z943" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10-1. Результативность основывается на выполнении следующих требований:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z944" w:id="90"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z944" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечение максимального количественного экономического эффекта путем сокращения затрат, обеспечения окупаемости и повышения объемов поступлений средств в бюджет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z945" w:id="91"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z945" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) направленность на удовлетворение потребностей физических и юридических лиц, отрасли (сферы) государственного управления и (или) государства в целом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z946" w:id="92"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z946" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечение согласованности значений и единиц измерения показателей результатов функционирования объектов информатизации "электронного правительства" и целевых индикаторов отрасли (сферы) государственного управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z947" w:id="93"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z947" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) обеспечение приоритета автоматизации процессов выполнения специфичных государственных функций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z948" w:id="94"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z948" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) последовательное итерационное создание и развитие решений путем внедрения части компонентов решения с базовым набором функциональных возможностей с последующим расширением количества компонентов и (или) повышением уровня их функциональности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3714,170 +4036,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2023).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z949" w:id="95"/>
+    <w:bookmarkStart w:name="z949" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11-1. Оптимизация технического разнообразия основывается на выполнении следующих требований:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z950" w:id="96"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z950" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) отчуждаемость и независимость от наименований и версий программного обеспечения, а также ограничений компонентов существующей информационно-коммуникационной инфраструктуры государственного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z951" w:id="97"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z951" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечение оптимизации разнообразия существующего программного обеспечения и упрощения существующей информационно-коммуникационной инфраструктуры государственного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z952" w:id="98"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z952" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) исключение ограничений для дальнейшего развития в результате изменения условий эксплуатации и расширения числа объектов автоматизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z953" w:id="99"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z953" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) обеспечение использования актуальных версий программного обеспечения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z954" w:id="100"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z954" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) осуществление создания и развития решений с использованием свободного программного обеспечения в случаях обеспечения способности компонентов решения функционировать без ограничений и оптимальной совокупной стоимости владения по отношению к проприетарному лицензионному программному обеспечению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3950,70 +4272,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2023).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="101"/>
+    <w:bookmarkStart w:name="z79" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Обеспечение ГО и МИО товарами, работами и услугами в сфере информатизации осуществляется путем закупа с учетом заключения уполномоченного органа в сфере информатизации на представленные администраторами бюджетных программ расчеты расходов на государственные закупки товаров, работ и услуг в сфере информатизации, за исключением специальных государственных органов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4032,90 +4354,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z955" w:id="102"/>
+    <w:bookmarkStart w:name="z955" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13-1. ГО и организации размещают на архитектурном портале "электронного правительства" сведения об объектах информатизации и электронные копии технической документации к ним в соответствии с правилами учета сведений об объектах информатизации "электронного правительства" и размещения электронных копий технической документации объектов информатизации "электронного правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z956" w:id="103"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z956" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень технической документации к объекту информатизации, требуемой к размещению, определяется Правилами учета сведений об объектах информатизации "электронного правительства" и размещения электронных копий технической документации объектов информатизации "электронного правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4152,150 +4474,150 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Реализацию задач в сфере информатизации в ГО или МИО обеспечивает подразделение информационных технологий, осуществляющее:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="104"/>
+    <w:bookmarkStart w:name="z83" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мониторинг и анализ применения ИКТ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z84" w:id="105"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z84" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) участие в мероприятиях по учету и анализу использования ИКТ-активов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z85" w:id="106"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z85" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) выработку предложений в стратегический план ГО по вопросам информатизации; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z86" w:id="107"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z86" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) координацию работ по созданию, сопровождению и развитию объектов информатизации "электронного правительства"; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z87" w:id="108"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z87" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) контроль за обеспечением поставщиками предусмотренного договорами уровня качества оказываемых услуг в сфере информатизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) учет и актуализацию сведений об объектах информатизации "электронного правительства" и электронных копий технической документации объектов информатизации "электронного правительства" на архитектурном портале "электронного правительства";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4396,70 +4718,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2023).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="109"/>
+    <w:bookmarkStart w:name="z91" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) реализацию требований по ИБ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4518,70 +4840,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z957" w:id="110"/>
+    <w:bookmarkStart w:name="z957" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14-1. Собственники и (или) владельцы обеспечивают ввод в промышленную эксплуатацию объекта информатизации "электронного правительства" с использованием исполняемых кодов, скомпонованных из исходных кодов объектов информатизации "электронного правительства", переданных ему государственной технической службой в соответствии с правилами функционирования единого репозитория "электронного правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4620,70 +4942,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="111"/>
+    <w:bookmarkStart w:name="z92" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Рабочее пространство в ГО и МИО организуется в соответствии с санитарными правилами "Санитарно-эпидемиологические требования к административным и жилым зданиям", утвержденными приказом Министра здравоохранения Республики Казахстан от 16 июня 2022 года № ҚР ДСМ-52 (зарегистрирован в Министерстве юстиции Республики Казахстан 20 июня 2022 года за № 28525).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4702,150 +5024,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="112"/>
+    <w:bookmarkStart w:name="z93" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Рабочее место служащего ГО и МИО оснащается с учетом его функциональных обязанностей и включает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z94" w:id="113"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z94" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) рабочую станцию или унифицированное рабочее место или терминальную систему с подключением к ЛС внутреннего контура ГО или МИО. Допускается оснащение рабочего места дополнительным монитором при необходимости;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z95" w:id="114"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z95" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) комплект мультимедийного оборудования (наушники, микрофон и веб-камера) для работы с мультимедийными ЭИР или системой видеоконференц-связи при необходимости;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z96" w:id="115"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z96" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аппарат телефонной связи или IP-телефонии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z97" w:id="116"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z97" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Требования к унифицированному рабочему месту или терминальной системе ГО и МИО, а также компонентам объектов информационно-коммуникационной инфраструктуры утверждаются уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4864,70 +5186,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z848" w:id="117"/>
+    <w:bookmarkStart w:name="z848" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17-1. Обеспечивается соответствие рабочего места или терминальной системы ГО и МИО требованиям к унифицированному рабочему месту или терминальной системе ГО и МИО, утвержденным уполномоченным органом. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Требования обновляются и актуализируются по мере необходимости.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4964,370 +5286,370 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="118"/>
+    <w:bookmarkStart w:name="z98" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. При выборе закупаемых моделей рабочих станций необходимо руководствоваться следующими положениями:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z99" w:id="119"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z99" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аппаратные характеристики рабочих станций соответствуют либо превосходят системные требования, рекомендуемые разработчиком (производителем) используемого ПО;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z100" w:id="120"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z100" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) для обеспечения общего уровня услуг унифицируются конфигурации рабочих станций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z101" w:id="121"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z101" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) для рабочих станций организуется централизованное автоматизированное распространение обновлений ПО;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z102" w:id="122"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z102" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) для повышения качества и скорости администрирования количество различных аппаратно-программных конфигураций рабочих станций ограничивается тремя типами:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z103" w:id="123"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z103" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рабочая станция для работы с прикладным ПО;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z104" w:id="124"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z104" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рабочая станция повышенной мощности для работы с графическими пакетами, пакетами ПО моделирования и прочими. Используется для приложений с развитой графикой, высокими требованиями к производительности процессора, объемам оперативной памяти и видеоподсистем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z105" w:id="125"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z105" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ноутбук для работы мобильных пользователей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z106" w:id="126"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z106" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Для спецификации технических требований выделяются следующие ключевые параметры рабочих станций:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z107" w:id="127"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z107" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) производительность, включающая в себя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z108" w:id="128"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z108" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       параметры быстродействия процессора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z109" w:id="129"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z109" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       необходимый объем оперативной памяти;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z110" w:id="130"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z110" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       скорости внутренних шин передачи данных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z111" w:id="131"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z111" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       быстродействие графической подсистемы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z112" w:id="132"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z112" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       быстродействие устройств ввода/вывода;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z113" w:id="133"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z113" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       параметры матрицы монитора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) надежность, обеспечиваемая за счет использования отказоустойчивых аппаратных средств и ПО, и определяется исходя из среднего времени безотказной работы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5374,90 +5696,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       объемов оперативной и внешней памяти;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       емкости встроенных накопителей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z119" w:id="134"/>
+    <w:bookmarkStart w:name="z119" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Для обеспечения ИБ: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z120" w:id="135"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z120" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в ТД ИБ определяются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       способы размещения рабочих станций служащих ГО или МИО;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5540,90 +5862,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       правила выноса рабочих станций за пределы рабочего места;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) на регулярной основе проводится учет рабочих станций с проверкой конфигурации, а также электронных носителей информации с уникальными идентифицирующими данными;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z128" w:id="136"/>
+    <w:bookmarkStart w:name="z128" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) установка и применение на рабочих станциях программных или аппаратных средств удаленного управления извне ЛС внутреннего контура исключается. Удаленное управление внутри ЛС внутреннего контура допускается в случаях, прямо предусмотренных в правовом акте ГО или МИО;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z129" w:id="137"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z129" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) неиспользуемые порты ввода-вывода рабочих станций и мобильных компьютеров служащих ГО и МИО отключаются или блокируются, за исключением рабочих станций служащих подразделения ИБ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5642,150 +5964,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z130" w:id="138"/>
+    <w:bookmarkStart w:name="z130" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Вопрос операций ввода-вывода с применением внешних электронных носителей информации на рабочих станциях служащих ГО и МИО регулируется в соответствии с политикой ИБ, принятой в ГО или МИО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z131" w:id="139"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z131" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Для оптимизации размещения оборудования на рабочем месте служащего ГО и МИО допускается применение специализированного оборудования, обеспечивающего использование одной единицы монитора, ручного манипулятора (мышь) и клавиатуры для нескольких рабочих станций, без применения сетевых интерфейсов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z132" w:id="140"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z132" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Для использования сервисов ИКП ЭП рабочая станция, подключенная к ЛС внутреннего контура ГО или МИО, обеспечивается сетевым подключением к инфраструктуре ИКП ЭП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z133" w:id="141"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z133" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Обработка и хранение служебной информации ГО и МИО осуществляются на рабочих станциях, подключенных к локальной сети внутреннего контура и внешнего контура ГО или МИО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z958" w:id="142"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z958" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Служебная информация ГО и МИО с ограниченным доступом обрабатывается на рабочих станциях, подключенных к локальной сети внутреннего контура ГО или МИО и не имеющих подключения к Интернету.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5804,70 +6126,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z134" w:id="143"/>
+    <w:bookmarkStart w:name="z134" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Доступ к Интернету служащим ГО и МИО предоставляется с рабочих станций, подключенных к ЛС внешнего контура ГО и МИО, размещенных за пределами режимных помещений, определяемых в соответствии с Инструкцией по защите государственных секретов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5886,70 +6208,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z749" w:id="144"/>
+    <w:bookmarkStart w:name="z749" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25-1. При организации доступа к Интернету из локальных сетей внешнего контура в обязательном порядке обеспечивается наличие антивирусных средств, обновлений операционных систем на рабочих станциях, подключенных к сети Интернет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5968,1420 +6290,1420 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z135" w:id="145"/>
+    <w:bookmarkStart w:name="z135" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Сервис телефонной связи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z136" w:id="146"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z136" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) реализуется как на базе цифровых телефонных сетей общего пользования, так и с применением технологии IP-телефонии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z137" w:id="147"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z137" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечивает коммутацию пользователя с абонентами телефонных сетей по следующим каналам:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z138" w:id="148"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z138" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       использование соединений абонентов через существующую локальную вычислительную сеть внутреннего и внешнего контура и ведомственную сеть передачи данных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z139" w:id="149"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z139" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       использование услуг связи оператора телефонной связи общего пользования по потоку Е1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z140" w:id="150"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z140" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       использование операторов сотовой связи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z141" w:id="151"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z141" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       использование услуг междугородних и международных вызовов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z142" w:id="152"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z142" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Для проведения конференций, презентаций, совещаний, телемостов конференцзал ГО и МИО оснащается:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z143" w:id="153"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z143" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) конференцсистемой звукового усиления, включающей размещение на месте участника микрофона, громкоговорителя и светового индикатора запроса и выступления участника;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z144" w:id="154"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z144" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) устройством ввода-вывода информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z145" w:id="155"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z145" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для организации "телемоста" с географически распределенными участниками, находящимися в других городах или странах, конференцсистема по необходимости дополняется системой аудио- и видеоконференцсвязи оператора ИКИ ЭП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z146" w:id="156"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z146" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Сервис печати:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z147" w:id="157"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z147" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) реализуется посредством печатающего, копирующего и сканирующего оборудования, подключенного к локальной сети внутреннего контура ГО с использованием сетевого интерфейса либо прямого подключения к серверу печати;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z148" w:id="158"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z148" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечивается программным обеспечением, реализующим:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z149" w:id="159"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z149" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       централизованное управление пользователями и устройствами; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z150" w:id="160"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z150" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       учет распечатываемых документов, а также копий, факсов, отправленных электронной почтой и сканирований по идентификационным номерам пользователей с возможностью распределения затрат между подразделениями и пользователями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z151" w:id="161"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z151" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       систему отчетов, графически иллюстрирующих активность печати, копирования и сканирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z152" w:id="162"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z152" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       идентификацию пользователя до начала использования сервиса печати;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z153" w:id="163"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z153" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       авторизацию служащего ГО на устройстве печати способами, регламентированными в ТД ИБ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z154" w:id="164"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z154" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       формирование очереди печати, осуществляющей печать посредством единой очереди печати с возможностью получения распечатанных документов на доступном устройстве печати.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z155" w:id="165"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z155" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Требования к организации информационной безопасности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z156" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. При организации, обеспечении и управлении ИБ в ГО, МИО или организации необходимо руководствоваться положениями национального стандарта Республики Казахстан СТ РК ISO/IEC 27002-2023 "Информационная безопасность, кибербезопасность и защита конфиденциальности. Средства управления информационной безопасностью".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 29 - в редакции постановления Правительства РК от 13.05.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 29 - в редакции постановления Правительства РК от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z833" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29-1. В целях реализации требований обеспечения информационной безопасности для обороны страны и безопасности государства осуществляется приобретение ПО и продукции электронной промышленности в виде товара и информационно-коммуникационной услуги из реестра доверенного программного обеспечения и продукции электронной промышленности в соответствии с Законом и законодательством Республики Казахстан о государственных закупках, закупках отдельных субъектов квазигосударственного сектора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z1109" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Реестр доверенного программного обеспечения и продукции электронной промышленности ведется уполномоченным органом в сфере электронной промышленности в соответствии с Правилами формирования и ведения реестра доверенного программного обеспечения и продукции электронной промышленности, а также критериями по включению программного обеспечения и продукции электронной промышленности в реестр доверенного программного обеспечения и продукции электронной промышленности, утвержденными уполномоченным органом в сфере электронной промышленности согласно пункту 7 статьи 7-6 Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z1110" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом в случае отсутствия в реестре доверенного программного обеспечения и продукции электронной промышленности необходимой продукции допускается ее приобретение в соответствии с законодательством Республики Казахстан о государственных закупках, закупках отдельных субъектов квазигосударственного сектора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z1111" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Собственники и владельцы программного обеспечения, включенного в реестр доверенного программного обеспечения и продукции электронной промышленности, обеспечивают ввод в промышленную эксплуатацию объекта информатизации "электронного правительства" с использованием исполняемых кодов, скомпонованных из исходных кодов объектов информатизации "электронного правительства", переданных ему государственной технической службой в соответствии с правилами функционирования единого репозитория "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Единые требования дополнены пунктом 29-1 в соответствии с постановлением Правительства РК от 31.12.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1047</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции постановления Правительства РК от 13.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 372</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z833" w:id="167"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z157" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. В целях разграничения ответственности и функций в сфере обеспечения ИБ создается подразделение ИБ, являющееся структурным подразделением, обособленным от других структурных подразделений, занимающихся вопросами создания, сопровождения и развития объектов информатизации, или определяется должностное лицо, ответственное за обеспечение ИБ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z1112" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подразделение ИБ или должностное лицо, ответственное за обеспечение ИБ, осуществляют координацию работ по обеспечению ИБ и контроль за исполнением требований ИБ, определенных в ТД по ИБ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z1113" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сотрудники, ответственные за обеспечение ИБ, проходят специализированные курсы в сфере обеспечения ИБ не реже одного раза в три года с выдачей сертификата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции постановления Правительства РК от 13.05.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 30 - в редакции постановления Правительства РК от 13.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 372</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z157" w:id="171"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z169" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. ТД ИБ создается в виде четырехуровневой системы документированных правил, процедур, практических приемов или руководящих принципов, которыми руководствуется ГО, МИО или организация в своей деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z170" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТД ИБ разрабатывается на казахском и русском языках, утверждается правовым актом ГО, МИО или организации и доводится до сведения всех служащих ГО, МИО или работников организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z171" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТД ИБ пересматривается с целью анализа и актуализации изложенной в них информации не реже одного раза в два года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 30 - в редакции постановления Правительства РК от 13.05.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 31 с изменением, внесенным постановлением Правительства РК от 18.06.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 355</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z172" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Политика ИБ ГО, МИО или организации является документом первого уровня и определяет цели, задачи, руководящие принципы и практические приемы в области обеспечения ИБ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z849" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32-1. Перечень внутренних документов финансовой организации, детализирующий требования политики ИБ, определяется в соответствии с нормативными правовыми актами уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций, регулирующими деятельность финансовых организаций по обеспечению информационной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Единые требования дополнены пунктом 32-1 в соответствии с постановлением Правительства РК от 18.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z173" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. В перечень документов второго уровня входят документы, детализирующие требования политики ИБ ГО, МИО или организации, в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z1114" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) методика оценки рисков информационной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z1115" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) правила идентификации, классификации, маркировки, паспортизации активов, связанных со средствами обработки информации и их инвентаризации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z1116" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) правила проведения внутреннего аудита ИБ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z1117" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) правила использования средств криптографической защиты информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z1118" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) правила организации процедуры аутентификации и разграничения прав доступа к электронным информационным ресурсам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z1119" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) правила организации антивирусного контроля, использования мобильных устройств, носителей информации, Интернета и электронной почты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z1120" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) правила организации физической защиты, безопасной среды функционирования и обеспечения непрерывной работы активов, связанных со средствами обработки информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 33 – в редакции постановления Правительства РК от 13.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 372</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z169" w:id="174"/>
-[...445 lines deleted...]
-    <w:bookmarkStart w:name="z174" w:id="187"/>
+    <w:bookmarkStart w:name="z174" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>34. Документы третьего уровня содержат описание процессов и процедур обеспечения ИБ, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z1121" w:id="188"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z1121" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) каталог угроз (рисков) ИБ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z1122" w:id="189"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z1122" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) план обработки угроз (рисков) ИБ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z1123" w:id="190"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z1123" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) план мероприятий по обеспечению непрерывной работы и восстановлению работоспособности активов, связанных со средствами обработки информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z1124" w:id="191"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z1124" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) руководство администратора по сопровождению объекта информатизации, резервному копированию и восстановлению информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z1125" w:id="192"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z1125" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) инструкцию о порядке действий пользователей по реагированию на инциденты ИБ и во внештатных (кризисных) ситуациях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkEnd w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7400,180 +7722,180 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z187" w:id="193"/>
+    <w:bookmarkStart w:name="z187" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35. Перечень документов четвертого уровня включает рабочие формы, журналы, заявки, протоколы и другие документы, в том числе электронные, используемые для регистрации и подтверждения выполненных процедур и работ, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z1126" w:id="194"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z1126" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) журнал регистрации инцидентов ИБ и учета внештатных ситуаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z1127" w:id="195"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z1127" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) журнал посещения серверных помещений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z1128" w:id="196"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z1128" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) отчет о проведении оценки уязвимости сетевых ресурсов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z1129" w:id="197"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z1129" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) журнал учета кабельных соединений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z1130" w:id="198"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z1130" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) журнал учета резервных копий (резервного копирования, восстановления), тестирования резервных копий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkEnd w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7592,390 +7914,390 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z207" w:id="199"/>
+    <w:bookmarkStart w:name="z207" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Для обеспечения защиты активов проводятся:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z208" w:id="200"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z208" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) инвентаризация активов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z209" w:id="201"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z209" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) классификация и маркировка активов в соответствии с системой классификации, принятой в ГО, МИО;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z210" w:id="202"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z210" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) закрепление активов за должностными лицами и определение меры их ответственности за реализацию мероприятий по управлению ИБ активов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z211" w:id="203"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z211" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) регламентация в ТД ИБ порядка:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z212" w:id="204"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z212" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       использования и возврата активов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z213" w:id="205"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z213" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       идентификации, классификации и маркировки активов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z214" w:id="206"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z214" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. С целью управления рисками в сфере ИКТ в ГО или МИО осуществляются: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z216" w:id="208"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z215" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) выбор методики оценки рисков в соответствии с рекомендациями национального стандарта Республики Казахстан СТ РК 31010-2020 "Менеджмент риска. Методы оценки риска" и разработка процедуры анализа рисков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z216" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) идентификация рисков в отношении перечня идентифицированных и классифицированных активов, включающая:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z217" w:id="209"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z217" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       выявление угроз ИБ и их источников; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z218" w:id="210"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z218" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       выявление уязвимостей, которые могут привести к реализации угроз; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z219" w:id="211"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z219" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       определение каналов утечки информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z220" w:id="212"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z220" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       формирование модели нарушителя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z221" w:id="213"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z221" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) выбор критериев принятия идентифицированных рисков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z225" w:id="215"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z222" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) формирование каталога угроз (рисков) ИБ, включающего оценку (переоценку) идентифицированных рисков в соответствии с требованиями национального стандарта Республики Казахстан СТ РК ISO/IEC 27005-2022 "Информационные технологии. Методы обеспечения безопасности. Менеджмент риска информационной безопасности";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z225" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) разработка и утверждение плана обработки угроз (рисков) ИБ, содержащего мероприятия по их нейтрализации или снижению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkEnd w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8017,407 +8339,509 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 13.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 372</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z226" w:id="216"/>
+    <w:bookmarkStart w:name="z1178" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37-1. С целью управления рисками в сфере ИИ в ГО или МИО осуществляется управление рисками систем искусственного интеллекта в соответствии с национальным стандартом Республики Казахстан СТ РК 23894-2025 "Руководство по управлению рисками.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Единые требования дополнены пунктом 37-1 в соответствии с постановлением Правительства РК от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z226" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. С целью контроля событий нарушений ИБ в ГО, МИО или организации: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z227" w:id="217"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z227" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проводится мониторинг событий, связанных с нарушением ИБ, и анализ результатов мониторинга;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z228" w:id="218"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z228" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) регистрируются события, связанные с состоянием ИБ, и выявляются нарушения путем анализа журналов событий, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z229" w:id="219"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z229" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       журналов событий операционных систем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z230" w:id="220"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z230" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       журналов событий систем управления базами данных; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z231" w:id="221"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z231" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       журналов событий антивирусной защиты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z232" w:id="222"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z232" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       журналов событий прикладного ПО;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z233" w:id="223"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z233" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       журналов событий телекоммуникационного оборудования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z234" w:id="224"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z234" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       журналов событий систем обнаружения и предотвращения атак;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z235" w:id="225"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z235" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       журналов событий системы управления контентом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z236" w:id="226"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z236" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечивается синхронизация времени журналов регистрации событий с инфраструктурой источника времени;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z237" w:id="227"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z237" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) журналы регистрации событий хранятся в течение срока, указанного в ТД ИБ, но не менее трех лет и находятся в оперативном доступе не менее двух месяцев;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z238" w:id="228"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z238" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) ведутся журналы регистрации событий в соответствии с форматами и типами записей, определенными в правилах проведения мониторинга обеспечения информационной безопасности объектов информатизации "электронного правительства" и критически важных объектов информационно-коммуникационной инфраструктуры, утвержденных уполномоченным органом в сфере обеспечения информационной безопасности по согласованию с органами национальной безопасности в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 7)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 7-1 Закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z1131" w:id="229"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z1131" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1) обеспечивается подключение систем журналирования событий ИБ объектов информатизации "электронного правительства" к техническим средствам системы мониторинга обеспечения информационной безопасности Национального координационного центра информационной безопасности по запросу государственной технической службы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z239" w:id="230"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z239" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) обеспечивается защита журналов регистрации событий от вмешательства и неавторизированного доступа. Не допускается наличие у системных администраторов полномочий на изменение, удаление и отключение журналов. Для конфиденциальных ИС требуются создание и ведение резервного хранилища журналов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z240" w:id="231"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z240" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) обеспечивается внедрение формализованной процедуры информирования об инцидентах ИБ и реагирования на инциденты ИБ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkEnd w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8476,70 +8900,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1132" w:id="232"/>
+    <w:bookmarkStart w:name="z1132" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38-1. ГО и МИО обеспечивают на постоянной основе физический доступ работникам Национального координационного центра информационной безопасности к объектам информатизации "электронного правительства" с предоставлением отдельных рабочих мест по запросу государственной технической службы в целях проведения работ по мониторингу обеспечения информационной безопасности и мониторингу событий информационной безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkEnd w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8558,170 +8982,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z241" w:id="233"/>
+    <w:bookmarkStart w:name="z241" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. С целью защиты критически важных процессов ГО, МИО или организации от внутренних и внешних угроз:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z242" w:id="234"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z242" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) разрабатывается, тестируется и реализуется план мероприятий по обеспечению непрерывной работы и восстановлению работоспособности активов, связанных со средствами обработки информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z243" w:id="235"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z243" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) доводится до сведения служащих ГО, МИО или работников организации инструкция о порядке действий пользователей по реагированию на инциденты ИБ и во внештатных (кризисных) ситуациях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z244" w:id="236"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z244" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       План мероприятий по обеспечению непрерывной работы и восстановлению работоспособности активов, связанных со средствами обработки информации, подлежит регулярной актуализации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z245" w:id="237"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z245" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Функциональные обязанности по обеспечению ИБ и обязательства по исполнению требований ТД ИБ служащих ГО, МИО или работников организации вносятся в должностные инструкции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z246" w:id="238"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z246" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обязательства в области обеспечения ИБ, имеющие силу после прекращения действий трудового договора, закрепляются в трудовом договоре с работником организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkEnd w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8740,110 +9164,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z247" w:id="239"/>
+    <w:bookmarkStart w:name="z247" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. В случае привлечения сторонних организаций к обеспечению информационной безопасности ЭИР, ИС, ИКИ, их собственник или владелец заключает соглашения, в которых устанавливаются условия работы, доступа или использования данных объектов, а также ответственность за их нарушение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z248" w:id="240"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z248" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. В ТД ИБ определяется содержание процедур при увольнении служащих ГО, МИО или работников организации, имеющих обязательства в области обеспечения ИБ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z249" w:id="241"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z249" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. При внесении изменений в условия трудового договора работника организации, ротации или продвижении по государственной службе служащего ГО, МИО, их увольнении права доступа к информации и средствам обработки информации, включающие физический и логический доступ, идентификаторы доступа, подписки, документацию, которая идентифицирует его как действующего служащего ГО, МИО или работника организации, аннулируются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkEnd w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8862,292 +9286,374 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z252" w:id="242"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z252" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Кадровая служба организует и ведет учет прохождения служащими ГО, МИО или работниками организаций обучения в сфере информатизации и области обеспечения ИБ с выдачей электронного сертификата, обеспечением хранения в материалах личного дела.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 45 - в редакции постановления Правительства РК от 18.01.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 12</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 44 - в редакции постановления Правительства РК от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z254" w:id="244"/>
+    <w:bookmarkStart w:name="z253" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      45. При инициировании создания или развития объектов информатизации первого и второго классов в соответствии с классификатором объектов информатизации, утвержденным уполномоченным органом в сфере информатизации в соответствии с подпунктом 11) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона (далее – классификатор), а также конфиденциальных ИС разрабатываются профили защиты для составных компонентов и задание по безопасности в соответствии с требованиями национального стандарта Республики Казахстан СТ РК ISO/IEC 15408-2017 "Информационные технологии. Методы и средства обеспечения безопасности. Критерии оценки безопасности информационных технологий".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 45 - в редакции постановления Правительства РК от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z254" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. В целях обеспечения ИБ при эксплуатации объектов информатизации устанавливаются требования к:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z255" w:id="245"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z255" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) способам аутентификации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z256" w:id="246"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z256" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) применяемым СКЗИ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z257" w:id="247"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z257" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) способам обеспечения доступности и отказоустойчивости;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z258" w:id="248"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z258" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мониторингу обеспечения ИБ, защиты и безопасного функционирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z259" w:id="249"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z259" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) применению средств и систем обеспечения ИБ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z260" w:id="250"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z260" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) регистрационным свидетельствам удостоверяющих центров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkEnd w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9166,90 +9672,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z962" w:id="251"/>
+    <w:bookmarkStart w:name="z962" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       46-1. Для подписания объекты информатизации "электронного правительства" используют регистрационные свидетельства аккредитованных удостоверяющих центров в соответствии с Правилами выдачи и отзыва свидетельства об аккредитации удостоверяющих центров, утверждаемыми уполномоченным органом в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 статьи 5 Закона Республики Казахстан "Об электронном документе и электронной цифровой подписи".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkEnd w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9268,70 +9774,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z261" w:id="252"/>
+    <w:bookmarkStart w:name="z261" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. При доступе к объектам информатизации первого и второго классов в соответствии с классификатором применяется многофакторная аутентификация, в том числе с использованием цифровых сертификатов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkEnd w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9350,330 +9856,392 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z262" w:id="253"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z265" w:id="256"/>
+    <w:bookmarkStart w:name="z262" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      48. C целью защиты служебной информации ограниченного распространения, конфиденциальных ИС, конфиденциальных ЭИР и ЭИР, содержащих персональные данные ограниченного доступа, применяются СКЗИ (программные или аппаратные) с параметрами, соответствующими требованиям к СКЗИ в соответствии с национальным стандартом Республики Казахстан СТ РК 1073-2007 "Средства криптографической защиты информации. Общие технические требования" для объектов информатизации: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z1180" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      первого класса в соответствии с классификатором – третьего уровня безопасности; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z1181" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      второго класса в соответствии с классификатором – второго уровня безопасности; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z1182" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       третьего класса в соответствии с классификатором – первого уровня безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z266" w:id="257"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 48 - в редакции постановления Правительства РК от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z266" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Для обеспечения доступности и отказоустойчивости владельцами объектов информатизации ЭП обеспечиваются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z267" w:id="258"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z267" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наличие резервного собственного или арендованного серверного помещения для объектов информатизации ЭП первого и второго классов в соответствии с классификатором;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z268" w:id="259"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z268" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) резервирование аппаратно-программных средств обработки данных, систем хранения данных, компонентов сетей хранения данных и каналов передачи данных, в том числе для объектов информатизации ЭП:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z269" w:id="260"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z269" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       первого класса в соответствии с классификатором – нагруженное (горячее) в резервном серверном помещении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z270" w:id="261"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z270" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       второго класса в соответствии с классификатором – не нагруженное (холодное) в резервном серверном помещении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z271" w:id="262"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z271" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       третьего класса в соответствии с классификатором – хранение на складе в непосредственной близости от основного серверного помещения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z963" w:id="263"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z963" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49-1. Интеграция объектов информатизации "электронного правительства" осуществляется в соответствии с Правилами интеграции объектов информатизации "электронного правительства", утвержденными уполномоченным органом в соответствии с подпунктом 13) статьи 7 Закона, и при соблюдении требований информационной безопасности, определяемых профилем защиты и оформляемых договором совместных работ по информационной безопасности государственных и негосударственных информационных систем, и основывается на обеспечении:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z964" w:id="264"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z964" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) единой интеграционной среды – обеспечение технологической возможности межведомственного и ведомственного информационного взаимодействия объектов информатизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z965" w:id="265"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z965" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) единовременной интеграции – обеспечение однократного подключения объектов информатизации "электронного правительства" к системе взаимодействия и последующего многократного использования для минимизации финансовых и временных издержек при передаче и получении информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z966" w:id="266"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z966" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) единого информационного пространства – обеспечение совместимости и сопоставимости данных при передаче на основе применения стандартных форматов передачи данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkEnd w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9692,130 +10260,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z272" w:id="267"/>
+    <w:bookmarkStart w:name="z272" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Объекты информатизации ЭП первого и второго классов в соответствии с классификатором подключаются к системе мониторинга обеспечения ИБ, защиты и безопасного функционирования не позднее одного года после их введения в промышленную эксплуатацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z967" w:id="269"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z850" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      50-1. Собственники или владельцы негосударственных информационных систем, предназначенных для формирования государственных электронных информационных ресурсов, осуществления государственных функций и оказания государственных услуг, до интеграции с информационными системами государственных органов создают собственный оперативный центр информационной безопасности и обеспечивают его функционирование или приобретают услуги оперативного центра информационной безопасности у третьих лиц в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Гражданским кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан, а также обеспечивают взаимодействие его с Национальным координационным центром информационной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z1183" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Владельцы критически важных объектов информационно-коммуникационной инфраструктуры создают собственный оперативный центр информационной безопасности и обеспечивают его функционирование или приобретают услуги оперативного центра информационной безопасности у третьих лиц в соответствии с Гражданским кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z1184" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Собственники или владельцы критически важных объектов информационно-коммуникационной инфраструктуры, за исключением государственных органов, органов местного самоуправления, государственных юридических лиц, субъектов квазигосударственного сектора, в течение шести месяцев со дня включения в перечень критически важных объектов информационно-коммуникационной инфраструктуры создают собственный оперативный центр информационной безопасности и обеспечивают его функционирование или приобретают услуги оперативного центра информационной безопасности у третьих лиц в соответствии с Гражданским кодексом Республики Казахстан, а также обеспечивают взаимодействие его с Национальным координационным центром информационной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9827,1381 +10415,1381 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Сноска. Единые требования дополнены пунктом 50-1 в соответствии с постановлением Правительства РК от 18.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции постановления Правительства РК от 10.02.2023 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции постановления Правительства РК от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z969" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50-2. Единая интеграционная среда основывается на выполнении следующих требований:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z970" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществление интеграции в единую интеграционную среду в соответствии с сервисно-ориентированной архитектурой;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z971" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществление межгосударственного информационного взаимодействия объектов информатизации нескольких государств посредством национального шлюза Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z972" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществление создания, изменения и удаления данных путем их сопряжения с соответствующими процессами реализации государственных функций и предоставления государственных услуг, инициированными владельцами данных или от их имени;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z973" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) применение единых подходов и стандартов в обеспечении однозначной идентификации взаимодействующих сторон и объема их прав при осуществлении взаимодействия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z974" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) приоритетное осуществление синхронного взаимодействия между объектами информатизации "электронного правительства";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z975" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обеспечение использования сведений из хранилища электронных документов и единой системы нормативно-справочной информации шлюза "электронного правительства" в процессе информационного взаимодействия и предоставления государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z976" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) обеспечение фиксации даты, времени, содержания и участников всех действий и операций, осуществляемых в рамках информационного взаимодействия, а также сведений, позволяющих восстановить историю информационного взаимодействия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z977" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) обеспечение технической возможности для доступа к данным, хранящимся в организациях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z978" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) обеспечение легитимности и целостности информационного взаимодействия путем подписания запроса и передаваемых данных ЭЦП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 50-2 в соответствии с постановлением Правительства РК от 10.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z969" w:id="271"/>
-[...198 lines deleted...]
-    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z273" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. ГО, МИО или организация осуществляют мониторинг:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z274" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      действий пользователей и персонала;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z275" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      использования средств обработки информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 50-2 в соответствии с постановлением Правительства РК от 10.02.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 51 с изменением, внесенным постановлением Правительства РК от 31.12.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1047</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z979" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51-1. Единовременная интеграция основывается на выполнении следующих требований:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z980" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществление интеграции и предоставления доступа к функциональным возможностям и ЭИР (данным) объектов информатизации на основе набора универсальных сервисов информационного взаимодействия, опубликованных на шлюзе "электронного правительства";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z981" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечение многократного использования сервисов информационного взаимодействия путем их включения в реестр сервисов шлюза "электронного правительства";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z982" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечение создания сервисов информационного взаимодействия на основании стандартных технологий, форматов и протоколов передачи данных, используемых в Республике Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z983" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) распространение данных посредством единого виртуального источника данных с управлением правами доступа получателей информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z984" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществление разработки нового сервиса информационного взаимодействия в случаях отсутствия аналогичного либо похожего сервиса в регистре сервисов шлюза "электронного правительства";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z985" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обеспечение технической возможности для формирования композитных сервисов на основе сервисов информационного взаимодействия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z986" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) обеспечение работоспособности шлюза "электронного правительства" в независимости от проводимых технических, административных, организационных и иных изменений объектов информатизации "электронного правительства", подключенных к шлюзу "электронного правительства";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z987" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) обеспечение возможности независимого развития объекта информатизации "электронного правительства" поставщика информации без необходимости доработки всех связанных потребителей информации путем обеспечения неизменности интерфейсов сервиса информационного взаимодействия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 51-1 в соответствии с постановлением Правительства РК от 10.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z273" w:id="281"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z276" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. В ГО, МИО или организации в рамках осуществления мониторинга действий пользователей и персонала:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z277" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при выявлении аномальной активности и злоумышленных действий пользователей эти действия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z278" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регистрируются, блокируются и оперативно оповещается администратор для объектов информатизации ЭП первого класса в соответствии с классификатором;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z279" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регистрируются и блокируются для объектов информатизации ЭП второго класса в соответствии с классификатором;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z280" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регистрируются для объектов информатизации ЭП третьего класса в соответствии с классификатором;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z281" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) регистрируются и контролируются подразделением ИБ действия обслуживающего персонала.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 51 с изменением, внесенным постановлением Правительства РК от 31.12.2019 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 52 с изменением, внесенным постановлением Правительства РК от 31.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1047</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z979" w:id="284"/>
-[...178 lines deleted...]
-    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z988" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52-1. Единое информационное пространство основывается на соблюдении требований по управлению данными, в том числе с учетом требований по:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z989" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечению совместимости данных в процессе информационного взаимодействия путем синтаксического, семантического и пространственного соответствия передаваемых данных и интерфейсов сервисов информационного взаимодействия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z990" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечению распространения определенного вида данных путем использования эталонных источников информации и их сопоставления в случае использования данных из нескольких источников;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z991" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) однозначной и уникальной идентификации распространяемых данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z992" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) распространению общедоступных данных в структурированном, машиночитаемом и связанном формате посредством портала открытых данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z993" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обеспечению возможности подтверждения достоверности и актуальности данных, выявления недостоверных данных, а также информирования заинтересованных участников информационного взаимодействия о случаях выявления недостоверных данных и изменениях, произведенных в процессе ее актуализации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z994" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) использованию единой схемы преобразования данных из формата данных потребителя информации к формату данных поставщика информации при взаимодействии объектов информатизации "электронного правительства" с использованием шлюза "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 51-1 в соответствии с постановлением Правительства РК от 10.02.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 52-1 в соответствии с постановлением Правительства РК от 10.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z276" w:id="293"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z282" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. События ИБ, идентифицированные как критические для конфиденциальности, доступности и целостности, по результатам анализа мониторинга событий ИБ и анализа журнала событий:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z283" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) определяются как инциденты ИБ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z284" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) учитываются в каталоге угроз (рисков) ИБ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z285" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) регистрируются в службе реагирования на компьютерные инциденты государственной технической службы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z995" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53-1. При наличии в ИС функции подписания электронных документов пользователю ИС предоставляется возможность выгрузки из ИС электронного документа, как подписанного ЭЦП пользователя, так и иных доступных ему электронных документов вместе со всеми ЭЦП, которыми удостоверены такие электронные документы, с целью получения пользователем ИС возможности проверки подлинности электронного документа без использования данной ИС иными доступными ему способами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 52 с изменением, внесенным постановлением Правительства РК от 31.12.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 1047</w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 53-1 в соответствии с постановлением Правительства РК от 10.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z988" w:id="299"/>
-[...138 lines deleted...]
-    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z996" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53-2. При наличии в ИС функции подписания электронных документов пользователю ИС предоставляется возможность загрузки в ИС ранее подписанного электронного документа вместе со всеми ЭЦП, которыми удостоверен такой электронный документ, в том числе, если такой электронный документ был подписан без использования данной ИС.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 52-1 в соответствии с постановлением Правительства РК от 10.02.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 53-2 в соответствии с постановлением Правительства РК от 10.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z282" w:id="306"/>
-[...243 lines deleted...]
-    <w:bookmarkStart w:name="z997" w:id="312"/>
+    <w:bookmarkStart w:name="z997" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       53-3. При наличии в ИС функции работы с электронными документами ИС осуществляет проверку полномочий лица, подписавшего документ, в соответствии с Правилами проверки подлинности электронной цифровой подписи, утверждаемыми уполномоченным органом согласно подпункту 10) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об электронном документе и электронной цифровой подписи".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkEnd w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11220,70 +11808,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z998" w:id="313"/>
+    <w:bookmarkStart w:name="z998" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53-4. При наличии в ИС функции работы с электронными документами ИС должна хранить электронные документы в неизменном виде вместе со всеми ЭЦП, которыми они удостоверены, метками времени и информацией о статусе проверки регистрационных свидетельств на отозванность (аннулирование) на момент подписания в течение всего срока хранения электронного документа в ИС.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkEnd w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11302,70 +11890,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z999" w:id="314"/>
+    <w:bookmarkStart w:name="z999" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53-5. При наличии в ИС функции работы с электронными документами ИС должна поддерживать работу со всеми типами хранилищ ключей ЭЦП, поддерживаемыми удостоверяющими центрами, с которыми работает данная ИС.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkEnd w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11384,850 +11972,858 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z286" w:id="315"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z286" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. На этапе опытной и промышленной эксплуатации объектов информатизации используются средства защиты информации, обеспечивающие возможность:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z1186" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обнаружения и предотвращения вредоносного кода;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z1187" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мониторинга и управления инцидентами и событиями ИБ;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z1188" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обнаружения и предотвращения вторжений;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z1189" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мониторинга и управления информационной инфраструктурой.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 54 - в редакции постановления Правительства РК от 18.01.2021 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 54 - в редакции постановления Правительства РК от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54-1. Для защиты объектов информатизации ГО, МИО и критически важных объектов информационно-коммуникационной инфраструктуры применяются системы предотвращения утечки данных (DLP).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1000" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом обеспечиваются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z1001" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      визуальное уведомление пользователя о проводимом контроле действий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z1002" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      размещение центра управления и серверов системы предотвращения утечки данных в пределах локальной сети.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Глава 2 дополнена пунктом 54-1 в соответствии с постановлением Правительства РК от 18.06.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 355</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции постановления Правительства РК от 10.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 112</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z291" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Для подписания электронных документов информационная система использует регистрационные свидетельства, выданные аккредитованными удостоверяющими центрами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 55 - в редакции постановления Правительства РК от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z292" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Удостоверяющие центры Республики Казахстан, за исключением Корневого удостоверяющего центра Республики Казахстан, признаются в доверенных списках программных продуктов мировых производителей ПО путем аккредитации удостоверяющего центра в соответствии с правилами аккредитации удостоверяющих центров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z293" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Удостоверяющие центры Республики Казахстан размещают свое регистрационное свидетельство в доверенной третьей стороне Республики Казахстан для обеспечения проверки ЭЦП граждан Республики Казахстан на территории иностранных государств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z851" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56-1. Владелец критически важных объектов информационно-коммуникационной инфраструктуры, обрабатывающий данные, содержащие охраняемую законом тайну, проводит аудит информационной безопасности не реже одного раз в год. Аудит информационной безопасности банков второго уровня проводится в соответствии с требованиями банковского законодательства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Единые требования дополнены пунктом 56-1 в соответствии с постановлением Правительства РК от 18.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...76 lines deleted...]
-    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z294" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...65 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Требования к объектам информатизации</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...221 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Требования к объектам информатизации</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>Параграф 1. Требования к электронным информационным ресурсам и интернет-ресурсам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z296" w:id="324"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z296" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       57. Исключен постановлением Правительства РК от 10.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2023).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z301" w:id="325"/>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z301" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Требования к созданию или развитию ИР определяются в технической спецификации на приобретение товаров, работ и услуг в сфере информатизации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z302" w:id="326"/>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z302" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Собственник и (или) владелец ИР обеспечивают создание общедоступных ИР на казахском, русском и, по необходимости, на других языках, с возможностью выбора пользователем языка интерфейса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z303" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Создание или развитие ИР осуществляются с учетом требований национальных стандартов Республики Казахстан СТ РК 2190-2012 "Информационные технологии. Интернет-ресурсы государственных органов и организаций. Требования", СТ РК 2191-2023 "Информационные технологии. Доступность веб-контента для лиц с инвалидностью", СТ РК 2192-2012 "Информационные технологии. Интернет-ресурс, интернет-портал, интранет-портал. Общие описания", СТ РК 2193-2012 "Информационные технологии. Рекомендуемая практика разработки мобильных веб-приложений", СТ РК 2199-2012 "Информационные технологии. Требования к безопасности веб-приложений в государственных органах".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 60 – в редакции постановления Правительства РК от 13.05.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 372</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 60 – в редакции постановления Правительства РК от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z304" w:id="328"/>
+    <w:bookmarkStart w:name="z304" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Подготовка, размещение, актуализация ЭИР на ИР ГО или МИО осуществляются в соответствии с правилами информационного наполнения и требованиями к содержанию ИР ГО, утвержденными уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z305" w:id="329"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z305" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       62. ИР центрального исполнительного органа, структурных и территориальных подразделений центрального исполнительного органа, местного исполнительного органа размещается на ЕПИР ГО и регистрируется в доменных зонах gov.kz и мем.қаз. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z306" w:id="330"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z306" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЕПИР ГО размещается на ИКП ЭП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z852" w:id="331"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z852" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62-1. Интернет-ресурс с зарегистрированным доменным именем .KZ и (или) .ҚАЗ размещается на аппаратно-программном комплексе, который расположен на территории Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkEnd w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12246,70 +12842,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z853" w:id="332"/>
+    <w:bookmarkStart w:name="z853" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62-2. Использование доменных имен .KZ и (или) .ҚАЗ в пространстве казахстанского сегмента Интернета при передаче данных интернет-ресурсами осуществляется с применением сертификатов безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkEnd w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12328,90 +12924,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z307" w:id="333"/>
+    <w:bookmarkStart w:name="z307" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Управление ИР, размещение и актуализация ЭИР центрального исполнительного органа, структурных и территориальных подразделений центрального исполнительного органа, местного исполнительного органа осуществляются из внешнего контура локальной сети ИКИ ЭП оператором на основании заявки собственника и (или) владельца ИР.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z777" w:id="334"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z777" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63-1. Промышленная эксплуатация ИР ГО и МИО допускается при условии наличия протоколов испытаний с положительными результатами испытаний на соответствие требованиям информационной безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkEnd w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12450,70 +13046,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1133" w:id="335"/>
+    <w:bookmarkStart w:name="z1133" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63-2. В объектах информатизации ГО, МИО и организаций не допускается хранение ЭИР, содержащих персональные данные и используемых при автоматизации государственных функций и оказании вытекающих из них государственных услуг, после наступления даты достижения целей их сбора и обработки, собственниками или владельцами которых являются иные субъекты информатизации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkEnd w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12586,90 +13182,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z310" w:id="336"/>
+    <w:bookmarkStart w:name="z310" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       65. ГО или МИО при неиспользовании ЭИР обеспечивает его передачу в архив в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О Национальном архивном фонде и архивах" (далее – Закон об архивах).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkEnd w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12688,384 +13284,384 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z311" w:id="337"/>
+    <w:bookmarkStart w:name="z311" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. Для обеспечения ИБ ИР применяются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z312" w:id="338"/>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z312" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) регистрационные свидетельства для проверки подлинности доменного имени и криптографической защиты содержимого сеанса связи с использованием СКЗИ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z313" w:id="339"/>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z313" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) система управления содержимым (контентом), выполняющая:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z314" w:id="340"/>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z314" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       санкционирование операций размещения, изменения и удаления ЭИР;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z315" w:id="341"/>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z315" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       регистрацию авторства при размещении, изменении и удалении ЭИР;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z316" w:id="342"/>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z316" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проверку загружаемого ЭИР на наличие вредоносного кода;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z317" w:id="343"/>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z317" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аудит безопасности исполняемого кода и скриптов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z318" w:id="344"/>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z318" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       контроль целостности размещенного ЭИР;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z319" w:id="345"/>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z319" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ведение журнала изменений ЭИР;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z320" w:id="346"/>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z320" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мониторинг аномальной активности пользователей и программных роботов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z321" w:id="347"/>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z321" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Требования к разрабатываемому или приобретаемому прикладному программному обеспечению</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z322" w:id="348"/>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z322" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       67. На стадии инициирования создания или развития прикладного ПО определяется и фиксируется в проектной документации класс ПО в соответствии с правилами классификации объектов информатизации и классификатором объектов информатизации, утвержденными уполномоченным органом в соответствии с подпунктом 11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z323" w:id="349"/>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z323" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      68. Требования к создаваемому или развиваемому прикладному ПО ИС определяются в техническом задании, создаваемом в соответствии с требованиями стандарта Республики Казахстан СТ РК 34.015-2002 "Информационная технология. Комплекс стандартов на автоматизированные системы. Техническое задание на создание автоматизированной системы", настоящими ЕТ и правилами составления и рассмотрения технических заданий на создание и развитие объектов информатизации "электронного правительства", утверждаемыми уполномоченным органом в сфере обеспечения информационной безопасности в соответствии с подпунктом 20) </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="349"/>
+      68. Требования к создаваемому или развиваемому прикладному ПО ИС определяются в техническом задании, создаваемом в соответствии с требованиями национального стандарта Республики Казахстан СТ РК 34.015-2002 "Информационная технология. Комплекс стандартов на автоматизированные системы. Техническое задание на создание автоматизированной системы", настоящими ЕТ и правилами составления и рассмотрения технических заданий на создание и развитие объектов информатизации "электронного правительства", утверждаемыми уполномоченным органом в сфере обеспечения информационной безопасности в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 39 Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 68 в редакции постановления Правительства РК от 31.12.2019 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 1047</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 68 - в редакции постановления Правительства РК от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -13156,410 +13752,410 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z325" w:id="350"/>
+    <w:bookmarkStart w:name="z325" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. Требования к приобретаемому прикладному ПО определяются в технической спецификации на приобретение товаров, работ и услуг в сфере информатизации с учетом требований настоящих ЕТ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z326" w:id="351"/>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z326" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. Приобретение готового прикладного ПО осуществляется с учетом приоритета СПО при условии идентичности его характеристик с коммерческим ПО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z327" w:id="352"/>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z327" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. При формировании требований к разработке или приобретению ПО учитываются класс ЭИР и сведения каталога ЭИР.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z328" w:id="353"/>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z328" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73. Разрабатываемое или приобретаемое готовое прикладное ПО:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z329" w:id="354"/>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z329" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечивает интерфейс пользователя, ввод, обработку и вывод данных на казахском, русском и других языках, по необходимости, с возможностью выбора пользователем языка интерфейса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z330" w:id="355"/>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z330" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) учитывает требования:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z331" w:id="356"/>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z331" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       надежности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z332" w:id="357"/>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z332" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сопровождаемости;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z333" w:id="358"/>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z333" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       удобства использования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z334" w:id="359"/>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z334" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       эффективности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z335" w:id="360"/>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z335" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       универсальности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z336" w:id="361"/>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z336" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       функциональности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z337" w:id="362"/>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z337" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кроссплатформенности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z338" w:id="363"/>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z338" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечивает полнофункциональную поддержку технологии виртуализации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z339" w:id="364"/>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z339" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) поддерживает кластеризацию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z340" w:id="365"/>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z340" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) обеспечивается технической документацией по эксплуатации на казахском и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z341" w:id="366"/>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z341" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74. Создание и развитие или приобретение ПО обеспечиваются технической поддержкой и сопровождением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z342" w:id="367"/>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z342" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Планирование, осуществление и документирование технической поддержки и сопровождения ПО проводится в соответствии со спецификациями изготовителя, поставщика или требованиями ТД ИБ. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkEnd w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13578,250 +14174,250 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z343" w:id="368"/>
+    <w:bookmarkStart w:name="z343" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75. Процесс создания и развития прикладного ПО:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z344" w:id="369"/>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z344" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) предусматривает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z345" w:id="370"/>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z345" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       создание информационной базы алгоритмов, исходных текстов и программных средств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z346" w:id="371"/>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z346" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       испытание и тестирование программных модулей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z347" w:id="372"/>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z347" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       типизацию алгоритмов, программ и средств ИБ, обеспечивающих информационную, технологическую и программную совместимость;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z348" w:id="373"/>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z348" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       использование лицензионных инструментальных средств разработки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z349" w:id="374"/>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z349" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) включает процедуры приемки прикладного ПО, предусматривающие:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z350" w:id="375"/>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z350" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       передачу разработчиком исходных текстов программ и других объектов, необходимых для создания прикладного ПО собственнику и (или) владельцу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z351" w:id="376"/>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z351" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       контрольную компиляцию переданных исходных текстов, с созданием полностью работоспособной версии прикладного ПО;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z352" w:id="377"/>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z352" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выполнение контрольного примера на данной версии ПО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkEnd w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13840,70 +14436,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z353" w:id="378"/>
+    <w:bookmarkStart w:name="z353" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76. Контроль за авторизованными изменениями ПО и прав доступа к нему осуществляется с участием работников подразделения информационных технологий ГО, МИО или организаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkEnd w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13976,522 +14572,542 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z358" w:id="379"/>
+    <w:bookmarkStart w:name="z358" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78. С целью обеспечения ИБ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z360" w:id="381"/>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z359" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) на этапе разработки ПО учитываются рекомендации национального стандарта Республики Казахстан СТ РК ГОСТ Р 50739-2006 "Средства вычислительной техники. Защита от несанкционированного доступа к информации. Общие технические требования";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z360" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) требования к разрабатываемому или приобретаемому прикладному ПО предусматривают применение средств:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z1134" w:id="382"/>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z1134" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       идентификации и аутентификации пользователей, при необходимости цифровых сертификатов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z1135" w:id="383"/>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z1135" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       управления доступом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z1136" w:id="384"/>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z1136" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       контроля целостности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z1137" w:id="385"/>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z1137" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       журналирования действий пользователей, влияющих на ИБ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z1138" w:id="386"/>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z1138" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       защиты онлайновых транзакций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z1139" w:id="387"/>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z1139" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       криптографической защиты информации с использованием СКЗИ конфиденциальных ИС при хранении, обработке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z1140" w:id="388"/>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z1140" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       журналирования критичных событий ПО;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z361" w:id="389"/>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z361" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) в ТД ИБ определяются и применяются при эксплуатации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z369" w:id="390"/>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z369" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       правила установки, обновления и удаления ПО на серверах и рабочих станциях; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z370" w:id="391"/>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z370" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       процедуры управления изменениями и анализа прикладного ПО, в случае изменения системного ПО;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z371" w:id="392"/>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z371" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) лицензируемое ПО используется и приобретается только при условии наличия лицензии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkEnd w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 78 с изменением, внесенным постановлением Правительства РК от 13.05.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 78 с изменениями, внесенными постановлениями Правительства РК от 13.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 372</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z372" w:id="393"/>
+    <w:bookmarkStart w:name="z372" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       79. Мероприятия по контролю правомерности использования ПО определяются в ТД ИБ, проводятся не реже одного раза в год и включают в себя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z373" w:id="394"/>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z373" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       определение фактически используемого ПО;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z374" w:id="395"/>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z374" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       определение прав на использование ПО;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z375" w:id="396"/>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z375" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сравнение фактически используемого ПО и имеющихся лицензий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z376" w:id="397"/>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z376" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       80. Прикладное ПО выполняет проверки подтверждения принадлежности и действительности открытого ключа ЭЦП и регистрационного свидетельства лица, подписавшего электронный документ, в соответствии с Правилами проверки подлинности электронной цифровой подписи, утвержденными уполномоченным органом в соответствии с подпунктом 10) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об электронном документе и электронной цифровой подписи".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkEnd w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14510,248 +15126,248 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z377" w:id="398"/>
+    <w:bookmarkStart w:name="z377" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Требования к информационно-коммуникационной инфраструктуре</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z378" w:id="399"/>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z378" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       81. Требования к ИКИ формируются с учетом объектов, входящих в ее состав, согласно подпункту 25) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z379" w:id="400"/>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z379" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82. ЕТ устанавливает требования к следующим объектам ИКИ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z834" w:id="401"/>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z834" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) информационная система;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z835" w:id="402"/>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z835" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) технологическая платформа; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z836" w:id="403"/>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z836" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) аппаратно-программный комплекс; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z837" w:id="404"/>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z837" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сети телекоммуникаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z838" w:id="405"/>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z838" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) системы бесперебойного функционирования технических средств и информационной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z839" w:id="406"/>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z839" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) серверное помещение (центр обработки данных).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkEnd w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14770,88 +15386,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования). </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z385" w:id="407"/>
+    <w:bookmarkStart w:name="z385" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 4. Требования к информационной системе</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z386" w:id="408"/>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z386" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       83. Обязательные требования к средствам обработки, хранения и резервного копирования ЭИР в объектах информационно-коммуникационной инфраструктуры "электронного правительства" определяются статьей 42 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkEnd w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14870,220 +15486,220 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z387" w:id="409"/>
+    <w:bookmarkStart w:name="z387" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>84. Перед началом опытной эксплуатации разработчиком:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z389" w:id="410"/>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z389" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) для всех функциональных компонентов ИС создается набор тестов, сценариев тестирования и методика испытаний для проведения тестирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z390" w:id="411"/>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z390" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осуществляются стендовые испытания ИС;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z391" w:id="412"/>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z391" w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осуществляется для персонала:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z392" w:id="413"/>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z392" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИС ГО или МИО первого класса в соответствии с классификатором обязательное обучение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z393" w:id="414"/>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z393" w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИС ГО или МИО второго класса в соответствии с классификатором создание видео,- мультимедиа обучающих материалов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z394" w:id="415"/>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z394" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИС ГО или МИО третьего класса в соответствии с классификатором создание справочной системы и (или) инструкций по эксплуатации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z395" w:id="416"/>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z395" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85. Опытная эксплуатация ИС ГО или МИО включает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkEnd w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документирование процедур проведения опытной эксплуатации;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15174,70 +15790,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z854" w:id="417"/>
+    <w:bookmarkStart w:name="z854" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85-1. Внедрение объекта информатизации "электронного правительства" осуществляется в соответствии с действующими на территории Республики Казахстан стандартами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkEnd w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15256,80 +15872,80 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z396" w:id="418"/>
+    <w:bookmarkStart w:name="z396" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>86. Перед вводом в промышленную эксплуатацию ИС в ГО, МИО или организации определяются, согласовываются, документально оформляются критерии приемки созданной ИС или новых версий и обновлений ИС.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkEnd w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15348,70 +15964,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z401" w:id="419"/>
+    <w:bookmarkStart w:name="z401" w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       87. Ввод в промышленную эксплуатацию ИС ГО, МИО и организаций осуществляется в соответствии с требованиями технической документации при условии положительного завершения опытной эксплуатации, наличия протоколов испытаний с положительными результатами испытаний на соответствие требованиям информационной безопасности, подписания акта о вводе в промышленную эксплуатацию ИС приемочной комиссией с участием представителей уполномоченных органов в сферах информатизации и обеспечения информационной безопасности, заинтересованных ГО, МИО и организаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkEnd w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15430,90 +16046,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z917" w:id="420"/>
+    <w:bookmarkStart w:name="z917" w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       87-1. Испытания на соответствие требованиям информационной безопасности проводятся в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkEnd w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15532,70 +16148,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z402" w:id="421"/>
+    <w:bookmarkStart w:name="z402" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       88. Ввод в промышленную эксплуатацию объекта информатизации "электронного правительства" осуществляется его собственником или владельцем только с использованием исполняемых кодов, скомпонованных из исходных кодов объектов информатизации "электронного правительства", переданных ему государственной технической службой в соответствии с правилами функционирования единого репозитория "электронного правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkEnd w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15614,300 +16230,300 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z403" w:id="422"/>
+    <w:bookmarkStart w:name="z403" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>89. При промышленной эксплуатации ИС ГО или МИО обеспечиваются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z65" w:id="423"/>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z65" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сохранность, защита, восстановление ЭИР в случае сбоя или повреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z66" w:id="424"/>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z66" w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) резервное копирование и контроль за своевременной актуализацией ЭИР;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z67" w:id="425"/>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z67" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) автоматизированный учет, сохранность и периодическое архивирование сведений об обращениях к ИС ГО или МИО;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z68" w:id="426"/>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z68" w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) фиксация изменений в конфигурационных настройках ПО, серверного и телекоммуникационного оборудования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z69" w:id="427"/>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z69" w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) контроль и регулирование функциональных характеристик производительности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z70" w:id="428"/>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z70" w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) сопровождение ИС;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z71" w:id="429"/>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z71" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) техническая поддержка используемого лицензионного ПО ИС;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z72" w:id="430"/>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z72" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) гарантийное обслуживание разработчиком ИС, включающее устранение ошибок и недочетов ИС, выявленных в период гарантийного срока (Гарантийное обслуживание обеспечивается сроком не менее года со дня введения в промышленную эксплуатацию ИС);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z73" w:id="431"/>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z73" w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) подключение пользователей к ИС, а также взаимодействие ИС осуществляется с использованием доменных имен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z74" w:id="432"/>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z74" w:id="442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) системно-техническое обслуживание;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:name="z75" w:id="433"/>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z75" w:id="443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) сокращение (исключение) использования документов на бумажном носителе, а также требований по их представлению при осуществлении государственных функций и оказании государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkEnd w:id="443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15926,850 +16542,850 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z415" w:id="434"/>
+    <w:bookmarkStart w:name="z415" w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       90. Интеграция ИС ГО или МИО, в том числе с ИС ГО и МИО, находящейся в опытной эксплуатации, осуществляется в соответствии с требованиями, определенными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z416" w:id="435"/>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z416" w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Интеграция негосударственной ИС с ИС ГО или МИО осуществляется в соответствии с требованиями, определенными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="435"/>
-    <w:bookmarkStart w:name="z779" w:id="436"/>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z779" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       90-1. При реализации функций интеграционного взаимодействия объектов информатизации или компонентов объектов информации посредством шлюза, интеграционной шины, интеграционного компонента или интеграционного модуля обеспечиваются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z780" w:id="437"/>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z780" w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) регистрация и проверка источников (точек подключений) запросов на легитимность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z781" w:id="438"/>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z781" w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проверка легитимности запросов по:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z782" w:id="439"/>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z782" w:id="449"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       паролю или ЭЦП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z783" w:id="440"/>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z783" w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       точке подключения; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="440"/>
-    <w:bookmarkStart w:name="z784" w:id="441"/>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z784" w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наличию блокировки соединения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="441"/>
-    <w:bookmarkStart w:name="z785" w:id="442"/>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z785" w:id="452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       разрешенным видам запросов, определенным в регламенте интеграционного взаимодействия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="442"/>
-    <w:bookmarkStart w:name="z786" w:id="443"/>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z786" w:id="453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       разрешенной частоте запросов, определенной в регламенте интеграционного взаимодействия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="443"/>
-    <w:bookmarkStart w:name="z787" w:id="444"/>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z787" w:id="454"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наличию в запросах признаков нарушений информационной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="444"/>
-    <w:bookmarkStart w:name="z788" w:id="445"/>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z788" w:id="455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наличию вредоносного кода по сигнатурам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="445"/>
-    <w:bookmarkStart w:name="z789" w:id="446"/>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z789" w:id="456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) блокировка соединения при обнаружении нарушений в протоколах обмена сообщениями при:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="446"/>
-    <w:bookmarkStart w:name="z790" w:id="447"/>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z790" w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отсутствии соединения в течение времени, определенного в регламенте интеграционного взаимодействия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="447"/>
-    <w:bookmarkStart w:name="z791" w:id="448"/>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z791" w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       превышении разрешенной частоты запросов на время, определенное в регламенте интеграционного взаимодействия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="448"/>
-    <w:bookmarkStart w:name="z792" w:id="449"/>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z792" w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наличии в запросах признаков нарушений информационной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="449"/>
-    <w:bookmarkStart w:name="z793" w:id="450"/>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z793" w:id="460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       превышении количества ошибок аутентификации, определенного в регламенте интеграционного взаимодействия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="450"/>
-    <w:bookmarkStart w:name="z794" w:id="451"/>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z794" w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выявлении аномальной активности пользователей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="451"/>
-    <w:bookmarkStart w:name="z795" w:id="452"/>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z795" w:id="462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выявлении попыток выгрузки массивов данных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="452"/>
-    <w:bookmarkStart w:name="z796" w:id="453"/>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z796" w:id="463"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) регулярная смена паролей соединения по времени действия, определенного в регламенте интеграционного взаимодействия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z797" w:id="454"/>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z797" w:id="464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) замена логина соединения при выявлении инцидентов ИБ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z798" w:id="455"/>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z798" w:id="465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) сокрытие адресации ЛС внутреннего контура;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z799" w:id="456"/>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z799" w:id="466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) журналирование событий, включающее:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z800" w:id="457"/>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z800" w:id="467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       регистрацию событий передачи/приема информационных сообщений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z801" w:id="458"/>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z801" w:id="468"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       регистрацию событий передачи/ получения файлов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z802" w:id="459"/>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z802" w:id="469"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       регистрацию событий передачи/получения служебных сообщений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="459"/>
-    <w:bookmarkStart w:name="z803" w:id="460"/>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z803" w:id="470"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       применение системы управления инцидентами и событиями ИБ для мониторинга журналов событий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="460"/>
-    <w:bookmarkStart w:name="z804" w:id="461"/>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z804" w:id="471"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       автоматизацию процедур анализа журналов событий на наличие событий ИБ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="461"/>
-    <w:bookmarkStart w:name="z805" w:id="462"/>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z805" w:id="472"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       хранение журналов событий на специализированном сервере логов, доступном для администраторов только для просмотра;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z806" w:id="463"/>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z806" w:id="473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       раздельное ведение журналов событий (при необходимости) по:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="463"/>
-    <w:bookmarkStart w:name="z807" w:id="464"/>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z807" w:id="474"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       а) текущим суткам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="464"/>
-    <w:bookmarkStart w:name="z808" w:id="465"/>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z808" w:id="475"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       б) соединению (каналу связи);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="465"/>
-    <w:bookmarkStart w:name="z809" w:id="466"/>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z809" w:id="476"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в) государственному органу (юридическому лицу);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="466"/>
-    <w:bookmarkStart w:name="z810" w:id="467"/>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z810" w:id="477"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       г) интегрируемым объектам информатизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="467"/>
-    <w:bookmarkStart w:name="z811" w:id="468"/>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z811" w:id="478"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) предоставление сервиса синхронизации времени для интегрируемых объектов информатизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="468"/>
-    <w:bookmarkStart w:name="z812" w:id="469"/>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z812" w:id="479"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) программно-аппаратная криптографическая защита соединений, осуществляемых через сети передачи данных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="469"/>
-    <w:bookmarkStart w:name="z813" w:id="470"/>
+    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z813" w:id="480"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) хранение и передача паролей соединений в зашифрованном виде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="470"/>
-    <w:bookmarkStart w:name="z814" w:id="471"/>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z814" w:id="481"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) автоматизация оповещения об инцидентах ИБ ответственных лиц интегрируемых объектов информатизации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkEnd w:id="481"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16788,130 +17404,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z417" w:id="472"/>
+    <w:bookmarkStart w:name="z417" w:id="482"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       91. Гарантийное обслуживание ИС на этапе промышленной эксплуатации с привлечением сторонних организаций требует:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="472"/>
-    <w:bookmarkStart w:name="z418" w:id="473"/>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z418" w:id="483"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       регламентации вопросов ИБ в соглашениях на гарантийное обслуживание;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="473"/>
-    <w:bookmarkStart w:name="z419" w:id="474"/>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z419" w:id="484"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       управления рисками ИКТ в процессе гарантийного обслуживания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="474"/>
-    <w:bookmarkStart w:name="z420" w:id="475"/>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z420" w:id="485"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       92. Управление программно-аппаратным обеспечением ИС ГО и МИО осуществляется из ЛС внутреннего контура владельца ИС.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkEnd w:id="485"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Программно-аппаратное обеспечение ИС ГО или МИО и негосударственных ИС, интегрируемых с ИС ГО или МИО, размещается на территории Республики Казахстан, за исключением случаев, связанных с межгосударственным информационным обменом, осуществляемым с использованием национального шлюза, в рамках международных договоров, ратифицированных Республикой Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -16948,70 +17564,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z815" w:id="476"/>
+    <w:bookmarkStart w:name="z815" w:id="486"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       92-1. Для организации работы ИС ГО и МИО допускается использование облачных сервисов (аппаратно-программные комплексы, ИС, предоставляющие ресурсы с использованием технологии виртуализации), центры управления и сервера которых физически размещены на территории Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkEnd w:id="486"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17030,70 +17646,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z816" w:id="477"/>
+    <w:bookmarkStart w:name="z816" w:id="487"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       92-2. Программно-аппаратное обеспечение ИС критически важных объектов информационно-коммуникационной инфраструктуры, содержащее персональные данные граждан Республики Казахстана, размещается на территории Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkEnd w:id="487"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17112,90 +17728,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z855" w:id="478"/>
+    <w:bookmarkStart w:name="z855" w:id="488"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       92-3. Собственники и владельцы информационных систем государственного органа создают собственный оперативный центр информационной безопасности и обеспечивают его функционирование или приобретают услуги оперативного центра информационной безопасности у третьих лиц в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Гражданским кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, а также обеспечивают взаимодействие его с Национальным координационным центром информационной безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkEnd w:id="488"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17214,70 +17830,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z918" w:id="479"/>
+    <w:bookmarkStart w:name="z918" w:id="489"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       92-4. Собственники, владельцы и пользователи ИС ГО и МИО осуществляют наполнение, обеспечивают достоверность и актуальность ЭИР.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkEnd w:id="489"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17296,130 +17912,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z422" w:id="480"/>
+    <w:bookmarkStart w:name="z422" w:id="490"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       93. Собственник или владелец ИС ГО или МИО принимает решение о прекращении эксплуатации ИС в случае отсутствия необходимости ее дальнейшего использования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="480"/>
-    <w:bookmarkStart w:name="z423" w:id="481"/>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z423" w:id="491"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       О прекращении эксплуатации ИС ГО или МИО необходимо уведомить сервисного интегратора, с публикацией на архитектурном портале "электронного правительства" субъектов информатизации, чьи ИС интегрированы со снимаемой с эксплуатации ИС ГО или МИО, и ГО или МИО, являющихся пользователями данной ИС. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="481"/>
-    <w:bookmarkStart w:name="z424" w:id="482"/>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z424" w:id="492"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       94. ГО или МИО составляет план снятия ИС ГО или МИО с эксплуатации и согласовывает его с ГО или МИО, являющимися пользователями ИС ГО или МИО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="482"/>
-    <w:bookmarkStart w:name="z425" w:id="483"/>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z425" w:id="493"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       95. После снятия с эксплуатации объекта информатизации "электронного правительства" электронные информационные ресурсы, техническая документация и исходные программные коды подлежат передаче в архив в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkEnd w:id="493"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17438,750 +18054,750 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z426" w:id="484"/>
+    <w:bookmarkStart w:name="z426" w:id="494"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       96. При поступлении заявки на прекращение эксплуатации ИС ГО или МИО сервисный интегратор аннулирует электронное свидетельство о регистрации ИС ГО или МИО и размещает соответствующие сведения на архитектурном портале "электронного правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="484"/>
-    <w:bookmarkStart w:name="z427" w:id="485"/>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z427" w:id="495"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       97. Списание и (или) утилизация снятой с эксплуатации ИС ГО или МИО осуществляются в соответствии с законодательством Республики Казахстан о бухгалтерском учете и финансовой отчетности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="485"/>
-    <w:bookmarkStart w:name="z428" w:id="486"/>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z428" w:id="496"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае, если эксплуатация ИС ГО или МИО прекращена, но ИС ГО или МИО не списана в установленном порядке, то ИС ГО или МИО считается находящейся в консервации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="486"/>
-    <w:bookmarkStart w:name="z429" w:id="487"/>
+    <w:bookmarkEnd w:id="496"/>
+    <w:bookmarkStart w:name="z429" w:id="497"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       После списания ИС ГО или МИО не используется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="487"/>
-    <w:bookmarkStart w:name="z430" w:id="488"/>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z430" w:id="498"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       98. Для обеспечения ИБ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="488"/>
-    <w:bookmarkStart w:name="z431" w:id="489"/>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z431" w:id="499"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) на стадиях стендовых, приемо-сдаточных испытаний и тестовой эксплуатации осуществляются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="489"/>
-    <w:bookmarkStart w:name="z432" w:id="490"/>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z432" w:id="500"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тестирование ПО ИС на основе разработанных комплексов тестов, настроенных на конкретные классы программ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="490"/>
-    <w:bookmarkStart w:name="z433" w:id="491"/>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z433" w:id="501"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       натурные испытания программ при экстремальных нагрузках с имитацией воздействия активных дефектов (стресс-тестирование);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="491"/>
-    <w:bookmarkStart w:name="z434" w:id="492"/>
+    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkStart w:name="z434" w:id="502"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тестирование ПО ИС с целью выявления возможных дефектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="492"/>
-    <w:bookmarkStart w:name="z435" w:id="493"/>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z435" w:id="503"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       стендовые испытания ПО ИС для определения непреднамеренных программных ошибок проектирования, выявления потенциальных проблем для производительности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="493"/>
-    <w:bookmarkStart w:name="z436" w:id="494"/>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z436" w:id="504"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выявление и устранение уязвимостей программного и аппаратного обеспечения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="494"/>
-    <w:bookmarkStart w:name="z437" w:id="495"/>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z437" w:id="505"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отработка средств защиты от несанкционированного воздействия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="495"/>
-    <w:bookmarkStart w:name="z438" w:id="496"/>
+    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z438" w:id="506"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) перед вводом ИС в опытную эксплуатацию требуется предусмотреть:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="496"/>
-    <w:bookmarkStart w:name="z439" w:id="497"/>
+    <w:bookmarkEnd w:id="506"/>
+    <w:bookmarkStart w:name="z439" w:id="507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       контроль неблагоприятного влияния новой ИС на функционирующие ИС и компоненты ИКИ ЭП, особенно во время максимальных нагрузок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="497"/>
-    <w:bookmarkStart w:name="z440" w:id="498"/>
+    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkStart w:name="z440" w:id="508"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       анализ влияния новой ИС на состояние ИБ ИКИ ЭП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="498"/>
-    <w:bookmarkStart w:name="z441" w:id="499"/>
+    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkStart w:name="z441" w:id="509"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       организацию подготовки персонала к эксплуатации новой ИС;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="499"/>
-    <w:bookmarkStart w:name="z442" w:id="500"/>
+    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkStart w:name="z442" w:id="510"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осуществляется разделение сред опытной или промышленной эксплуатации ИС от сред разработки, тестирования или стендовых испытаний. При этом реализуются следующие требования:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="500"/>
-    <w:bookmarkStart w:name="z443" w:id="501"/>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z443" w:id="511"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       перевод ИС из фазы разработки в фазу тестирования фиксируется и документально оформляется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="501"/>
-    <w:bookmarkStart w:name="z444" w:id="502"/>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z444" w:id="512"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       перевод ИС из фазы тестирования в фазу опытной эксплуатации фиксируется и документально оформляется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="502"/>
-    <w:bookmarkStart w:name="z445" w:id="503"/>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z445" w:id="513"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       перевод ИС из фазы опытной эксплуатации в этап промышленной эксплуатации фиксируется и документально оформляется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="503"/>
-    <w:bookmarkStart w:name="z446" w:id="504"/>
+    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkStart w:name="z446" w:id="514"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инструментальные средства разработки и испытываемое ПО ИС размещаются в разных доменах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="504"/>
-    <w:bookmarkStart w:name="z447" w:id="505"/>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z447" w:id="515"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       компиляторы, редакторы и другие инструментальные средства разработки в среде эксплуатации не размещаются или недоступны для использования из среды эксплуатации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="505"/>
-    <w:bookmarkStart w:name="z448" w:id="506"/>
+    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkStart w:name="z448" w:id="516"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       среда испытаний ИС соответствует среде эксплуатации в части аппаратно-программного обеспечения и архитектуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="506"/>
-    <w:bookmarkStart w:name="z449" w:id="507"/>
+    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkStart w:name="z449" w:id="517"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для испытываемых ИС не допускается использовать реальные учетные записи пользователей систем, находящихся в промышленной эксплуатации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="507"/>
-    <w:bookmarkStart w:name="z450" w:id="508"/>
+    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkStart w:name="z450" w:id="518"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       не подлежат копированию данные из ИС, находящихся в промышленной эксплуатации, в испытательную среду;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="508"/>
-    <w:bookmarkStart w:name="z451" w:id="509"/>
+    <w:bookmarkEnd w:id="518"/>
+    <w:bookmarkStart w:name="z451" w:id="519"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) при выводе из эксплуатации ИС обеспечиваются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="509"/>
-    <w:bookmarkStart w:name="z452" w:id="510"/>
+    <w:bookmarkEnd w:id="519"/>
+    <w:bookmarkStart w:name="z452" w:id="520"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       архивирование информации, содержащейся в ИС;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="510"/>
-    <w:bookmarkStart w:name="z453" w:id="511"/>
+    <w:bookmarkEnd w:id="520"/>
+    <w:bookmarkStart w:name="z453" w:id="521"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уничтожение (стирание) данных и остаточной информации с машинных носителей информации и (или) уничтожение машинных носителей информации. При выводе из эксплуатации машинных носителей информации, на которых осуществлялись хранение и обработка информации, осуществляется физическое уничтожение этих машинных носителей с оформлением соответствующего акта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="511"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkEnd w:id="521"/>
+    <w:bookmarkStart w:name="z840" w:id="522"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      98-1. На информационную систему критически важных объектов ИКИ также распространяются требования национального стандарта Республики Казахстан СТ РК IEC/PAS 62443-3-2017 "Сети коммуникационные промышленные. Защищенность (кибербезопасность) сети и системы. Часть 3. Защищенность (кибербезопасность) промышленного процесса измерения и управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="522"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Единые требования дополнены пунктом 98-1 в соответствии с постановлением Правительства РК от 31.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1047</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции постановления Правительства РК от 13.05.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 372</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции постановления Правительства РК от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z454" w:id="513"/>
+    <w:bookmarkStart w:name="z454" w:id="523"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 5. Требования к технологической платформе</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="513"/>
-    <w:bookmarkStart w:name="z455" w:id="514"/>
+    <w:bookmarkEnd w:id="523"/>
+    <w:bookmarkStart w:name="z455" w:id="524"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       99. Выбор технологической платформы осуществляется с учетом приоритета оборудования с возможностью поддержки технологии виртуализации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkEnd w:id="524"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18200,250 +18816,250 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z456" w:id="515"/>
+    <w:bookmarkStart w:name="z456" w:id="525"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100. При выборе оборудования, реализующего технологию виртуализации, учитывается необходимость обеспечения следующей функциональности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="515"/>
-    <w:bookmarkStart w:name="z457" w:id="516"/>
+    <w:bookmarkEnd w:id="525"/>
+    <w:bookmarkStart w:name="z457" w:id="526"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) декомпозиции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="516"/>
-    <w:bookmarkStart w:name="z458" w:id="517"/>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z458" w:id="527"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вычислительные ресурсы распределяются между виртуальными машинами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="517"/>
-    <w:bookmarkStart w:name="z459" w:id="518"/>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z459" w:id="528"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       множество приложений и операционных систем сосуществуют на одной физической вычислительной системе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="518"/>
-    <w:bookmarkStart w:name="z460" w:id="519"/>
+    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkStart w:name="z460" w:id="529"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) изоляции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="519"/>
-    <w:bookmarkStart w:name="z461" w:id="520"/>
+    <w:bookmarkEnd w:id="529"/>
+    <w:bookmarkStart w:name="z461" w:id="530"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       виртуальные машины полностью изолированы друг от друга, а аварийный отказ одной из них не оказывает влияния на остальные;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="520"/>
-    <w:bookmarkStart w:name="z462" w:id="521"/>
+    <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z462" w:id="531"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       данные не передаются между виртуальными машинами и приложениями, за исключением случаев использования общих сетевых соединений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="521"/>
-    <w:bookmarkStart w:name="z463" w:id="522"/>
+    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkStart w:name="z463" w:id="532"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) совместимости: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="522"/>
-    <w:bookmarkStart w:name="z464" w:id="523"/>
+    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkStart w:name="z464" w:id="533"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приложениям и ОС предоставляются вычислительные ресурсы оборудования, реализующего технологию виртуализации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="523"/>
-    <w:bookmarkStart w:name="z465" w:id="524"/>
+    <w:bookmarkEnd w:id="533"/>
+    <w:bookmarkStart w:name="z465" w:id="534"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       101. ИКП ЭП размещается на оборудовании, расположенном в серверном центре ГО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkEnd w:id="534"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18462,80 +19078,80 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z466" w:id="525"/>
+    <w:bookmarkStart w:name="z466" w:id="535"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>101-1. Промышленная эксплуатация ИКП ЭП допускается при условии наличия протоколов испытаний с положительными результатами испытаний на соответствие требованиям информационной безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="525"/>
+    <w:bookmarkEnd w:id="535"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18574,960 +19190,960 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z473" w:id="526"/>
+    <w:bookmarkStart w:name="z473" w:id="536"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       102. Для обеспечения ИБ при использовании технологии виртуализации реализуются: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="526"/>
-    <w:bookmarkStart w:name="z474" w:id="527"/>
+    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkStart w:name="z474" w:id="537"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) управление идентификацией, требующее:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="527"/>
-    <w:bookmarkStart w:name="z475" w:id="528"/>
+    <w:bookmarkEnd w:id="537"/>
+    <w:bookmarkStart w:name="z475" w:id="538"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аутентификацию клиентов ИК-услуг и привилегированных пользователей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="528"/>
-    <w:bookmarkStart w:name="z476" w:id="529"/>
+    <w:bookmarkEnd w:id="538"/>
+    <w:bookmarkStart w:name="z476" w:id="539"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       федеративной идентификации пользователей в пределах одной технологической платформы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="529"/>
-    <w:bookmarkStart w:name="z477" w:id="530"/>
+    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkStart w:name="z477" w:id="540"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сохранения информации об аутентификации после удаления идентификатора пользователя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="530"/>
-    <w:bookmarkStart w:name="z478" w:id="531"/>
+    <w:bookmarkEnd w:id="540"/>
+    <w:bookmarkStart w:name="z478" w:id="541"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       применения средств контроля процедур назначения профилей полномочий пользователя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="531"/>
-    <w:bookmarkStart w:name="z479" w:id="532"/>
+    <w:bookmarkEnd w:id="541"/>
+    <w:bookmarkStart w:name="z479" w:id="542"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) управление доступом, требующее:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="532"/>
-    <w:bookmarkStart w:name="z480" w:id="533"/>
+    <w:bookmarkEnd w:id="542"/>
+    <w:bookmarkStart w:name="z480" w:id="543"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       разделения полномочий администратора ИС и администратора среды виртуализации; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="533"/>
-    <w:bookmarkStart w:name="z481" w:id="534"/>
+    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkStart w:name="z481" w:id="544"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ограничения прав доступа администратора среды виртуализации к данным пользователя ИК-услуги. Права доступа ограничиваются конкретными процедурами, определенными в ТД ИБ и сервисном соглашении об обслуживании, и подлежат регулярной актуализации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="534"/>
-    <w:bookmarkStart w:name="z482" w:id="535"/>
+    <w:bookmarkEnd w:id="544"/>
+    <w:bookmarkStart w:name="z482" w:id="545"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       применения многофакторной аутентификации для привилегированных и критичных операций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="535"/>
-    <w:bookmarkStart w:name="z483" w:id="536"/>
+    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkStart w:name="z483" w:id="546"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ограничения использования ролей со всеми полномочиями. Настройки профиля администратора ИС исключают получение доступа к компонентам среды виртуализации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="536"/>
-    <w:bookmarkStart w:name="z484" w:id="537"/>
+    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkStart w:name="z484" w:id="547"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       определения минимальных привилегий и реализацию модели ролевого управления доступом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="537"/>
-    <w:bookmarkStart w:name="z485" w:id="538"/>
+    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkStart w:name="z485" w:id="548"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       удаленного доступа посредством защищенного шлюза или списка разрешенных сетевых адресов отправителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="538"/>
-    <w:bookmarkStart w:name="z486" w:id="539"/>
+    <w:bookmarkEnd w:id="548"/>
+    <w:bookmarkStart w:name="z486" w:id="549"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) управление ключами шифрования, требующее:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="539"/>
-    <w:bookmarkStart w:name="z487" w:id="540"/>
+    <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkStart w:name="z487" w:id="550"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       контроля ограничения доступа к данным о ключах шифрования СКЗИ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="540"/>
-    <w:bookmarkStart w:name="z488" w:id="541"/>
+    <w:bookmarkEnd w:id="550"/>
+    <w:bookmarkStart w:name="z488" w:id="551"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       контроля над организацией корневого каталога и подписки ключей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="541"/>
-    <w:bookmarkStart w:name="z489" w:id="542"/>
+    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkStart w:name="z489" w:id="552"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       блокирования скомпрометированных ключей и их надежного уничтожения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="542"/>
-    <w:bookmarkStart w:name="z490" w:id="543"/>
+    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z490" w:id="553"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) проведение аудита событий ИБ, требующее:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="543"/>
-    <w:bookmarkStart w:name="z491" w:id="544"/>
+    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkStart w:name="z491" w:id="554"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обязательности и регулярности процедур, определяемых в ТД ИБ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="544"/>
-    <w:bookmarkStart w:name="z492" w:id="545"/>
+    <w:bookmarkEnd w:id="554"/>
+    <w:bookmarkStart w:name="z492" w:id="555"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проведения процедур аудита для всех операционных систем, клиентских виртуальных машин, инфраструктуры сетевых компонентов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="545"/>
-    <w:bookmarkStart w:name="z493" w:id="546"/>
+    <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkStart w:name="z493" w:id="556"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ведения журнала регистрации событий и хранения в недоступной для администратора системе хранения; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="546"/>
-    <w:bookmarkStart w:name="z494" w:id="547"/>
+    <w:bookmarkEnd w:id="556"/>
+    <w:bookmarkStart w:name="z494" w:id="557"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проверки правильности работы системы ведения журнала регистрации событий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="547"/>
-    <w:bookmarkStart w:name="z495" w:id="548"/>
+    <w:bookmarkEnd w:id="557"/>
+    <w:bookmarkStart w:name="z495" w:id="558"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       определения длительности хранения журналов регистрации событий в ТД ИБ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="548"/>
-    <w:bookmarkStart w:name="z496" w:id="549"/>
+    <w:bookmarkEnd w:id="558"/>
+    <w:bookmarkStart w:name="z496" w:id="559"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) регистрация событий ИБ, требующая:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="549"/>
-    <w:bookmarkStart w:name="z497" w:id="550"/>
+    <w:bookmarkEnd w:id="559"/>
+    <w:bookmarkStart w:name="z497" w:id="560"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       журналирования действий администраторов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="550"/>
-    <w:bookmarkStart w:name="z498" w:id="551"/>
+    <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkStart w:name="z498" w:id="561"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       применения системы мониторинга инцидентов и событий ИБ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="551"/>
-    <w:bookmarkStart w:name="z499" w:id="552"/>
+    <w:bookmarkEnd w:id="561"/>
+    <w:bookmarkStart w:name="z499" w:id="562"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оповещения на основе автоматического распознавания критического события или инцидента ИБ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="552"/>
-    <w:bookmarkStart w:name="z500" w:id="553"/>
+    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkStart w:name="z500" w:id="563"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) управление инцидентами ИБ, требующее:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="553"/>
-    <w:bookmarkStart w:name="z1141" w:id="554"/>
+    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkStart w:name="z1141" w:id="564"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       определения формального процесса обнаружения, выявления, оценки и порядка реагирования на инциденты ИБ с актуализацией раз в полугодие;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="554"/>
-    <w:bookmarkStart w:name="z1142" w:id="555"/>
+    <w:bookmarkEnd w:id="564"/>
+    <w:bookmarkStart w:name="z1142" w:id="565"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       составления отчетов с периодичностью, определенной в ТД ИБ, по результатам обнаружения, выявления, оценки и реагирования на инциденты ИБ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="555"/>
-    <w:bookmarkStart w:name="z1143" w:id="556"/>
+    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkStart w:name="z1143" w:id="566"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уведомления ответственных лиц ГО, МИО или организации об инцидентах ИБ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="556"/>
-    <w:bookmarkStart w:name="z1144" w:id="557"/>
+    <w:bookmarkEnd w:id="566"/>
+    <w:bookmarkStart w:name="z1144" w:id="567"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       передачи информации об инцидентах ИБ в Национальный координационный центр информационной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="557"/>
-    <w:bookmarkStart w:name="z501" w:id="558"/>
+    <w:bookmarkEnd w:id="567"/>
+    <w:bookmarkStart w:name="z501" w:id="568"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7) применение защитных мер аппаратных и программных компонентов инфраструктуры среды виртуализации, осуществляющих:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="558"/>
-    <w:bookmarkStart w:name="z506" w:id="559"/>
+    <w:bookmarkEnd w:id="568"/>
+    <w:bookmarkStart w:name="z506" w:id="569"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       физическое отключение или блокирование неиспользуемых физических устройств (съемных накопителей, сетевых интерфейсов);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="559"/>
-    <w:bookmarkStart w:name="z507" w:id="560"/>
+    <w:bookmarkEnd w:id="569"/>
+    <w:bookmarkStart w:name="z507" w:id="570"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отключение неиспользуемых виртуальных устройств и сервисов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="560"/>
-    <w:bookmarkStart w:name="z508" w:id="561"/>
+    <w:bookmarkEnd w:id="570"/>
+    <w:bookmarkStart w:name="z508" w:id="571"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мониторинг взаимодействия между гостевыми операционными системами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="561"/>
-    <w:bookmarkStart w:name="z509" w:id="562"/>
+    <w:bookmarkEnd w:id="571"/>
+    <w:bookmarkStart w:name="z509" w:id="572"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       контроль сопоставления виртуальных устройств физическим;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="562"/>
-    <w:bookmarkStart w:name="z510" w:id="563"/>
+    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkStart w:name="z510" w:id="573"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       применение сертифицированных гипервизоров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="563"/>
-    <w:bookmarkStart w:name="z511" w:id="564"/>
+    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkStart w:name="z511" w:id="574"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) разделение сред эксплуатации от сред разработки и тестирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="564"/>
-    <w:bookmarkStart w:name="z512" w:id="565"/>
+    <w:bookmarkEnd w:id="574"/>
+    <w:bookmarkStart w:name="z512" w:id="575"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) определение в ТД ИБ процедур управления изменениями для объектов информатизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="565"/>
-    <w:bookmarkStart w:name="z513" w:id="566"/>
+    <w:bookmarkEnd w:id="575"/>
+    <w:bookmarkStart w:name="z513" w:id="576"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) определение в ТД ИБ процедур восстановления после сбоев и отказов оборудования и ПО; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="566"/>
-    <w:bookmarkStart w:name="z514" w:id="567"/>
+    <w:bookmarkEnd w:id="576"/>
+    <w:bookmarkStart w:name="z514" w:id="577"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) исполнение процедур сетевого и системного администрирования, требующее:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="567"/>
-    <w:bookmarkStart w:name="z1145" w:id="568"/>
+    <w:bookmarkEnd w:id="577"/>
+    <w:bookmarkStart w:name="z1145" w:id="578"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечения сохранности образов виртуальных машин, контроля целостности операционной системы, приложений, сетевой конфигурации, ПО и данных ГО или организации на наличие вредоносных сигнатур;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="568"/>
-    <w:bookmarkStart w:name="z1146" w:id="569"/>
+    <w:bookmarkEnd w:id="578"/>
+    <w:bookmarkStart w:name="z1146" w:id="579"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отделения аппаратной платформы от операционной системы виртуальной машины c целью исключения доступа внешних пользователей к аппаратной части;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="569"/>
-    <w:bookmarkStart w:name="z1147" w:id="570"/>
+    <w:bookmarkEnd w:id="579"/>
+    <w:bookmarkStart w:name="z1147" w:id="580"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       логической изоляции между различными функциональными областями инфраструктуры среды виртуализации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="570"/>
+    <w:bookmarkEnd w:id="580"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19546,437 +20162,437 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z515" w:id="571"/>
+    <w:bookmarkStart w:name="z515" w:id="581"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Параграф 6. Требования к аппаратно-программному комплексу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="571"/>
-    <w:bookmarkStart w:name="z520" w:id="572"/>
+    <w:bookmarkEnd w:id="581"/>
+    <w:bookmarkStart w:name="z520" w:id="582"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       103. Требования к конфигурации серверного оборудования АПК определяются в техническом задании на создание или развитие ИС и (или) технической спецификации на приобретение товаров, работ и услуг в сфере информатизации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="572"/>
-    <w:bookmarkStart w:name="z521" w:id="573"/>
+    <w:bookmarkEnd w:id="582"/>
+    <w:bookmarkStart w:name="z521" w:id="583"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       104. Выбор типовой конфигурации серверного оборудования АПК осуществляется с учетом обеспечения приоритета серверов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="573"/>
-    <w:bookmarkStart w:name="z522" w:id="574"/>
+    <w:bookmarkEnd w:id="583"/>
+    <w:bookmarkStart w:name="z522" w:id="584"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) с многопроцессорной архитектурой;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="574"/>
-    <w:bookmarkStart w:name="z523" w:id="575"/>
+    <w:bookmarkEnd w:id="584"/>
+    <w:bookmarkStart w:name="z523" w:id="585"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) позволяющих масштабировать ресурсы и увеличивать производительность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="575"/>
-    <w:bookmarkStart w:name="z524" w:id="576"/>
+    <w:bookmarkEnd w:id="585"/>
+    <w:bookmarkStart w:name="z524" w:id="586"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) поддерживающих технологию виртуализации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="576"/>
-    <w:bookmarkStart w:name="z525" w:id="577"/>
+    <w:bookmarkEnd w:id="586"/>
+    <w:bookmarkStart w:name="z525" w:id="587"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) включающих средства управления, изменения и перераспределения ресурсов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="577"/>
-    <w:bookmarkStart w:name="z526" w:id="578"/>
+    <w:bookmarkEnd w:id="587"/>
+    <w:bookmarkStart w:name="z526" w:id="588"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) совместимых с используемой информационно-коммуникационной инфраструктурой.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="578"/>
-    <w:bookmarkStart w:name="z527" w:id="579"/>
+    <w:bookmarkEnd w:id="588"/>
+    <w:bookmarkStart w:name="z527" w:id="589"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       105. Для обеспечения высокой доступности сервера применяются встроенные системы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="579"/>
-    <w:bookmarkStart w:name="z528" w:id="580"/>
+    <w:bookmarkEnd w:id="589"/>
+    <w:bookmarkStart w:name="z528" w:id="590"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) горячей замены резервных вентиляторов, блоков питания, дисков и адаптеров ввода-вывода; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="580"/>
-    <w:bookmarkStart w:name="z529" w:id="581"/>
+    <w:bookmarkEnd w:id="590"/>
+    <w:bookmarkStart w:name="z529" w:id="591"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) динамической очистки и перераспределения страниц памяти;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="581"/>
-    <w:bookmarkStart w:name="z530" w:id="582"/>
+    <w:bookmarkEnd w:id="591"/>
+    <w:bookmarkStart w:name="z530" w:id="592"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) динамического перераспределения процессоров; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="582"/>
-    <w:bookmarkStart w:name="z531" w:id="583"/>
+    <w:bookmarkEnd w:id="592"/>
+    <w:bookmarkStart w:name="z531" w:id="593"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) оповещения о критических событиях; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="583"/>
-    <w:bookmarkStart w:name="z532" w:id="584"/>
+    <w:bookmarkEnd w:id="593"/>
+    <w:bookmarkStart w:name="z532" w:id="594"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) поддержки непрерывного контроля состояния критичных компонентов и измерения контролируемых показателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="584"/>
-    <w:bookmarkStart w:name="z533" w:id="585"/>
+    <w:bookmarkEnd w:id="594"/>
+    <w:bookmarkStart w:name="z533" w:id="595"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       106. Приобретаемое серверное оборудование обеспечивается технической поддержкой от производителя. Снимаемое с производства серверное оборудование не подлежит приобретению. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="585"/>
-    <w:bookmarkStart w:name="z534" w:id="586"/>
+    <w:bookmarkEnd w:id="595"/>
+    <w:bookmarkStart w:name="z534" w:id="596"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       107. С целью обеспечения ИБ на регулярной основе, определенной в НТД ИБ, осуществляется инвентаризация серверного оборудования с проверкой его конфигурации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="586"/>
-    <w:bookmarkStart w:name="z535" w:id="587"/>
+    <w:bookmarkEnd w:id="596"/>
+    <w:bookmarkStart w:name="z535" w:id="597"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       108. Для обеспечения безопасности и качества обслуживания с оформлением договора совместных работ по ИБ в порядке, установленном законодательством Республики Казахстан, серверное оборудование АПК объектов информатизации ГО и МИО:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="587"/>
-    <w:bookmarkStart w:name="z1003" w:id="588"/>
+    <w:bookmarkEnd w:id="597"/>
+    <w:bookmarkStart w:name="z1003" w:id="598"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       первого класса – размещается только в серверном центре ГО;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="588"/>
-    <w:bookmarkStart w:name="z1004" w:id="589"/>
+    <w:bookmarkEnd w:id="598"/>
+    <w:bookmarkStart w:name="z1004" w:id="599"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       второго класса – размещается в серверном центре ГО, серверном помещении ГО и МИО или привлекаемого юридического лица, оборудованными в соответствии с требованиями к серверным помещениям, установленными в настоящих ЕТ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="589"/>
+    <w:bookmarkEnd w:id="599"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20005,70 +20621,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1005" w:id="590"/>
+    <w:bookmarkStart w:name="z1005" w:id="600"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       108-1. Для обеспечения доступности и отказоустойчивости АПК объектов информатизации ГО и МИО резервирование аппаратно-программных средств обработки данных, систем хранения данных, компонентов сетей хранения данных осуществляется с оформлением договора совместных работ по ИБ в порядке, установленном законодательством Республики Казахстан для объектов информатизации первого и второго классов в резервном серверном помещении ГО, МИО или привлекаемого юридического лица, оборудованном в соответствии с требованиями к серверным помещениям, установленными в настоящих ЕТ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="590"/>
+    <w:bookmarkEnd w:id="600"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20107,490 +20723,490 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z538" w:id="591"/>
+    <w:bookmarkStart w:name="z538" w:id="601"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       109. Требования к системам хранения данных определяются в техническом задании на создание или развитие ИС и (или) технической спецификации на приобретение товаров, работ и услуг в сфере информатизации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="591"/>
-    <w:bookmarkStart w:name="z539" w:id="592"/>
+    <w:bookmarkEnd w:id="601"/>
+    <w:bookmarkStart w:name="z539" w:id="602"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       110. Система хранения данных обеспечивает поддержку:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="592"/>
-    <w:bookmarkStart w:name="z540" w:id="593"/>
+    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkStart w:name="z540" w:id="603"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       единых средств для репликации данных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="593"/>
-    <w:bookmarkStart w:name="z541" w:id="594"/>
+    <w:bookmarkEnd w:id="603"/>
+    <w:bookmarkStart w:name="z541" w:id="604"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       масштабируемости по объему хранения данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="594"/>
-    <w:bookmarkStart w:name="z542" w:id="595"/>
+    <w:bookmarkEnd w:id="604"/>
+    <w:bookmarkStart w:name="z542" w:id="605"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111. Для высоконагруженных ИС, требующих высокой доступности, применяются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="595"/>
-    <w:bookmarkStart w:name="z543" w:id="596"/>
+    <w:bookmarkEnd w:id="605"/>
+    <w:bookmarkStart w:name="z543" w:id="606"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сети хранения данных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="596"/>
-    <w:bookmarkStart w:name="z544" w:id="597"/>
+    <w:bookmarkEnd w:id="606"/>
+    <w:bookmarkStart w:name="z544" w:id="607"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) системы хранения данных, поддерживающие систему виртуализации и (или) ярусного хранения данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="597"/>
-    <w:bookmarkStart w:name="z545" w:id="598"/>
+    <w:bookmarkEnd w:id="607"/>
+    <w:bookmarkStart w:name="z545" w:id="608"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       112. Для обеспечения высокой доступности системы хранения данных включают встроенные системы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="598"/>
-    <w:bookmarkStart w:name="z546" w:id="599"/>
+    <w:bookmarkEnd w:id="608"/>
+    <w:bookmarkStart w:name="z546" w:id="609"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) горячей замены резервных вентиляторов и блоков питания; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="599"/>
-    <w:bookmarkStart w:name="z547" w:id="600"/>
+    <w:bookmarkEnd w:id="609"/>
+    <w:bookmarkStart w:name="z547" w:id="610"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) горячей замены дисков и адаптеров ввода-вывода;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="600"/>
-    <w:bookmarkStart w:name="z548" w:id="601"/>
+    <w:bookmarkEnd w:id="610"/>
+    <w:bookmarkStart w:name="z548" w:id="611"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) оповещения о критических событиях; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="601"/>
-    <w:bookmarkStart w:name="z549" w:id="602"/>
+    <w:bookmarkEnd w:id="611"/>
+    <w:bookmarkStart w:name="z549" w:id="612"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) активных контроллеров (в количестве не менее двух);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="602"/>
-    <w:bookmarkStart w:name="z550" w:id="603"/>
+    <w:bookmarkEnd w:id="612"/>
+    <w:bookmarkStart w:name="z550" w:id="613"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) интерфейсов сети хранения данных (в количестве не менее двух портов на контроллер);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="603"/>
-    <w:bookmarkStart w:name="z551" w:id="604"/>
+    <w:bookmarkEnd w:id="613"/>
+    <w:bookmarkStart w:name="z551" w:id="614"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) поддержки непрерывного контроля состояния критичных компонентов и измерения контролируемых показателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="604"/>
-    <w:bookmarkStart w:name="z552" w:id="605"/>
+    <w:bookmarkEnd w:id="614"/>
+    <w:bookmarkStart w:name="z552" w:id="615"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       113. Система хранения данных обеспечивается системой резервного копирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="605"/>
-    <w:bookmarkStart w:name="z553" w:id="606"/>
+    <w:bookmarkEnd w:id="615"/>
+    <w:bookmarkStart w:name="z553" w:id="616"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       114. Для обеспечения ИБ, надежного хранения и возможности восстановления данных:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="606"/>
-    <w:bookmarkStart w:name="z554" w:id="607"/>
+    <w:bookmarkEnd w:id="616"/>
+    <w:bookmarkStart w:name="z554" w:id="617"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) применяется криптографическая защита хранимой служебной информации ограниченного распространения, информации конфиденциальных ИС, конфиденциальных ЭИР и ЭИР, содержащих персональные данные ограниченного доступа с использованием СКЗИ, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих ЕТ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="607"/>
-    <w:bookmarkStart w:name="z555" w:id="608"/>
+    <w:bookmarkEnd w:id="617"/>
+    <w:bookmarkStart w:name="z555" w:id="618"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) используется выделенный сервер для защищенного хранения ключей шифрования по уровню безопасности не ниже уровня безопасности, используемых СКЗИ, установленного для криптографических ключей в правилах использования криптографических средств защиты информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="608"/>
-    <w:bookmarkStart w:name="z556" w:id="609"/>
+    <w:bookmarkEnd w:id="618"/>
+    <w:bookmarkStart w:name="z556" w:id="619"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечивается запись и испытание резервных копий в соответствии с регламентом резервного копирования, определенным в ТД ИБ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="609"/>
-    <w:bookmarkStart w:name="z557" w:id="610"/>
+    <w:bookmarkEnd w:id="619"/>
+    <w:bookmarkStart w:name="z557" w:id="620"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       115. При выводе из эксплуатации носителей информации, используемых в конфиденциальных ИС, конфиденциальных ЭИР и ЭИР, содержащих персональные данные ограниченного доступа, применяется программное и аппаратное обеспечение гарантированного уничтожения информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="610"/>
-    <w:bookmarkStart w:name="z558" w:id="611"/>
+    <w:bookmarkEnd w:id="620"/>
+    <w:bookmarkStart w:name="z558" w:id="621"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       116. При выборе системного ПО серверного оборудования и рабочих станций учитываются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="611"/>
+    <w:bookmarkEnd w:id="621"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20619,190 +21235,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2023).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z560" w:id="612"/>
+    <w:bookmarkStart w:name="z560" w:id="622"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) соответствие типу операционных систем (клиентской или серверной);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="612"/>
-    <w:bookmarkStart w:name="z561" w:id="613"/>
+    <w:bookmarkEnd w:id="622"/>
+    <w:bookmarkStart w:name="z561" w:id="623"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) совместимость с используемым прикладным ПО;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="613"/>
-    <w:bookmarkStart w:name="z562" w:id="614"/>
+    <w:bookmarkEnd w:id="623"/>
+    <w:bookmarkStart w:name="z562" w:id="624"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) поддержка сетевых сервисов, функционирующих в сети телекоммуникаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="614"/>
-    <w:bookmarkStart w:name="z563" w:id="615"/>
+    <w:bookmarkEnd w:id="624"/>
+    <w:bookmarkStart w:name="z563" w:id="625"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) поддержка многозадачности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="615"/>
-    <w:bookmarkStart w:name="z564" w:id="616"/>
+    <w:bookmarkEnd w:id="625"/>
+    <w:bookmarkStart w:name="z564" w:id="626"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) наличие штатных средств получения и установки критичных обновлений и обновлений безопасности выпускаемых производителем операционных систем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="616"/>
-    <w:bookmarkStart w:name="z565" w:id="617"/>
+    <w:bookmarkEnd w:id="626"/>
+    <w:bookmarkStart w:name="z565" w:id="627"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) наличие средств диагностики, аудита и ведение журнала событий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="617"/>
-    <w:bookmarkStart w:name="z566" w:id="618"/>
+    <w:bookmarkEnd w:id="627"/>
+    <w:bookmarkStart w:name="z566" w:id="628"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) поддержка технологий виртуализации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="618"/>
+    <w:bookmarkEnd w:id="628"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20841,70 +21457,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2023).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1006" w:id="619"/>
+    <w:bookmarkStart w:name="z1006" w:id="629"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       116-1. Служащие ГО и МИО получают доступ с рабочей станции к "Цифровому рабочему месту служащего", предназначенному для обеспечения единого интерфейса и доступа ко всем системам и сервисам (компонентам, программным продуктам) "электронного правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="619"/>
+    <w:bookmarkEnd w:id="629"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20923,468 +21539,468 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z567" w:id="620"/>
+    <w:bookmarkStart w:name="z567" w:id="630"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       117. Приобретение системного ПО осуществляется с учетом приоритета:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="620"/>
-    <w:bookmarkStart w:name="z568" w:id="621"/>
+    <w:bookmarkEnd w:id="630"/>
+    <w:bookmarkStart w:name="z568" w:id="631"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) модели лицензирования, обеспечивающей снижение стоимости закупки, а также совокупной стоимости лицензии за период эксплуатации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="621"/>
-    <w:bookmarkStart w:name="z569" w:id="622"/>
+    <w:bookmarkEnd w:id="631"/>
+    <w:bookmarkStart w:name="z569" w:id="632"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ПО, обеспеченного технической поддержкой и сопровождением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="622"/>
-    <w:bookmarkStart w:name="z570" w:id="623"/>
+    <w:bookmarkEnd w:id="632"/>
+    <w:bookmarkStart w:name="z570" w:id="633"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       118. С целью обеспечения ИБ системное ПО обеспечивает возможность:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="623"/>
-    <w:bookmarkStart w:name="z571" w:id="624"/>
+    <w:bookmarkEnd w:id="633"/>
+    <w:bookmarkStart w:name="z571" w:id="634"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) контроля доступа с применением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="624"/>
-    <w:bookmarkStart w:name="z572" w:id="625"/>
+    <w:bookmarkEnd w:id="634"/>
+    <w:bookmarkStart w:name="z572" w:id="635"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       идентификации, аутентификации и управления паролями пользователей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="625"/>
-    <w:bookmarkStart w:name="z573" w:id="626"/>
+    <w:bookmarkEnd w:id="635"/>
+    <w:bookmarkStart w:name="z573" w:id="636"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       регистрации успешных и неудавшихся доступов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="626"/>
-    <w:bookmarkStart w:name="z574" w:id="627"/>
+    <w:bookmarkEnd w:id="636"/>
+    <w:bookmarkStart w:name="z574" w:id="637"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       регистрации использования системных привилегий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="627"/>
-    <w:bookmarkStart w:name="z575" w:id="628"/>
+    <w:bookmarkEnd w:id="637"/>
+    <w:bookmarkStart w:name="z575" w:id="638"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ограничения времени соединения, при необходимости, и блокировки сеанса по превышению лимита времени;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="628"/>
-    <w:bookmarkStart w:name="z576" w:id="629"/>
+    <w:bookmarkEnd w:id="638"/>
+    <w:bookmarkStart w:name="z576" w:id="639"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) исключения для пользователей и ограничения для администраторов использования системных утилит, способных обходить средства контроля операционной системы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="629"/>
-    <w:bookmarkStart w:name="z577" w:id="630"/>
+    <w:bookmarkEnd w:id="639"/>
+    <w:bookmarkStart w:name="z577" w:id="640"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       119. СПО распространяется безвозмездно, без лицензионных ограничений, препятствующих использованию в ГО с соблюдением требований законодательства об авторском праве.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="630"/>
-    <w:bookmarkStart w:name="z578" w:id="631"/>
+    <w:bookmarkEnd w:id="640"/>
+    <w:bookmarkStart w:name="z578" w:id="641"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       120. СПО предоставляется с открытым исходным кодом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="631"/>
-    <w:bookmarkStart w:name="z579" w:id="632"/>
+    <w:bookmarkEnd w:id="641"/>
+    <w:bookmarkStart w:name="z579" w:id="642"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       121. Используемое в ГО СПО дорабатывается с учетом поддержки форматов информационного взаимодействия через ШЭП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="632"/>
-    <w:bookmarkStart w:name="z580" w:id="633"/>
+    <w:bookmarkEnd w:id="642"/>
+    <w:bookmarkStart w:name="z580" w:id="643"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       122. Для обеспечения ИБ при применении СПО:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="633"/>
-    <w:bookmarkStart w:name="z581" w:id="634"/>
+    <w:bookmarkEnd w:id="643"/>
+    <w:bookmarkStart w:name="z581" w:id="644"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       к использованию допускается СПО, поддерживаемое сообществом разработчиков СПО или прошедшее экспертизу и сертификацию программного кода;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="634"/>
-    <w:bookmarkStart w:name="z582" w:id="635"/>
+    <w:bookmarkEnd w:id="644"/>
+    <w:bookmarkStart w:name="z582" w:id="645"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сохраняются применявшиеся версии СПО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="635"/>
-    <w:bookmarkStart w:name="z583" w:id="636"/>
+    <w:bookmarkEnd w:id="645"/>
+    <w:bookmarkStart w:name="z583" w:id="646"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 7. Требования к сетям телекоммуникаций</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="636"/>
-    <w:bookmarkStart w:name="z584" w:id="637"/>
+    <w:bookmarkEnd w:id="646"/>
+    <w:bookmarkStart w:name="z584" w:id="647"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       123. Ведомственные (корпоративные) сети телекоммуникаций организуются путем объединения локальных сетей, принадлежащих одному собственнику, посредством выделенных собственных или арендованных каналов связи. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="637"/>
-    <w:bookmarkStart w:name="z585" w:id="638"/>
+    <w:bookmarkEnd w:id="647"/>
+    <w:bookmarkStart w:name="z585" w:id="648"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Выделенные каналы связи, предназначенные для объединения локальных сетей, организовываются с использованием протоколов канального и сетевого уровней. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="638"/>
-    <w:bookmarkStart w:name="z586" w:id="639"/>
+    <w:bookmarkEnd w:id="648"/>
+    <w:bookmarkStart w:name="z586" w:id="649"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       124. При организации ведомственной (корпоративной) сети путем объединения нескольких локальных сетей применяется радиальная или радиально-узловая топология сети. В узловых точках выделенные каналы подключаются к одному пограничному шлюзу. Каскадное (последовательное) подключение локальных сетей не используется. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="639"/>
-    <w:bookmarkStart w:name="z587" w:id="640"/>
+    <w:bookmarkEnd w:id="649"/>
+    <w:bookmarkStart w:name="z587" w:id="650"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       125. При проектировании создается и при эксплуатации поддерживается в актуальном состоянии документированная схема ведомственной (корпоративной) сети телекоммуникаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="640"/>
+    <w:bookmarkEnd w:id="650"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21467,530 +22083,530 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z592" w:id="641"/>
+    <w:bookmarkStart w:name="z592" w:id="651"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       128. В целях обеспечения ИБ выделенного канала связи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="641"/>
-    <w:bookmarkStart w:name="z1007" w:id="642"/>
+    <w:bookmarkEnd w:id="651"/>
+    <w:bookmarkStart w:name="z1007" w:id="652"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) применяются программно-технические средства защиты информации, в том числе криптографического шифрования, с использованием СКЗИ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="642"/>
-    <w:bookmarkStart w:name="z1008" w:id="643"/>
+    <w:bookmarkEnd w:id="652"/>
+    <w:bookmarkStart w:name="z1008" w:id="653"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) подключаются к локальной сети посредством пограничного шлюза с прописанными правилами маршрутизации и политиками безопасности. Пограничный шлюз обеспечивает следующий минимальный набор функций:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="643"/>
-    <w:bookmarkStart w:name="z1009" w:id="644"/>
+    <w:bookmarkEnd w:id="653"/>
+    <w:bookmarkStart w:name="z1009" w:id="654"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       централизованную авторизацию узлов сети;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="644"/>
-    <w:bookmarkStart w:name="z1010" w:id="645"/>
+    <w:bookmarkEnd w:id="654"/>
+    <w:bookmarkStart w:name="z1010" w:id="655"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       конфигурацию уровней привилегий администраторов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="645"/>
-    <w:bookmarkStart w:name="z1011" w:id="646"/>
+    <w:bookmarkEnd w:id="655"/>
+    <w:bookmarkStart w:name="z1011" w:id="656"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       протоколирование действий администраторов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="646"/>
-    <w:bookmarkStart w:name="z1012" w:id="647"/>
+    <w:bookmarkEnd w:id="656"/>
+    <w:bookmarkStart w:name="z1012" w:id="657"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       статическую трансляцию сетевых адресов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="647"/>
-    <w:bookmarkStart w:name="z1013" w:id="648"/>
+    <w:bookmarkEnd w:id="657"/>
+    <w:bookmarkStart w:name="z1013" w:id="658"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       защиту от сетевых атак;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="648"/>
-    <w:bookmarkStart w:name="z1014" w:id="649"/>
+    <w:bookmarkEnd w:id="658"/>
+    <w:bookmarkStart w:name="z1014" w:id="659"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       контроль состояния физических и логических портов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="649"/>
-    <w:bookmarkStart w:name="z1015" w:id="650"/>
+    <w:bookmarkEnd w:id="659"/>
+    <w:bookmarkStart w:name="z1015" w:id="660"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       фильтрацию входящих и исходящих пакетов на каждом интерфейсе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="650"/>
-    <w:bookmarkStart w:name="z1016" w:id="651"/>
+    <w:bookmarkEnd w:id="660"/>
+    <w:bookmarkStart w:name="z1016" w:id="661"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       криптографическую защиту передаваемого трафика с использованием СКЗИ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="651"/>
-    <w:bookmarkStart w:name="z1017" w:id="652"/>
+    <w:bookmarkEnd w:id="661"/>
+    <w:bookmarkStart w:name="z1017" w:id="662"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) при подключении ведомственной (корпоративной) сети телекоммуникаций и локальных сетей СИ между собой используются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="652"/>
-    <w:bookmarkStart w:name="z1018" w:id="653"/>
+    <w:bookmarkEnd w:id="662"/>
+    <w:bookmarkStart w:name="z1018" w:id="663"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       средства разделения и изоляции информационных потоков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="653"/>
-    <w:bookmarkStart w:name="z1019" w:id="654"/>
+    <w:bookmarkEnd w:id="663"/>
+    <w:bookmarkStart w:name="z1019" w:id="664"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оборудование с компонентами, обеспечивающими ИБ и безопасное управление;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="654"/>
-    <w:bookmarkStart w:name="z1020" w:id="655"/>
+    <w:bookmarkEnd w:id="664"/>
+    <w:bookmarkStart w:name="z1020" w:id="665"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выделенные и интегрированные с оборудованием доступа межсетевые экраны, установленные в каждой точке подключения, с целью защиты периметра ЕТС ГО;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="655"/>
-    <w:bookmarkStart w:name="z1021" w:id="656"/>
+    <w:bookmarkEnd w:id="665"/>
+    <w:bookmarkStart w:name="z1021" w:id="666"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) при подключении ведомственной (корпоративной) сети телекоммуникаций и локальных сетей к Интернету через ЕШДИ ГО государственные юридические лица, субъекты квазигосударственного сектора, а также собственники или владельцы критически важных объектов ИКИ, за исключением объектов среднего образования сельских населенных пунктов, использующих спутниковые (космические) каналы связи для доступа к Интернету, используют услуги оператора или другого оператора связи, имеющего зарезервированные каналы связи на оборудовании ЕШДИ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="656"/>
-    <w:bookmarkStart w:name="z1022" w:id="657"/>
+    <w:bookmarkEnd w:id="666"/>
+    <w:bookmarkStart w:name="z1022" w:id="667"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подключение ведомственной (корпоративной) сети телекоммуникаций и локальных сетей к Интернету через ЕШДИ осуществляется в соответствии с Правилами функционирования единого шлюза доступа к Интернету, утвержденными уполномоченным органом в сфере обеспечения информационной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="657"/>
-    <w:bookmarkStart w:name="z1023" w:id="658"/>
+    <w:bookmarkEnd w:id="667"/>
+    <w:bookmarkStart w:name="z1023" w:id="668"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) служащие ГО, МИО и работники государственных юридических лиц, субъектов квазигосударственного сектора, а также собственники или владельцы критически важных объектов ИКИ для осуществления оперативного информационного обмена в электронной форме при исполнении ими служебных обязанностей используют:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="658"/>
-    <w:bookmarkStart w:name="z1024" w:id="659"/>
+    <w:bookmarkEnd w:id="668"/>
+    <w:bookmarkStart w:name="z1024" w:id="669"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ведомственную электронную почту, службу мгновенных сообщений и иные сервисы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="659"/>
-    <w:bookmarkStart w:name="z1025" w:id="660"/>
+    <w:bookmarkEnd w:id="669"/>
+    <w:bookmarkStart w:name="z1025" w:id="670"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       электронную почту, службу мгновенных сообщений и иные сервисы, центры управления и серверы которых физически размещены на территории Республики Казахстан, если иное не установлено уполномоченным органом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="660"/>
-    <w:bookmarkStart w:name="z1026" w:id="661"/>
+    <w:bookmarkEnd w:id="670"/>
+    <w:bookmarkStart w:name="z1026" w:id="671"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       доступные облачные онлайн-сервисы видеоконференцсвязи в целях коммуникаций с иностранными физическими и юридическими лицами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="661"/>
-    <w:bookmarkStart w:name="z1027" w:id="662"/>
+    <w:bookmarkEnd w:id="671"/>
+    <w:bookmarkStart w:name="z1027" w:id="672"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) взаимодействие ведомственной электронной почты ГО и МИО с внешними электронными почтовыми системами осуществляется только через единый шлюз электронной почты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="662"/>
-    <w:bookmarkStart w:name="z1028" w:id="663"/>
+    <w:bookmarkEnd w:id="672"/>
+    <w:bookmarkStart w:name="z1028" w:id="673"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) служащие ГО, МИО и работники государственных юридических лиц, субъектов квазигосударственного сектора, а также собственники или владельцы критически важных объектов ИКИ, за исключением объектов среднего образования сельских населенных пунктов, использующих спутниковые (космические) каналы связи для доступа к Интернету, осуществляют доступ к ИР из ЛС внешнего контура только через ЕШДИ с использованием веб-обозревателя, являющегося СПО и соответствующего требованиям Правил функционирования ЕШДИ, утвержденных уполномоченным органом в сфере обеспечения информационной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="663"/>
-    <w:bookmarkStart w:name="z1029" w:id="664"/>
+    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkStart w:name="z1029" w:id="674"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) служащими ГО, МИО и работниками государственных юридических лиц доступ к интернет-ресурсам осуществляется посредством интернет-браузера, дистрибутив которого имеет предустановленные регистрационные свидетельства национального удостоверяющего центра Республики Казахстан и корневого удостоверяющего центра Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="664"/>
+    <w:bookmarkEnd w:id="674"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22039,180 +22655,180 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z593" w:id="665"/>
+    <w:bookmarkStart w:name="z593" w:id="675"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>129. Подключение СИ к ЕТС ГО осуществляется в соответствии с Правилами подключения к ЕТС ГО и предоставления доступа к интранет-ресурсу через ЕТС ГО, определяемыми уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="665"/>
-    <w:bookmarkStart w:name="z1030" w:id="666"/>
+    <w:bookmarkEnd w:id="675"/>
+    <w:bookmarkStart w:name="z1030" w:id="676"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оператор по заявкам СИ осуществляет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="666"/>
-    <w:bookmarkStart w:name="z1031" w:id="667"/>
+    <w:bookmarkEnd w:id="676"/>
+    <w:bookmarkStart w:name="z1031" w:id="677"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       распределение, регистрацию и перерегистрацию IP-адресов локальных сетей СИ, подключенных к ЕТС ГО, по заявкам СИ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="667"/>
-    <w:bookmarkStart w:name="z1032" w:id="668"/>
+    <w:bookmarkEnd w:id="677"/>
+    <w:bookmarkStart w:name="z1032" w:id="678"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       регистрацию доменных имен в доменных зонах Интернета gov.kz и мем.қаз по заявкам СИ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="668"/>
-    <w:bookmarkStart w:name="z1033" w:id="669"/>
+    <w:bookmarkEnd w:id="678"/>
+    <w:bookmarkStart w:name="z1033" w:id="679"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       регистрацию доменных имен в сети ЕТС ГО по заявкам СИ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="669"/>
-    <w:bookmarkStart w:name="z1034" w:id="670"/>
+    <w:bookmarkEnd w:id="679"/>
+    <w:bookmarkStart w:name="z1034" w:id="680"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       предоставление сервиса DNS в сети ЕТС ГО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="670"/>
+    <w:bookmarkEnd w:id="680"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22231,110 +22847,232 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z615" w:id="671"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z616" w:id="672"/>
+    <w:bookmarkStart w:name="z615" w:id="681"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      130. В ГО или МИО допускается организация пунктов общественного доступа к Интернету для посетителей. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="681"/>
+    <w:bookmarkStart w:name="z1190" w:id="682"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Организация пунктов общественного доступа допускается при условии использования отдельных каналов связи, не подключенных к ЕШДИ и исключающих соединения с ЕТС ГО и локальными сетями ГО или МИО. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="682"/>
+    <w:bookmarkStart w:name="z1191" w:id="683"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Владелец пунктов общественного доступа обеспечивает безопасность подключения посетителей с применением технических средств защиты информации от сетевых атак, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оказания услуг связи, утвержденными приказом исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 24 февраля 2015 года № 171 (зарегистрирован в реестре государственной регистрации нормативных правовых актов за № 10999).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="683"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 130 - в редакции постановления Правительства РК от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z616" w:id="684"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       131. Не допускается подключение к ЕТС ГО, локальной сети СИ, а также техническим средствам, входящим в состав ЕТС ГО, локальной сети СИ, устройств для организации удаленного доступа посредством беспроводных сетей, беспроводного доступа, модемов, радиомодемов, модемов сетей операторов сотовой связи, абонентских устройств сотовой связи и других беспроводных сетевых устройств, за исключением организованных оператором ИКИ ЭП беспроводных каналов связи ЕТС ГО, с использованием СКЗИ в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих ЕТ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="672"/>
+    <w:bookmarkEnd w:id="684"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22353,70 +23091,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z877" w:id="673"/>
+    <w:bookmarkStart w:name="z877" w:id="685"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       131-1. Необходимо осуществлять контроль подключения абонентских устройств сотовой связи, модемов сетей операторов сотовой связи, а также электронных носителей информации, не разрешенных политикой ИБ, принятой в ГО или МИО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkEnd w:id="685"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22435,70 +23173,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z617" w:id="674"/>
+    <w:bookmarkStart w:name="z617" w:id="686"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       132. Оператор ИКИ ЭП по заявкам СИ осуществляет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="674"/>
+    <w:bookmarkEnd w:id="686"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       распределение, регистрацию и перерегистрацию IP-адресов локальных сетей СИ, подключенных к ЕТС ГО, по заявкам СИ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22589,160 +23327,160 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z618" w:id="675"/>
+    <w:bookmarkStart w:name="z618" w:id="687"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>133. ГО и МИО ежегодно:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="675"/>
-    <w:bookmarkStart w:name="z623" w:id="676"/>
+    <w:bookmarkEnd w:id="687"/>
+    <w:bookmarkStart w:name="z623" w:id="688"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) запрашивают у государственной технической службы перечень используемых на оборудовании ЕШДИ категорий интернет-ресурсов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="676"/>
-    <w:bookmarkStart w:name="z624" w:id="677"/>
+    <w:bookmarkEnd w:id="688"/>
+    <w:bookmarkStart w:name="z624" w:id="689"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выбирают из вышеуказанного перечня категории интернет-ресурсов, доступ к которым разрешается для служащих ГО и МИО средствами ЕШДИ, и составляют их список;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="677"/>
-    <w:bookmarkStart w:name="z625" w:id="678"/>
+    <w:bookmarkEnd w:id="689"/>
+    <w:bookmarkStart w:name="z625" w:id="690"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) направляют в государственную техническую службу вышеуказанный список и списки сетевых адресов информационно-коммуникационных сетей ГО и их территориальных подразделений, МИО, получающих доступ к Интернету, для применения на оборудовании ЕШДИ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="678"/>
-    <w:bookmarkStart w:name="z878" w:id="679"/>
+    <w:bookmarkEnd w:id="690"/>
+    <w:bookmarkStart w:name="z878" w:id="691"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) направляют в государственную техническую службу, в случае производственной необходимости организации VPN-каналов, техническую информацию по требуемым VPN-каналам (IP-адреса источника и назначения, порты, протокол), согласованную с уполномоченным органом в сфере обеспечения информационной безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="679"/>
+    <w:bookmarkEnd w:id="691"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22781,70 +23519,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z879" w:id="680"/>
+    <w:bookmarkStart w:name="z879" w:id="692"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       133-1. Не допускаются установка и применение на объектах информатизации, размещенных в ЛС внешнего контура ГО или МИО, программных или технических средств для удаленного управления ими извне ЛС внешнего контура ГО или МИО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="680"/>
+    <w:bookmarkEnd w:id="692"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22917,190 +23655,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z880" w:id="681"/>
+    <w:bookmarkStart w:name="z880" w:id="693"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       134-1. Государственная техническая служба применяет на оборудовании ЕШДИ политику блокировки следующих категорий ИР и ПО (по умолчанию):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="681"/>
-    <w:bookmarkStart w:name="z1148" w:id="682"/>
+    <w:bookmarkEnd w:id="693"/>
+    <w:bookmarkStart w:name="z1148" w:id="694"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       VPN;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="682"/>
-    <w:bookmarkStart w:name="z1149" w:id="683"/>
+    <w:bookmarkEnd w:id="694"/>
+    <w:bookmarkStart w:name="z1149" w:id="695"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       удаленный доступ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="683"/>
-    <w:bookmarkStart w:name="z1150" w:id="684"/>
+    <w:bookmarkEnd w:id="695"/>
+    <w:bookmarkStart w:name="z1150" w:id="696"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       p2p;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="684"/>
-    <w:bookmarkStart w:name="z1151" w:id="685"/>
+    <w:bookmarkEnd w:id="696"/>
+    <w:bookmarkStart w:name="z1151" w:id="697"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       игровые ресурсы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="685"/>
-    <w:bookmarkStart w:name="z1152" w:id="686"/>
+    <w:bookmarkEnd w:id="697"/>
+    <w:bookmarkStart w:name="z1152" w:id="698"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неизвестные приложения, не входящие по умолчанию в перечень категорий ИР и ПО;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="686"/>
-    <w:bookmarkStart w:name="z1153" w:id="687"/>
+    <w:bookmarkEnd w:id="698"/>
+    <w:bookmarkStart w:name="z1153" w:id="699"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вредоносные ИР и ПО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="687"/>
+    <w:bookmarkEnd w:id="699"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23139,70 +23877,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z881" w:id="688"/>
+    <w:bookmarkStart w:name="z881" w:id="700"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       134-2. Возможность разблокировки отдельных категорий ИР и ПО, указанных в пункте 134-1, рассматривается государственной технической службой на основании официального запроса, поступившего от ГО, МИО, государственных организаций, субъектов квазигосударственного сектора, а также владельцев критически важных объектов ИКИ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="688"/>
+    <w:bookmarkEnd w:id="700"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23221,950 +23959,950 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z627" w:id="689"/>
+    <w:bookmarkStart w:name="z627" w:id="701"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       135. Требования к создаваемой или развиваемой локальной сети определяются в технической спецификации на приобретение товаров, работ и услуг в сфере информатизации. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="689"/>
-    <w:bookmarkStart w:name="z628" w:id="690"/>
+    <w:bookmarkEnd w:id="701"/>
+    <w:bookmarkStart w:name="z628" w:id="702"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При проектировании кабельной системы локальной сети необходимо соблюдать требования государственного норматива СН РК 3.02-17-2011 "Структурированные кабельные сети. Нормы проектирования".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="690"/>
-    <w:bookmarkStart w:name="z629" w:id="691"/>
+    <w:bookmarkEnd w:id="702"/>
+    <w:bookmarkStart w:name="z629" w:id="703"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       136. При проектировании создается документированная схема локальной сети, которая поддерживается в актуальном состоянии при эксплуатации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="691"/>
-    <w:bookmarkStart w:name="z630" w:id="692"/>
+    <w:bookmarkEnd w:id="703"/>
+    <w:bookmarkStart w:name="z630" w:id="704"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       137. Все элементы кабельной системы подлежат маркировке в соответствии с требованиями пункта 13.1.5 Государственного норматива СН РК 3.02-17-2011 "Структурированные кабельные сети. Нормы проектирования". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="692"/>
-    <w:bookmarkStart w:name="z631" w:id="693"/>
+    <w:bookmarkEnd w:id="704"/>
+    <w:bookmarkStart w:name="z631" w:id="705"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Все кабельные соединения регистрируются в журнале учета кабельных соединений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="693"/>
-    <w:bookmarkStart w:name="z632" w:id="694"/>
+    <w:bookmarkEnd w:id="705"/>
+    <w:bookmarkStart w:name="z632" w:id="706"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       138. Активное оборудование локальных сетей обеспечивается электропитанием от источников бесперебойного питания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="694"/>
-    <w:bookmarkStart w:name="z633" w:id="695"/>
+    <w:bookmarkEnd w:id="706"/>
+    <w:bookmarkStart w:name="z633" w:id="707"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       139. Для обеспечения ИБ локальных сетей:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="695"/>
-    <w:bookmarkStart w:name="z1035" w:id="696"/>
+    <w:bookmarkEnd w:id="707"/>
+    <w:bookmarkStart w:name="z1035" w:id="708"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) неиспользуемые порты кабельной системы локальной сети физически отключаются от активного оборудования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="696"/>
-    <w:bookmarkStart w:name="z1036" w:id="697"/>
+    <w:bookmarkEnd w:id="708"/>
+    <w:bookmarkStart w:name="z1036" w:id="709"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) разрабатывается и утверждается ТД ИБ, включающая правила:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="697"/>
-    <w:bookmarkStart w:name="z1037" w:id="698"/>
+    <w:bookmarkEnd w:id="709"/>
+    <w:bookmarkStart w:name="z1037" w:id="710"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       использования сетей и сетевых услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="698"/>
-    <w:bookmarkStart w:name="z1038" w:id="699"/>
+    <w:bookmarkEnd w:id="710"/>
+    <w:bookmarkStart w:name="z1038" w:id="711"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подключения к международным (территориальным) сетям передачи данных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="699"/>
-    <w:bookmarkStart w:name="z1039" w:id="700"/>
+    <w:bookmarkEnd w:id="711"/>
+    <w:bookmarkStart w:name="z1039" w:id="712"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подключения к Интернету и (или) сетям телекоммуникаций, сетям связи, имеющим выход в международные (территориальные) сети передачи данных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="700"/>
-    <w:bookmarkStart w:name="z1040" w:id="701"/>
+    <w:bookmarkEnd w:id="712"/>
+    <w:bookmarkStart w:name="z1040" w:id="713"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       использования беспроводного доступа к сетевым ресурсам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="701"/>
-    <w:bookmarkStart w:name="z1041" w:id="702"/>
+    <w:bookmarkEnd w:id="713"/>
+    <w:bookmarkStart w:name="z1041" w:id="714"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) служебная информация ограниченного распространения, информация конфиденциальных ИС, конфиденциальных ЭИР и ЭИР, содержащих персональные данные ограниченного доступа, не передается по незащищенным проводным каналам связи и радиоканалам, не оборудованным соответствующими СКЗИ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="702"/>
-    <w:bookmarkStart w:name="z1042" w:id="703"/>
+    <w:bookmarkEnd w:id="714"/>
+    <w:bookmarkStart w:name="z1042" w:id="715"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Передача служебной информации ограниченного распространения производится с соблюдением специальных требований по защите информации ограниченного распространения в соответствии с Правилами отнесения сведений к служебной информации ограниченного распространения и работы с ней, установленными Правительством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="703"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1044" w:id="705"/>
+    <w:bookmarkEnd w:id="715"/>
+    <w:bookmarkStart w:name="z1043" w:id="716"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) применяются средства: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="716"/>
+    <w:bookmarkStart w:name="z1192" w:id="717"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       идентификации, аутентификации и управления доступом пользователей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="705"/>
-    <w:bookmarkStart w:name="z1045" w:id="706"/>
+    <w:bookmarkEnd w:id="717"/>
+    <w:bookmarkStart w:name="z1193" w:id="718"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       идентификации оборудования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="706"/>
-    <w:bookmarkStart w:name="z1046" w:id="707"/>
+    <w:bookmarkEnd w:id="718"/>
+    <w:bookmarkStart w:name="z1194" w:id="719"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       защиты диагностических и конфигурационных портов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="707"/>
-    <w:bookmarkStart w:name="z1047" w:id="708"/>
+    <w:bookmarkEnd w:id="719"/>
+    <w:bookmarkStart w:name="z1195" w:id="720"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       физического сегментирования локальной сети;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="708"/>
-    <w:bookmarkStart w:name="z1048" w:id="709"/>
+    <w:bookmarkEnd w:id="720"/>
+    <w:bookmarkStart w:name="z1196" w:id="721"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       логического сегментирования локальной сети;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="709"/>
-    <w:bookmarkStart w:name="z1049" w:id="710"/>
+    <w:bookmarkEnd w:id="721"/>
+    <w:bookmarkStart w:name="z1197" w:id="722"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       управления сетевыми соединениями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="710"/>
-    <w:bookmarkStart w:name="z1050" w:id="711"/>
+    <w:bookmarkEnd w:id="722"/>
+    <w:bookmarkStart w:name="z1198" w:id="723"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       межсетевого экранирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="711"/>
-    <w:bookmarkStart w:name="z1051" w:id="712"/>
+    <w:bookmarkEnd w:id="723"/>
+    <w:bookmarkStart w:name="z1199" w:id="724"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сокрытия внутреннего адресного пространства локальной сети;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="712"/>
-    <w:bookmarkStart w:name="z1052" w:id="713"/>
+    <w:bookmarkEnd w:id="724"/>
+    <w:bookmarkStart w:name="z1200" w:id="725"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       контроля целостности данных, сообщений и конфигураций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="713"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1054" w:id="715"/>
+    <w:bookmarkEnd w:id="725"/>
+    <w:bookmarkStart w:name="z1201" w:id="726"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      криптографической защиты информации в соответствии с пунктом 48 настоящих ЕТ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="726"/>
+    <w:bookmarkStart w:name="z1202" w:id="727"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       физической защиты каналов передачи данных и сетевого оборудования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="715"/>
-    <w:bookmarkStart w:name="z1055" w:id="716"/>
+    <w:bookmarkEnd w:id="727"/>
+    <w:bookmarkStart w:name="z1203" w:id="728"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       регистрации событий ИБ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="716"/>
-    <w:bookmarkStart w:name="z1056" w:id="717"/>
+    <w:bookmarkEnd w:id="728"/>
+    <w:bookmarkStart w:name="z1204" w:id="729"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мониторинга и анализа сетевого трафика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="717"/>
-    <w:bookmarkStart w:name="z1057" w:id="718"/>
+    <w:bookmarkEnd w:id="729"/>
+    <w:bookmarkStart w:name="z1205" w:id="730"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       управления сетью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="718"/>
-    <w:bookmarkStart w:name="z1058" w:id="719"/>
+    <w:bookmarkEnd w:id="730"/>
+    <w:bookmarkStart w:name="z1058" w:id="731"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) осуществляется взаимодействие локальных сетей ГО, а также МИО между собой только через ЕТС ГО, за исключением сетей телекоммуникаций специального назначения и/или правительственной, засекреченной, шифрованной и кодированной связи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="719"/>
-    <w:bookmarkStart w:name="z1059" w:id="720"/>
+    <w:bookmarkEnd w:id="731"/>
+    <w:bookmarkStart w:name="z1059" w:id="732"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) осуществляется взаимодействие локальных сетей центрального исполнительного государственного органа и его территориальных подразделений между собой только через ЕТС ГО, за исключением сетей телекоммуникаций специального назначения и/или правительственной, засекреченной, шифрованной и кодированной связи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="720"/>
-    <w:bookmarkStart w:name="z1060" w:id="721"/>
+    <w:bookmarkEnd w:id="732"/>
+    <w:bookmarkStart w:name="z1060" w:id="733"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) исключаются сопряжения ЛС внутреннего контура и ЛС внешнего контура СИ между собой, за исключением организованных каналов связи с использованием СКЗИ, в соответствии с пунктом 48 настоящих ЕТ для учреждений Республики Казахстан, находящихся за границей или организованных с применением экранированной подсети;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="721"/>
-    <w:bookmarkStart w:name="z1061" w:id="722"/>
+    <w:bookmarkEnd w:id="733"/>
+    <w:bookmarkStart w:name="z1061" w:id="734"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) исключается подключение ЛС внутреннего контура СИ к Интернету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="722"/>
-    <w:bookmarkStart w:name="z1062" w:id="723"/>
+    <w:bookmarkEnd w:id="734"/>
+    <w:bookmarkStart w:name="z1062" w:id="735"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) осуществляется соединение ЛС внешнего контура СИ с Интернетом только через ЕШДИ. Подключение к Интернету иным способом не допускается, за исключением объектов среднего образования сельских населенных пунктов, использующих спутниковые (космические) каналы связи для доступа к Интернету, специальных и правоохранительных ГО в оперативных целях. Взаимодействие ВШЭП с Интернетом осуществляется через ЕШДИ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="723"/>
-    <w:bookmarkStart w:name="z1063" w:id="724"/>
+    <w:bookmarkEnd w:id="735"/>
+    <w:bookmarkStart w:name="z1063" w:id="736"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) размещаются ИС СИ, реализующие информационное взаимодействие через Интернет, в выделенном сегменте ЛС внешнего контура СИ и осуществляется взаимодействие с ИС СИ, размещенными в локальной сети внутреннего контура СИ, через ВШЭП, за исключением случаев применения экранированной подсети;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="724"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z1064" w:id="729"/>
+    <w:bookmarkEnd w:id="736"/>
+    <w:bookmarkStart w:name="z1154" w:id="737"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10-1) при использовании в ЛС внутреннего контура объектов информатизации, размещенных в Интернете, или ЛС внешнего контура ГО, МИО или организации, которые не подключены посредством ВШЭП, используют экранированную подсеть, соответствующую следующим требованиям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="737"/>
+    <w:bookmarkStart w:name="z1206" w:id="738"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подсеть ограничена со стороны ЛС внутреннего контура и ЛС внешнего контура отдельными межсетевыми экранами с функциями обнаружения и предотвращения вторжений, а также преобразования внешних сетевых адресов для сокрытия адресного пространства сетей внутреннего и внешнего контура;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="738"/>
+    <w:bookmarkStart w:name="z1207" w:id="739"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      все подключения из ЛС внешнего контура в ЛС внутреннего контура, а также из ЛС внутреннего контура в ЛС внешнего контура осуществляются исключительно на сервер или маршрутизатор с функцией перенаправления запросов, находящийся внутри экранированной подсети, без возможности перенаправления сетевого трафика по иному маршруту, отличающемуся от изначального;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="739"/>
+    <w:bookmarkStart w:name="z1208" w:id="740"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не допускаются сохранение запросов и ответов, а также свободное использование на рабочих станциях доступов к общедоступным ресурсам Интернета или ЕТС через экранированную подсеть;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="740"/>
+    <w:bookmarkStart w:name="z1064" w:id="741"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) осуществляется информационное взаимодействие ИС, размещенных в Интернете, с ИС СИ, размещенными в локальной сети внутреннего контура СИ, только через ВШЭП, за исключением случаев применения экранированной подсети;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="729"/>
-    <w:bookmarkStart w:name="z1065" w:id="730"/>
+    <w:bookmarkEnd w:id="741"/>
+    <w:bookmarkStart w:name="z1065" w:id="742"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) серверы инфраструктуры источника времени верхнего уровня синхронизируются с эталоном времени и частоты, воспроизводящим национальную шкалу всемирного координированного времени UTC(kz).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="730"/>
-    <w:bookmarkStart w:name="z1066" w:id="731"/>
+    <w:bookmarkEnd w:id="742"/>
+    <w:bookmarkStart w:name="z1066" w:id="743"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Серверы инфраструктуры точного времени синхронизируются с сервером инфраструктуры точного времени верхнего уровня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="731"/>
-    <w:bookmarkStart w:name="z1067" w:id="732"/>
+    <w:bookmarkEnd w:id="743"/>
+    <w:bookmarkStart w:name="z1067" w:id="744"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Серверы инфраструктуры точного времени предоставляют доступ клиентам для синхронизации времени;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="732"/>
-    <w:bookmarkStart w:name="z1068" w:id="733"/>
+    <w:bookmarkEnd w:id="744"/>
+    <w:bookmarkStart w:name="z1068" w:id="745"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) отключаются открытые неиспользуемые сетевые порты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="733"/>
+    <w:bookmarkEnd w:id="745"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24176,88 +24914,108 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Сноска. Пункт 139 - в редакции постановления Правительства РК от 10.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 112</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными постановлением Правительства РК от 13.05.2024 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными постановлениями Правительства РК от 13.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 372</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z668" w:id="734"/>
+    <w:bookmarkStart w:name="z668" w:id="746"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       140. Требования, предусмотренные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24272,51 +25030,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 139 ЕТ, не предъявляются к ИС ГО и МИО, введенным в промышленную эксплуатацию до 1 января 2016 года и не подлежащим развитию до 1 января 2018 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="734"/>
+    <w:bookmarkEnd w:id="746"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Порядок информационного взаимодействия данных ИС ГО или МИО с негосударственными ИС определяется Правилами интеграции объектов информатизации "электронного правительства", утвержденными уполномоченным органом в сфере информатизации в соответствии с подпунктом 13) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24373,266 +25131,266 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z670" w:id="735"/>
+    <w:bookmarkStart w:name="z670" w:id="747"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 8. Требования к системам бесперебойного функционирования технических средств и информационной безопасности, а также серверным помещениям (центрам обработки данных)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="735"/>
+    <w:bookmarkEnd w:id="747"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок параграфа 8 – в редакции постановления Правительства РК от 13.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 372</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z671" w:id="736"/>
+    <w:bookmarkStart w:name="z671" w:id="748"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       141. Серверное оборудование АПК и системы хранения данных размещаются в серверном помещении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="736"/>
-    <w:bookmarkStart w:name="z672" w:id="737"/>
+    <w:bookmarkEnd w:id="748"/>
+    <w:bookmarkStart w:name="z672" w:id="749"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       142. Серверное помещение располагается в отдельных, непроходных помещениях без оконных проемов. В случае наличия оконных проемов, они закрываются или заделываются негорючими материалами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="737"/>
-    <w:bookmarkStart w:name="z673" w:id="738"/>
+    <w:bookmarkEnd w:id="749"/>
+    <w:bookmarkStart w:name="z673" w:id="750"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для поверхности стен, потолков и пола применяются материалы, не выделяющие и не накапливающие пыль. Для напольного покрытия применяются материалы с антистатическими свойствами. Серверное помещение защищается от проникновения загрязняющих веществ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="738"/>
-    <w:bookmarkStart w:name="z674" w:id="739"/>
+    <w:bookmarkEnd w:id="750"/>
+    <w:bookmarkStart w:name="z674" w:id="751"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Стены, двери, потолок, пол и перегородки серверного помещения обеспечивают герметичность помещения. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="739"/>
-    <w:bookmarkStart w:name="z675" w:id="740"/>
+    <w:bookmarkEnd w:id="751"/>
+    <w:bookmarkStart w:name="z675" w:id="752"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       143. Двери серверного помещения составляют не менее 1,2 метра в ширину и 2,2 метра в высоту, открываются наружу или раздвигаются. Конструкция рамы двери не предусматривает порога и центральной стойки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="740"/>
-    <w:bookmarkStart w:name="z676" w:id="741"/>
+    <w:bookmarkEnd w:id="752"/>
+    <w:bookmarkStart w:name="z676" w:id="753"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       144. Серверное помещение оборудуется фальшполом и (или) фальшпотолком для размещения кабельных систем и инженерных коммуникаций. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="741"/>
-    <w:bookmarkStart w:name="z677" w:id="742"/>
+    <w:bookmarkEnd w:id="753"/>
+    <w:bookmarkStart w:name="z677" w:id="754"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       145. Через серверное помещение исключается прохождение любых транзитных коммуникаций. Трассы обычного и пожарного водоснабжения, отопления и канализации выносятся за пределы серверного помещения и не размещаются над серверным помещением в пределах одного этажа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="742"/>
-    <w:bookmarkStart w:name="z1158" w:id="743"/>
+    <w:bookmarkEnd w:id="754"/>
+    <w:bookmarkStart w:name="z1158" w:id="755"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При необходимости размещения пожарных гидрантов над серверным помещением оборудуется сухотрубная система пожаротушения с устройством гидроизоляции перекрытия и организуется водоотвод над серверным помещением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="743"/>
+    <w:bookmarkEnd w:id="755"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24651,552 +25409,572 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z678" w:id="744"/>
+    <w:bookmarkStart w:name="z678" w:id="756"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       146. Монтаж коммуникационных каналов для прокладки силовых и слаботочных кабельных сетей здания выполняется в отдельных или разделенных перегородками кабельных лотках, коробах или трубах, разнесенных между собой. Слаботочные и силовые шкафы устанавливаются раздельно и закрываются на замок. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="744"/>
-    <w:bookmarkStart w:name="z679" w:id="745"/>
+    <w:bookmarkEnd w:id="756"/>
+    <w:bookmarkStart w:name="z679" w:id="757"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прокладка кабелей через перекрытия, стены, перегородки осуществляется в отрезках несгораемых труб с герметизацией негорючими материалами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="745"/>
-    <w:bookmarkStart w:name="z680" w:id="746"/>
+    <w:bookmarkEnd w:id="757"/>
+    <w:bookmarkStart w:name="z680" w:id="758"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       147. Серверное помещение надежно защищается от внешнего электромагнитного излучения. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="746"/>
-    <w:bookmarkStart w:name="z681" w:id="747"/>
+    <w:bookmarkEnd w:id="758"/>
+    <w:bookmarkStart w:name="z681" w:id="759"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       148. При размещении оборудования:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="747"/>
-    <w:bookmarkStart w:name="z114" w:id="748"/>
+    <w:bookmarkEnd w:id="759"/>
+    <w:bookmarkStart w:name="z114" w:id="760"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) обеспечивается исполнение Правил технической эксплуатации электроустановок потребителей, утвержденных уполномоченным органом в сфере энергетики в соответствии с подпунктом 27) </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z115" w:id="749"/>
+      1) обеспечивается исполнение </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правил</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> технической эксплуатации электроустановок потребителей, утвержденных приказом Министра энергетики Республики Казахстан от 30 марта 2015 года № 246 (зарегистрирован в реестре государственной регистрации нормативных правовых актов под № 10949);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="760"/>
+    <w:bookmarkStart w:name="z115" w:id="761"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечивается исполнение требований поставщиков и (или) производителя оборудования к установке (монтажу), нагрузке на перекрытия и фальшпол, с учетом веса оборудования и коммуникаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="749"/>
-    <w:bookmarkStart w:name="z116" w:id="750"/>
+    <w:bookmarkEnd w:id="761"/>
+    <w:bookmarkStart w:name="z116" w:id="762"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечивается наличие свободных служебных проходов для обслуживания оборудования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="750"/>
-    <w:bookmarkStart w:name="z117" w:id="751"/>
+    <w:bookmarkEnd w:id="762"/>
+    <w:bookmarkStart w:name="z117" w:id="763"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) учитывается организация воздушных потоков системы обеспечения микроклимата;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="751"/>
-    <w:bookmarkStart w:name="z118" w:id="752"/>
+    <w:bookmarkEnd w:id="763"/>
+    <w:bookmarkStart w:name="z118" w:id="764"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) учитывается организация системы фальшполов и фальшпотолков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="752"/>
+    <w:bookmarkEnd w:id="764"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 148- в редакции постановления Правительства РК от 10.06.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 383</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным постановлением Правительства РК от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z687" w:id="753"/>
+    <w:bookmarkStart w:name="z687" w:id="765"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       149. При техническом сопровождении оборудования, установленного в серверном помещении, документируются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="753"/>
-    <w:bookmarkStart w:name="z688" w:id="754"/>
+    <w:bookmarkEnd w:id="765"/>
+    <w:bookmarkStart w:name="z688" w:id="766"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) обслуживание оборудования; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="754"/>
-    <w:bookmarkStart w:name="z689" w:id="755"/>
+    <w:bookmarkEnd w:id="766"/>
+    <w:bookmarkStart w:name="z689" w:id="767"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) устранение проблем, возникающих при работе аппаратно-программного обеспечения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="755"/>
-    <w:bookmarkStart w:name="z690" w:id="756"/>
+    <w:bookmarkEnd w:id="767"/>
+    <w:bookmarkStart w:name="z690" w:id="768"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) факты сбоев и отказов, а также результаты восстановительных работ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="756"/>
-    <w:bookmarkStart w:name="z691" w:id="757"/>
+    <w:bookmarkEnd w:id="768"/>
+    <w:bookmarkStart w:name="z691" w:id="769"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) послегарантийное обслуживание критически важного оборудования по истечении гарантийного срока обслуживания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="757"/>
-    <w:bookmarkStart w:name="z692" w:id="758"/>
+    <w:bookmarkEnd w:id="769"/>
+    <w:bookmarkStart w:name="z692" w:id="770"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма и способ документирования определяются самостоятельно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="758"/>
-    <w:bookmarkStart w:name="z693" w:id="759"/>
+    <w:bookmarkEnd w:id="770"/>
+    <w:bookmarkStart w:name="z693" w:id="771"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       150. Обслуживание критически важного оборудования выполняется сертифицированным техническим персоналом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="759"/>
-    <w:bookmarkStart w:name="z694" w:id="760"/>
+    <w:bookmarkEnd w:id="771"/>
+    <w:bookmarkStart w:name="z694" w:id="772"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       151. В непосредственной близости от серверного помещения создается склад запасных частей для критически важного оборудования, содержащий запас комплектующих и оборудования для выполнения оперативной замены при проведении ремонтно-восстановительных работ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="760"/>
-    <w:bookmarkStart w:name="z695" w:id="761"/>
+    <w:bookmarkEnd w:id="772"/>
+    <w:bookmarkStart w:name="z695" w:id="773"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       152. Вмешательство в работу находящегося в эксплуатации оборудования возможно только с разрешения руководителя подразделения информационных технологий либо лица, его замещающего.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="761"/>
-    <w:bookmarkStart w:name="z696" w:id="762"/>
+    <w:bookmarkEnd w:id="773"/>
+    <w:bookmarkStart w:name="z696" w:id="774"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       153. Основные и резервные серверные помещения располагаются на безопасном расстоянии в удаленных друг от друга зданиях. Требования к резервным серверным помещениям идентичны требованиям к основным серверным помещениям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="762"/>
-    <w:bookmarkStart w:name="z697" w:id="763"/>
+    <w:bookmarkEnd w:id="774"/>
+    <w:bookmarkStart w:name="z697" w:id="775"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       154. С целью обеспечения ИБ, отказоустойчивости и надежности функционирования: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="763"/>
-    <w:bookmarkStart w:name="z698" w:id="764"/>
+    <w:bookmarkEnd w:id="775"/>
+    <w:bookmarkStart w:name="z698" w:id="776"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в серверном помещении применяются способы расположения оборудования, обеспечивающие снижение рисков возникновения угроз, опасностей и возможностей несанкционированного доступа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="764"/>
+    <w:bookmarkEnd w:id="776"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25225,270 +26003,270 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2023).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z700" w:id="765"/>
+    <w:bookmarkStart w:name="z700" w:id="777"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) поддерживается в актуальном состоянии список лиц, авторизованных для осуществления сопровождения объектов ИКИ, установленных в серверном помещении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="765"/>
-    <w:bookmarkStart w:name="z701" w:id="766"/>
+    <w:bookmarkEnd w:id="777"/>
+    <w:bookmarkStart w:name="z701" w:id="778"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) серверное помещение оборудуется системами:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="766"/>
-    <w:bookmarkStart w:name="z702" w:id="767"/>
+    <w:bookmarkEnd w:id="778"/>
+    <w:bookmarkStart w:name="z702" w:id="779"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       контроля и управления доступом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="767"/>
-    <w:bookmarkStart w:name="z703" w:id="768"/>
+    <w:bookmarkEnd w:id="779"/>
+    <w:bookmarkStart w:name="z703" w:id="780"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечения микроклимата;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="768"/>
-    <w:bookmarkStart w:name="z704" w:id="769"/>
+    <w:bookmarkEnd w:id="780"/>
+    <w:bookmarkStart w:name="z704" w:id="781"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       охранной сигнализации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="769"/>
-    <w:bookmarkStart w:name="z705" w:id="770"/>
+    <w:bookmarkEnd w:id="781"/>
+    <w:bookmarkStart w:name="z705" w:id="782"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       видеонаблюдения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="770"/>
-    <w:bookmarkStart w:name="z706" w:id="771"/>
+    <w:bookmarkEnd w:id="782"/>
+    <w:bookmarkStart w:name="z706" w:id="783"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пожарной сигнализации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="771"/>
-    <w:bookmarkStart w:name="z707" w:id="772"/>
+    <w:bookmarkEnd w:id="783"/>
+    <w:bookmarkStart w:name="z707" w:id="784"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пожаротушения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="772"/>
-    <w:bookmarkStart w:name="z708" w:id="773"/>
+    <w:bookmarkEnd w:id="784"/>
+    <w:bookmarkStart w:name="z708" w:id="785"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       гарантированного электропитания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="773"/>
-    <w:bookmarkStart w:name="z709" w:id="774"/>
+    <w:bookmarkEnd w:id="785"/>
+    <w:bookmarkStart w:name="z709" w:id="786"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заземления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="774"/>
-    <w:bookmarkStart w:name="z710" w:id="775"/>
+    <w:bookmarkEnd w:id="786"/>
+    <w:bookmarkStart w:name="z710" w:id="787"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) отказоустойчивость инфраструктуры серверного помещения составляет не менее 99,7 %.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="775"/>
+    <w:bookmarkEnd w:id="787"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25527,131 +26305,131 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2023).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z711" w:id="776"/>
+    <w:bookmarkStart w:name="z711" w:id="788"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       155. Система контроля и управления доступом обеспечивает санкционированный вход в серверное помещение и санкционированный выход из него. Преграждающие устройства и конструкция входной двери должны предотвращать возможность передачи идентификаторов доступа в обратном направлении через тамбур входной двери.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="776"/>
-    <w:bookmarkStart w:name="z712" w:id="777"/>
+    <w:bookmarkEnd w:id="788"/>
+    <w:bookmarkStart w:name="z712" w:id="789"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Устройство центрального управления системы контроля и управления доступом устанавливается в защищенных от доступа посторонних лиц отдельных служебных помещениях, помещении поста охраны. Доступ к программным средствам системы контроля и управления доступом, влияющим на режимы работы системы, со стороны персонала охраны исключить.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="777"/>
-    <w:bookmarkStart w:name="z713" w:id="778"/>
+    <w:bookmarkEnd w:id="789"/>
+    <w:bookmarkStart w:name="z713" w:id="790"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электроснабжение системы контроля и управления доступом осуществляется от свободной группы щита дежурного освещения. Система контроля и управления доступом обеспечивается резервным электропитанием.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="778"/>
-    <w:bookmarkStart w:name="z714" w:id="779"/>
+    <w:bookmarkEnd w:id="790"/>
+    <w:bookmarkStart w:name="z714" w:id="791"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       156. Система обеспечения микроклимата включает системы кондиционирования, вентиляции и мониторинга микроклимата. Системы обеспечения микроклимата серверного помещения не объединяются с другими системами микроклимата, установленными в здании.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="779"/>
-    <w:bookmarkStart w:name="z715" w:id="780"/>
+    <w:bookmarkEnd w:id="791"/>
+    <w:bookmarkStart w:name="z715" w:id="792"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Температура в серверном помещении поддерживается в диапазоне от 20 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
@@ -25666,131 +26444,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">С до 25 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>С при относительной влажности от 45 % до 55 %.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="780"/>
-    <w:bookmarkStart w:name="z716" w:id="781"/>
+    <w:bookmarkEnd w:id="792"/>
+    <w:bookmarkStart w:name="z716" w:id="793"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мощность системы кондиционирования воздуха должна превышать суммарное тепловыделение всего оборудования и систем. Система кондиционирования воздуха обеспечивается резервированием. Электропитание кондиционеров серверного помещения осуществляется от системы гарантированного электропитания или системы бесперебойного электропитания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="781"/>
-    <w:bookmarkStart w:name="z717" w:id="782"/>
+    <w:bookmarkEnd w:id="793"/>
+    <w:bookmarkStart w:name="z717" w:id="794"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Система вентиляции обеспечивает приток свежего воздуха с фильтрацией и подогревом поступающего воздуха в зимний период. В серверном помещении давление создается избыточным для предотвращения поступления загрязненного воздуха из соседних помещений. На воздуховодах приточной и вытяжной вентиляций устанавливаются защитные клапаны, управляемые системой пожаротушения. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="782"/>
-    <w:bookmarkStart w:name="z718" w:id="783"/>
+    <w:bookmarkEnd w:id="794"/>
+    <w:bookmarkStart w:name="z718" w:id="795"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Системы кондиционирования и вентиляции отключаются автоматически по сигналу пожарной сигнализации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="783"/>
-    <w:bookmarkStart w:name="z719" w:id="784"/>
+    <w:bookmarkEnd w:id="795"/>
+    <w:bookmarkStart w:name="z719" w:id="796"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Система мониторинга микроклимата контролирует климатические параметры в серверных шкафах и телекоммуникационных стойках:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="784"/>
+    <w:bookmarkEnd w:id="796"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       температуру воздуха;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -25899,350 +26677,350 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z726" w:id="785"/>
+    <w:bookmarkStart w:name="z726" w:id="797"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       157. Система охранной сигнализации серверного помещения выполняется отдельно от систем безопасности здания. Сигналы оповещения выводятся в помещение круглосуточной охраны в виде отдельного пульта. Контролю и охране подлежат все входы и выходы серверного помещения, а также внутренний объем серверного помещения. Система охранной сигнализации имеет собственный источник резервированного питания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="785"/>
-    <w:bookmarkStart w:name="z727" w:id="786"/>
+    <w:bookmarkEnd w:id="797"/>
+    <w:bookmarkStart w:name="z727" w:id="798"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       158. Расположение камер системы видеонаблюдения выбирается с учетом обеспечения контроля всех входов и выходов в серверное помещение, пространства и проходов возле оборудования. Угол обзора и разрешение камер должны обеспечить распознавание лиц. Изображение с камер выводится на отдельный пульт в помещение круглосуточной охраны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="786"/>
-    <w:bookmarkStart w:name="z728" w:id="787"/>
+    <w:bookmarkEnd w:id="798"/>
+    <w:bookmarkStart w:name="z728" w:id="799"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       159. Система пожарной сигнализации серверного помещения выполняется отдельно от пожарной сигнализации здания. В серверном помещении устанавливаются два типа датчиков: температурные и дымовые.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="787"/>
-    <w:bookmarkStart w:name="z729" w:id="788"/>
+    <w:bookmarkEnd w:id="799"/>
+    <w:bookmarkStart w:name="z729" w:id="800"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Датчиками контролируются общее пространство серверного помещения и объемы, образованные фальшполом и (или) фальшпотолком. Сигналы оповещения системы пожарной сигнализации выводятся на пульт в помещение круглосуточной охраны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="788"/>
-    <w:bookmarkStart w:name="z730" w:id="789"/>
+    <w:bookmarkEnd w:id="800"/>
+    <w:bookmarkStart w:name="z730" w:id="801"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       160. Система пожаротушения серверного помещения оборудуется автоматической установкой газового пожаротушения, независимой от системы пожаротушения здания. В качестве огнегасителя в автоматической установке газового пожаротушения используется специальный нетоксичный газ. Порошковые и жидкостные огнегасители не используются. Установка газового пожаротушения размещается непосредственно в серверном помещении или вблизи него в специально оборудованном для этого шкафу. Запуск системы пожаротушения производится от датчиков раннего обнаружения пожара, реагирующих на появление дыма, а также ручных датчиков, расположенных у выхода из помещения. Время задержки выпуска огнегасителя составляет не более 30 с. Оповещение о срабатывании системы пожаротушения выводится на табло, размещаемые внутри и снаружи помещения. Система пожаротушения выдает команды на закрытие защитных клапанов системы вентиляции и отключение питания оборудования. Серверное помещение, оборудованное системой пожаротушения, оснащается вытяжной вентиляцией для удаления огнегасящего газа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="789"/>
-    <w:bookmarkStart w:name="z731" w:id="790"/>
+    <w:bookmarkEnd w:id="801"/>
+    <w:bookmarkStart w:name="z731" w:id="802"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       161. Система гарантированного электропитания предусматривает наличие двух вводов электропитания от разных источников внешнего электропитания на напряжение ~400/230В, частотой 50 Гц и автономного генератора. Все источники электроэнергии подаются на автомат ввода резерва, осуществляющий автоматическое переключение на резервный ввод электропитания при прекращении, перерыве подачи электропитания на основном вводе. Параметры линий электропитания и сечение жил определяются исходя из планируемой суммарной потребляемой мощности оборудования и подсистем серверного помещения. Линии электропитания выполняются по пятипроводной схеме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="790"/>
-    <w:bookmarkStart w:name="z732" w:id="791"/>
+    <w:bookmarkEnd w:id="802"/>
+    <w:bookmarkStart w:name="z732" w:id="803"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Система гарантированного электропитания предусматривает электроснабжение оборудования и систем серверного помещения через источники бесперебойного питания. Мощность и конфигурация источников бесперебойного питания рассчитываются с учетом всего запитываемого оборудования и запаса для перспективного развития. Время автономной работы от источников бесперебойного питания рассчитывается с учетом потребностей, а также необходимого времени для перехода на резервные линии и времени запуска генератора в рабочий режим.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="791"/>
-    <w:bookmarkStart w:name="z733" w:id="792"/>
+    <w:bookmarkEnd w:id="803"/>
+    <w:bookmarkStart w:name="z733" w:id="804"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       162. Система рабочего заземления серверного помещения выполняется отдельно от защитного заземления здания. Все металлические части и конструкции серверного помещения заземляются общей шиной заземления. Каждый шкаф (стойка) с оборудованием заземляется отдельным проводником, соединяемым с общей шиной заземления. Открытые токопроводящие части оборудования обработки информации должны быть соединены с главным заземляющим зажимом электроустановки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="792"/>
-    <w:bookmarkStart w:name="z1159" w:id="793"/>
+    <w:bookmarkEnd w:id="804"/>
+    <w:bookmarkStart w:name="z1159" w:id="805"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заземляющие проводники, соединяющие устройства защиты от перенапряжения с главной заземляющей шиной, должны быть самыми короткими и прямыми (без углов).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="793"/>
-    <w:bookmarkStart w:name="z1160" w:id="794"/>
+    <w:bookmarkEnd w:id="805"/>
+    <w:bookmarkStart w:name="z1160" w:id="806"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При построении и эксплуатации системы заземления необходимо руководствоваться:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="794"/>
-    <w:bookmarkStart w:name="z1161" w:id="795"/>
+    <w:bookmarkEnd w:id="806"/>
+    <w:bookmarkStart w:name="z1161" w:id="807"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Правилами устройства электроустановок, утвержденными приказом уполномоченного органа в сфере энергетики в соответствии с подпунктом 19) статьи 5 Закона об электроэнергетике;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="795"/>
-    <w:bookmarkStart w:name="z1162" w:id="796"/>
+    <w:bookmarkEnd w:id="807"/>
+    <w:bookmarkStart w:name="z1162" w:id="808"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       стандартом Республики Казахстан СТ РК ГОСТ Р 50571.21-2009 "Электроустановки зданий. Часть 5. Выбор и монтаж электрооборудования. Раздел 548. "Заземляющие устройства и системы уравнивания электрических потенциалов в электроустановках, содержащих оборудование обработки информации";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="796"/>
-    <w:bookmarkStart w:name="z1163" w:id="797"/>
+    <w:bookmarkEnd w:id="808"/>
+    <w:bookmarkStart w:name="z1163" w:id="809"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       стандартом Республики Казахстан СТ РК ГОСТ Р 50571.22-2006 "Электроустановки зданий. Часть 7. Требования к специальным электроустановкам". Раздел 707. "Заземление оборудования обработки информации";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="797"/>
-    <w:bookmarkStart w:name="z1164" w:id="798"/>
+    <w:bookmarkEnd w:id="809"/>
+    <w:bookmarkStart w:name="z1164" w:id="810"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       стандартом Республики Казахстан ГОСТ 12.1.030-81 "Система стандартов безопасности труда. Электробезопасность. Защитное заземление, зануление";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="798"/>
-    <w:bookmarkStart w:name="z1165" w:id="799"/>
+    <w:bookmarkEnd w:id="810"/>
+    <w:bookmarkStart w:name="z1165" w:id="811"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       стандартом Республики Казахстан ГОСТ 464-79 "Заземление для стационарных установок проводной связи, радиорелейных станций, радиотрансляционных узлов проводного вещания и антенн систем коллективного приема телевидения. Нормы сопротивления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="799"/>
+    <w:bookmarkEnd w:id="811"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -26261,280 +27039,280 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="800"/>
+    <w:bookmarkStart w:name="z121" w:id="812"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>163. Распределительные устройства сетей телекоммуникаций размещаются в кроссовом помещении. Кроссовое помещение размещается ближе к центру обслуживаемой им рабочей области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="800"/>
-    <w:bookmarkStart w:name="z819" w:id="801"/>
+    <w:bookmarkEnd w:id="812"/>
+    <w:bookmarkStart w:name="z819" w:id="813"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Размер кроссового помещения выбирается исходя из размера обслуживаемой рабочей области и устанавливаемого оборудования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="801"/>
-    <w:bookmarkStart w:name="z820" w:id="802"/>
+    <w:bookmarkEnd w:id="813"/>
+    <w:bookmarkStart w:name="z820" w:id="814"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Помещение кроссового помещения должно соответствовать следующим требованиям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="802"/>
-    <w:bookmarkStart w:name="z821" w:id="803"/>
+    <w:bookmarkEnd w:id="814"/>
+    <w:bookmarkStart w:name="z821" w:id="815"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наличие свободных служебных проходов для обслуживания оборудования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="803"/>
-    <w:bookmarkStart w:name="z822" w:id="804"/>
+    <w:bookmarkEnd w:id="815"/>
+    <w:bookmarkStart w:name="z822" w:id="816"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отсутствие мощных источников электромагнитных помех (трансформаторов, электрических щитов, электродвигателей и прочее);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="804"/>
-    <w:bookmarkStart w:name="z823" w:id="805"/>
+    <w:bookmarkEnd w:id="816"/>
+    <w:bookmarkStart w:name="z823" w:id="817"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отсутствие труб и вентилей системы водоснабжения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="805"/>
-    <w:bookmarkStart w:name="z824" w:id="806"/>
+    <w:bookmarkEnd w:id="817"/>
+    <w:bookmarkStart w:name="z824" w:id="818"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наличие систем пожарной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="806"/>
-    <w:bookmarkStart w:name="z825" w:id="807"/>
+    <w:bookmarkEnd w:id="818"/>
+    <w:bookmarkStart w:name="z825" w:id="819"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отсутствие легко возгораемых материалов (деревянные стеллажи, картон, книги и прочее);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="807"/>
-    <w:bookmarkStart w:name="z826" w:id="808"/>
+    <w:bookmarkEnd w:id="819"/>
+    <w:bookmarkStart w:name="z826" w:id="820"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наличие отдельной линии электропитания от отдельного автомата для подключения шкафа по проекту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="808"/>
-    <w:bookmarkStart w:name="z827" w:id="809"/>
+    <w:bookmarkEnd w:id="820"/>
+    <w:bookmarkStart w:name="z827" w:id="821"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наличие систем охранной сигнализации, контроля доступа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="809"/>
-    <w:bookmarkStart w:name="z828" w:id="810"/>
+    <w:bookmarkEnd w:id="821"/>
+    <w:bookmarkStart w:name="z828" w:id="822"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наличие системы кондиционирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="810"/>
+    <w:bookmarkEnd w:id="822"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -26553,50 +27331,604 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z1209" w:id="823"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Требования к автоматизированным системам управления технологическими процессами</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="823"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Единые требования дополнены главой 4 в соответствии с постановлением Правительства РК от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1210" w:id="824"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 1. Требования к организации автоматизированных систем управления технологическими процессами</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="824"/>
+    <w:bookmarkStart w:name="z1211" w:id="825"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      164. Собственники и владельцы КВОИКИ, которыми обеспечивается функционирование АСУ ТП, разрабатывают и поддерживают в актуальном состоянии перечень документов по информационной безопасности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="825"/>
+    <w:bookmarkStart w:name="z1212" w:id="826"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Политику информационной безопасности АСУ ТП, определяющую цели, принципы и распределение ответственности, согласованную с отраслевым центром информационной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="826"/>
+    <w:bookmarkStart w:name="z1213" w:id="827"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Паспорт технологической сети АСУ ТП, содержащий ее архитектурное и техническое описание.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="827"/>
+    <w:bookmarkStart w:name="z1214" w:id="828"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Документ по анализу и оценке рисков информационной безопасности для активов АСУ ТП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="828"/>
+    <w:bookmarkStart w:name="z1215" w:id="829"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Карту (модель) сети АСУ ТП, классифицирующую активы (оборудование, данные, каналы связи) по уровням критичности с учетом их роли в обеспечении непрерывности технологических процессов. Карта актуализируется при изменении конфигурации сети или профиля угроз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="829"/>
+    <w:bookmarkStart w:name="z1216" w:id="830"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Регламенты и инструкции по информационной безопасности, включающие (но не ограничиваясь):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="830"/>
+    <w:bookmarkStart w:name="z1217" w:id="831"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регламент управления доступом пользователей и учетными записями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="831"/>
+    <w:bookmarkStart w:name="z1218" w:id="832"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      инструкции по обнаружению, реагированию и расследованию инцидентов информационной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="832"/>
+    <w:bookmarkStart w:name="z1219" w:id="833"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. План обеспечения непрерывности и восстановления АСУ ТП после сбоев и аварий, который должен содержать:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="833"/>
+    <w:bookmarkStart w:name="z1220" w:id="834"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      установленные целевые показатели восстановления: допустимое время простоя и допустимый объем утраченных данных для критических технологических процессов и систем управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="834"/>
+    <w:bookmarkStart w:name="z1221" w:id="835"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      процедуры резервного копирования, восстановления данных и конфигураций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="835"/>
+    <w:bookmarkStart w:name="z1222" w:id="836"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядок регулярных проверок работоспособности резервных систем и процедур восстановления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="836"/>
+    <w:bookmarkStart w:name="z1223" w:id="837"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      описание взаимодействия и порядка интеграции с иными связанными информационными системами в процессе восстановления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="837"/>
+    <w:bookmarkStart w:name="z1224" w:id="838"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Указанные документы должны: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="838"/>
+    <w:bookmarkStart w:name="z1225" w:id="839"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      быть детализированы с учетом конкретных выявленных рисков АСУ ТП; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="839"/>
+    <w:bookmarkStart w:name="z1226" w:id="840"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивать возможность их оперативного практического применения персоналом в аварийных ситуациях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="840"/>
+    <w:bookmarkStart w:name="z1227" w:id="841"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предусматривать ведение журналов аудита и мониторинга событий информационной безопасности для контроля их эффективности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="841"/>
+    <w:bookmarkStart w:name="z1228" w:id="842"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      165. В целях обеспечения защиты от несанкционированного доступа собственниками или владельцами АСУ ТП реализуются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="842"/>
+    <w:bookmarkStart w:name="z1229" w:id="843"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) идентификация и аутентификация всех пользователей и устройств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="843"/>
+    <w:bookmarkStart w:name="z1230" w:id="844"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) использование многофакторной аутентификации (MFA) для критических систем (определяется собственником и владельцем КВОИКИ самостоятельно);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="844"/>
+    <w:bookmarkStart w:name="z1231" w:id="845"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) применение ролевой модели доступа (RBAC) с минимальными привилегиями; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="845"/>
+    <w:bookmarkStart w:name="z1232" w:id="846"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ограничение использования в АСУ ТП учетных записей по умолчанию и общих паролей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="846"/>
+    <w:bookmarkStart w:name="z1233" w:id="847"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) использование систем кибербезопасности для защиты промышленных сетей и систем управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="847"/>
+    <w:bookmarkStart w:name="z1234" w:id="848"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ограничение доступа в серверные помещения и зоны размещения оборудования АСУ ТП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="848"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -26675,93 +28007,93 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 20 декабря 2016 года № 832</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z742" w:id="811"/>
+    <w:bookmarkStart w:name="z742" w:id="849"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>утративших силу некоторых решений Правительства</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="811"/>
-    <w:bookmarkStart w:name="z743" w:id="812"/>
+    <w:bookmarkEnd w:id="849"/>
+    <w:bookmarkStart w:name="z743" w:id="850"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Подпункты 5) и 6) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -26796,185 +28128,185 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> постановления Правительства Республики Казахстан от 14 сентября 2004 года № 965 "О некоторых мерах по обеспечению информационной безопасности в Республике Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="812"/>
-    <w:bookmarkStart w:name="z744" w:id="813"/>
+    <w:bookmarkEnd w:id="850"/>
+    <w:bookmarkStart w:name="z744" w:id="851"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 14 марта 2013 года № 244 "О внесении дополнений в постановление Правительства Республики Казахстан от 14 сентября 2004 года № 965 "О некоторых мерах по обеспечению информационной безопасности в Республике Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="813"/>
-    <w:bookmarkStart w:name="z745" w:id="814"/>
+    <w:bookmarkEnd w:id="851"/>
+    <w:bookmarkStart w:name="z745" w:id="852"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 26 июня 2014 года № 706 "О внесении дополнений в постановление Правительства Республики Казахстан от 14 сентября 2004 года № 965 "О некоторых мерах по обеспечению информационной безопасности в Республике Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="814"/>
+    <w:bookmarkEnd w:id="852"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -27300,31 +28632,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>