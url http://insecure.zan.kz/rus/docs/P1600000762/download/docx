--- v0 (2025-10-14)
+++ v1 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="999697f" w14:textId="999697f">
+    <w:p w14:paraId="5078756" w14:textId="5078756">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,106 +76,106 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении Правил проведения конкурса на получение права официального опубликования законодательных актов и итоговых решений Конституционного Суда периодическими печатными изданиями</w:t>
+        <w:t>Об утверждении Правил проведения конкурса на получение права официального опубликования законов и итоговых решений Конституционного Суда периодическими печатными изданиями</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление Правительства Республики Казахстан от 2 декабря 2016 года № 762.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Заголовок – в редакции постановления Правительства РК от 09.02.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      Сноска. Заголовок – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z3" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -261,101 +261,121 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1. Утвердить прилагаемые Правила проведения конкурса на получение права официального опубликования законодательных актов и итоговых решений Конституционного Суда периодическими печатными изданиями.</w:t>
+        <w:t xml:space="preserve">
+      1. Утвердить прилагаемые </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правила</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> проведения конкурса на получение права официального опубликования законов и итоговых решений Конституционного Суда периодическими печатными изданиями.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции постановления Правительства РК от 09.02.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z94" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -805,90 +825,90 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 2 декабря 2016 года № 762</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила проведения конкурса на получение права официального опубликования законодательных актов и итоговых решений Конституционного Суда периодическими печатными изданиями</w:t>
+        <w:t xml:space="preserve"> Правила проведения конкурса на получение права официального опубликования законов и итоговых решений Конституционного Суда периодическими печатными изданиями</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Заголовок – в редакции постановления Правительства РК от 09.02.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      Сноска. Заголовок – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -919,51 +939,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила проведения конкурса на получение права официального опубликования законодательных актов и итоговых решений Конституционного Суда периодическими печатными изданиями (далее – Правила) разработаны в соответствии с </w:t>
+      1. Настоящие Правила проведения конкурса на получение права официального опубликования законов и итоговых решений Конституционного Суда периодическими печатными изданиями (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 65 Конституционного закона Республики Казахстан "О Конституционном Суде Республики Казахстан", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -988,164 +1008,226 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции постановления Правительства РК от 09.02.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Настоящие Правила не распространяются на Ведомости Парламента Республики Казахстан, Собрание актов Президента Республики Казахстан и Правительства Республики Казахстан, "Вестник Национального Банка Республики Казахстан", которые являются официальными изданиями. </w:t>
+      2. Настоящие Правила не распространяются на Ведомости Курултая Республики Казахстан, Собрание актов Президента Республики Казахстан и Правительства Республики Казахстан, "Вестник Национального Банка Республики Казахстан", которые являются официальными изданиями. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. В настоящих Правилах используются следующие понятия: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z102" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) законодательный акт – закон, вносящий изменения и дополнения в Конституцию Республики Казахстан, конституционный закон, кодекс, консолидированный закон, закон, временное постановление Правительства Республики Казахстан, имеющее силу закона, постановление Парламента Республики Казахстан, постановления Сената и Мажилиса Парламента Республики Казахстан;</w:t>
+      1) закон – закон, вносящий изменения и дополнения в Конституцию Республики Казахстан, конституционный закон, кодекс, консолидированный закон, закон, временное постановление Правительства Республики Казахстан, имеющее силу закона, постановление Курултая Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z103" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) конкурс – способ определения периодических печатных изданий с целью предоставления им права официального опубликования законодательных актов и итоговых решений Конституционного Суда;</w:t>
+      2) конкурс – способ определения периодических печатных изданий с целью предоставления им права официального опубликования законов и итоговых решений Конституционного Суда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z104" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) конкурсная комиссия – коллегиальный орган, создаваемый организатором конкурса для рассмотрения представленных на конкурс документов с целью установления их соответствия условиям конкурса и принятия соответствующего решения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z105" w:id="14"/>
     <w:p>
@@ -1260,51 +1342,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Сноска. Пункт 3 - в редакции постановления Правительства РК от 01.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1092</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными постановлением Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1413,51 +1515,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-1) временных постановлений Правительства Республики Казахстан, имеющих силу закона;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z73" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) постановлений Парламента Республики Казахстан, постановлений Сената и Мажилиса Парламента Республики Казахстан.</w:t>
+      5) постановлений Курултая Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z93" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) итоговых решений Конституционного Суда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
@@ -1542,1863 +1644,1969 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 09.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок проведения конкурса на получение права официального опубликования законов и итоговых решений Конституционного Суда периодическими печатными изданиями</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок главы 2 в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В целях определения периодических печатных изданий, которым будет предоставлено право официального опубликования законов и итоговых решений Конституционного Суда на следующий год, организатор конкурса не позднее ноября текущего года опубликовывает объявление о проведении конкурса в средствах массовой информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. Объявление о проведении конкурса на получение права официального опубликования законов и итоговых решений Конституционного Суда периодическими печатными изданиями (далее – объявление) размещается за тридцать календарных дней до проведения конкурса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Объявление включает в себя следующие сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование и место нахождения организатора конкурса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      время, дату и место проведения конкурса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      сроки и место приема заявок на участие в конкурсе на получение права официального опубликования законов и итоговых решений Конституционного Суда периодическими печатными изданиями по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам (далее – заявка), выдачи дополнительной информации о конкурсе, а также место, дату и время вскрытия конвертов с заявками;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      требования по тиражу и периодичности, предъявляемые к участнику конкурса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      требования к языку составления заявки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 6 – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Прием документов от периодических печатных изданий осуществляется в течение пятнадцати календарных дней со дня опубликования объявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Периодическое печатное издание, изъявившее желание участвовать в конкурсе, в течение десяти рабочих дней после дня опубликования объявления представляет организатору конкурса в запечатанном конверте заявку с приложением справки с типографии, подтверждающей тираж и периодичность выпуска печатных изданий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 в редакции постановления Правительства РК от 03.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 472</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Заявки, поступившие после истечения срока приема заявок, указанного в объявлении, не принимаются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...32 lines deleted...]
-        <w:t>№ 103</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 в редакции постановления Правительства РК от 03.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 472</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...160 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам (далее – заявка), выдачи дополнительной информации о конкурсе, а также место, дату и время вскрытия конвертов с заявками;</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Конкурсная комиссия вскрывает конверты с заявками на дату, время и место, указанные в объявлении о проведении конкурса, в присутствии участников конкурса или их представителей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z113" w:id="33"/>
-[...15 lines deleted...]
-      требования по тиражу и периодичности, предъявляемые к участнику конкурса;</w:t>
+    <w:bookmarkStart w:name="z115" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При вскрытии конвертов членами конкурсной комиссии осуществляется полистное парафирование извлеченных документов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z114" w:id="34"/>
-[...15 lines deleted...]
-      требования к языку составления заявки.</w:t>
+    <w:bookmarkStart w:name="z116" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конкурсная комиссия рассматривает заявки на участие в конкурсе в целях определения периодических печатных изданий, соответствующих требованиям конкурса, указанным в объявлении.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:p>
-[...315 lines deleted...]
-    <w:bookmarkStart w:name="z117" w:id="41"/>
+    <w:bookmarkStart w:name="z117" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае представления неполного пакета документов, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Правилам, конкурсная комиссия после вскрытия конвертов с заявками направляет заказным письмом с уведомлением о его вручении или на электронные адреса участников конкурса или их представителей уведомление о необходимости приведения заявки на участие в конкурсе на получение права официального опубликования законодательных актов и итоговых решений Конституционного Суда периодическими печатными изданиями в соответствие в течение 2 (два) рабочих дней.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z118" w:id="42"/>
+        <w:t xml:space="preserve"> к настоящим Правилам, конкурсная комиссия после вскрытия конвертов с заявками направляет заказным письмом с уведомлением о его вручении или на электронные адреса участников конкурса или их представителей уведомление о необходимости приведения заявки на участие в конкурсе на получение права официального опубликования законов и итоговых решений Конституционного Суда периодическими печатными изданиями в соответствие в течение 2 (два) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z118" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае неприведения заявки в соответствие с требованиями, указанными в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, конкурсная комиссия в течение 3 (три) рабочих дней со дня окончания срока приведения заявки в соответствие направляет участникам конкурса или их представителям письменный мотивированный ответ о возврате заявки на участие в конкурсе заказным письмом с уведомлением о его вручении или на электронные адреса, указанные в заявках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 10 – в редакции постановления Правительства РК от 01.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1092</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным постановлением Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z119" w:id="43"/>
+    <w:bookmarkStart w:name="z119" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10-1. Оценка заявок членами конкурсной комиссии осуществляется по балльной системе согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z120" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По каждому критерию выставляется от 1 (один) до 5 (пять) баллов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z121" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодические печатные издания с наиболее высшими баллами по результатам оценки заявок членами конкурсной комиссии определяются конкурсной комиссией как периодические печатные издания, получившие право на официальное опубликование законов и итоговых решений Конституционного Суда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 10-1 в соответствии с постановлением Правительства РК от 01.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1092</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным постановлением Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. По результатам рассмотрения заявок на участие в конкурсе в срок не более одного рабочего дня со дня вскрытия конвертов с заявками оформляется протокол вскрытия конвертов с заявками на участие в конкурсе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Протокол вскрытия конвертов с заявками содержит информацию о:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) поступивших заявках;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) поступлении заявок от участников и разъяснении порядка проведения конкурса;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z120" w:id="44"/>
-[...15 lines deleted...]
-      По каждому критерию выставляется от 1 (один) до 5 (пять) баллов.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) изменениях и дополнениях в порядок проведения конкурса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z121" w:id="45"/>
-[...15 lines deleted...]
-      Периодические печатные издания с наиболее высшими баллами по результатам оценки заявок членами конкурсной комиссии определяются конкурсной комиссией как периодические печатные издания, получившие право на официальное опубликование законодательных актов и итоговых решений Конституционного Суда.</w:t>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сведениях, содержащихся в заявках, и предъявляемых к ним требованиях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) предоставлении участникам конкурса или их представителям возможности приведения заявки на участие в конкурсе в соответствие.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 10-1 в соответствии с постановлением Правительства РК от 01.12.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 1092</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 – в редакции постановления Правительства РК от 02.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...36 lines deleted...]
-      Протокол вскрытия конвертов с заявками содержит информацию о:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12. Исключен постановлением Правительства РК от 03.07.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 472</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В срок не более 15 (пятнадцать) рабочих дней со дня вскрытия заявок оформляется протокол итогов конкурса определения периодических печатных изданий, получивших право на официальное опубликование законов и итоговых решений Конституционного Суда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z49" w:id="48"/>
-[...15 lines deleted...]
-      1) поступивших заявках;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конкурсная комиссия направляет уведомление с проектом протокола заказным письмом с уведомлением о его вручении или на электронные адреса, указанные в заявках участников конкурса или их представителей, в срок не позднее 3 (три) рабочих дней до подписания протокола.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z50" w:id="49"/>
-[...15 lines deleted...]
-      2) поступлении заявок от участников и разъяснении порядка проведения конкурса;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Участником конкурса или его представителем может быть предоставлено возражение к проекту протокола в срок не позднее 2 (два) рабочих дней со дня получения уведомления с проектом протокола.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z51" w:id="50"/>
-[...15 lines deleted...]
-      3) изменениях и дополнениях в порядок проведения конкурса;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Протокол итогов конкурса подписывается председателем и всеми членами конкурсной комиссии, а также секретарем конкурсной комиссии, который не является членом конкурсной комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z52" w:id="51"/>
-[...15 lines deleted...]
-      4) сведениях, содержащихся в заявках, и предъявляемых к ним требованиях;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 – в редакции постановления Правительства РК от 02.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным постановлением Правительства РК от 09.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 103</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Протокол итогов конкурса содержит информацию о:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z53" w:id="52"/>
-[...15 lines deleted...]
-      5) предоставлении участникам конкурса или их представителям возможности приведения заявки на участие в конкурсе в соответствие.</w:t>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) периодических печатных изданиях, заявки на участие в конкурсе которых были возвращены, с подробным описанием причин их возврата, в том числе с указанием сведений и документов, подтверждающих их несоответствие требованиям, предъявляемым организатором конкурса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) определении периодических печатных изданий, получивших право на официальное опубликование законов и итоговых решений Конституционного Суда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ознакомлении участников конкурса или их представителей с проектом протокола итогов конкурса, а также с результатами рассмотрения возражений, в случае их поступления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 11 – в редакции постановления Правительства РК от 02.03.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 – в редакции постановления Правительства РК от 02.03.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным постановлением Правительства РК от 09.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 103</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15. На основе протокола итогов конкурса периодическому печатному изданию предоставляется право официального опубликования законов и итоговых решений Конституционного Суда сроком на один год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В течение пяти рабочих дней периодическому печатному изданию направляется письмо-уведомление о предоставлении права официального опубликования законов и итоговых решений Конституционного Суда, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="53"/>
-[...75 lines deleted...]
-      Протокол итогов конкурса подписывается председателем и всеми членами конкурсной комиссии, а также секретарем конкурсной комиссии, который не является членом конкурсной комиссии.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок работы конкурсной комиссии и рабочего органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:p>
-[...382 lines deleted...]
-    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 3 в редакции постановления Правительства РК от 03.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 472</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="64"/>
+    <w:bookmarkStart w:name="z51" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Комиссия состоит из председателя, заместителя председателя и членов комиссии. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z52" w:id="65"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z52" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Состав и численность членов конкурсной комиссии утверждаются организатором конкурса с учетом информации о наличии либо отсутствии конфликта интересов у членов конкурсной комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z123" w:id="66"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z123" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Член конкурсной комиссии не участвует в рассмотрении заявок, если у него имеется прямая или косвенная заинтересованность (конфликт интересов) и подлежит отводу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z124" w:id="67"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z124" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Член конкурсной комиссии в письменной форме уведомляет организатора конкурса о возникшем конфликте интересов или возможности его возникновения незамедлительно с момента, когда ему стало известно о возникшем конфликте интересов или возможности его возникновения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z125" w:id="68"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z125" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Общее количество членов конкурсной комиссии составляет нечетное число (от трех до семи).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z126" w:id="69"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z126" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председатель конкурсной комиссии руководит ее деятельностью, председательствует на заседаниях конкурсной комиссии, планирует ее работу и осуществляет общий контроль над реализацией ее решений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z127" w:id="70"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z127" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Во время отсутствия председателя его функции выполняет заместитель.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3417,270 +3625,270 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="71"/>
+    <w:bookmarkStart w:name="z56" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Заседания комиссии проводятся по мере необходимости. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z57" w:id="72"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z57" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Решение комиссии принимается открытым голосованием и считается принятым, если за него подано большинство голосов от общего количества членов конкурсной комиссии. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z58" w:id="73"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z58" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Решение комиссии оформляется протоколом. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z59" w:id="74"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z59" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Рабочим органом комиссии является структурное подразделение организатора конкурса. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z60" w:id="75"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z60" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Рабочий орган комиссии:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z82" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) принимает в установленные сроки заявки согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z83" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) возвращает без рассмотрения заявки, поступившие после истечения срока приема заявок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z84" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) при необходимости привлекает независимых экспертов и (или) иных специалистов (консультантов) для участия в рассмотрении и осуществлении экспертизы представляемых заявок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z85" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) знакомит участников конкурса с условиями конкурса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z86" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) предоставляет участникам конкурса дополнительную информацию, касающуюся проведения конкурса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3699,146 +3907,146 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="81"/>
+    <w:bookmarkStart w:name="z66" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Признание результатов конкурса недействительными</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 4 в редакции постановления Правительства РК от 03.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 472</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="82"/>
+    <w:bookmarkStart w:name="z67" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Конкурс признается несостоявшимся в случае несоответствия заявок требованиям, указанным в объявлении, всех конкурсантов либо отсутствия заявок от периодических печатных изданий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z87" w:id="83"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z87" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае признания конкурса несостоявшимся, организатор конкурса в течение десяти рабочих дней осуществляет повторный конкурс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3934,92 +4142,92 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1 к Правилам проведения конкурса на получение права официального опубликования законодательных актов и итоговых решений Конституционного Суда периодическими печатными изданиями</w:t>
+              <w:t>Приложение 1 к Правилам проведения конкурса на получение права официального опубликования законов и итоговых решений Конституционного Суда периодическими печатными изданиями</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Правый верхний угол – в редакции постановления Правительства РК от 01.12.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      Сноска. Правый верхний угол – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4061,104 +4269,104 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:bookmarkStart w:name="z90" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заявка на участие в конкурсе на получение права официального опубликования законодательных актов и итоговых решений Конституционного Суда периодическими печатными изданиями</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="84"/>
+        <w:t xml:space="preserve"> Заявка на участие в конкурсе на получение права официального опубликования законов и итоговых решений Конституционного Суда периодическими печатными изданиями</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Заголовок приложения – в редакции постановления Правительства РК от 09.02.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      Сноска. Заголовок приложения – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Постановление дополнено приложением в соответствии с постановлением Правительства РК от 03.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -4525,287 +4733,259 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
-[...103 lines deleted...]
-              <w:t>изданиями</w:t>
+              <w:t>Приложение 2 к Правилам проведения конкурса на получение права официального опубликования законов и итоговых решений Конституционного Суда периодическими печатными изданиями</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z129" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правый верхний угол – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z129" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Балльная оценка для определения периодических печатных изданий на получение права официального опубликования законодательных актов и итоговых решений Конституционного Суда</w:t>
-[...14 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve"> Балльная оценка для определения периодических печатных изданий на получение права официального опубликования законов и итоговых решений Конституционного Суда</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок приложения – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 2 в соответствии с постановлением Правительства РК от 01.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1092</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z130" w:id="86"/>
+          <w:bookmarkStart w:name="z130" w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="86"/>
+          <w:bookmarkEnd w:id="79"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4858,80 +5038,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z134" w:id="87"/>
+          <w:bookmarkStart w:name="z134" w:id="80"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="87"/>
+          <w:bookmarkEnd w:id="80"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5253,80 +5433,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z154" w:id="88"/>
+          <w:bookmarkStart w:name="z154" w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="88"/>
+          <w:bookmarkEnd w:id="81"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5697,55 +5877,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>