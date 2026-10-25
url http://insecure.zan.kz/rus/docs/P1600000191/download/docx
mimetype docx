--- v0 (2025-11-07)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cbe5c6b" w14:textId="cbe5c6b">
+    <w:p w14:paraId="b07ca40" w14:textId="b07ca40">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,3374 +93,4263 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил прохождения полиграфологического исследования кандидатами в судьи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правительства Республики Казахстан от 7 апреля 2016 года № 191</w:t>
+        <w:t>Постановление Правительства Республики Казахстан от 7 апреля 2016 года № 191.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      В соответствии с </w:t>
+        <w:t xml:space="preserve">
+      В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 15 Закона Республики Казахстан от 4 декабря 2015 года «О Высшем Судебном Совете Республики Казахстан» Правительство Республики Казахстан </w:t>
+        <w:t xml:space="preserve"> статьи 15 Закона Республики Казахстан от 4 декабря 2015 года "О Высшем Судебном Совете Республики Казахстан" Правительство Республики Казахстан </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПОСТАНОВЛЯЕТ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Утвердить прилагаемые </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правила</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> прохождения полиграфологического исследования кандидатами в судьи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Премьер-Министр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+К. Масимов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> прохождения полиграфологического исследования кандидатами в судьи.</w:t>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Утверждены</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>постановлением Правительства</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 7 апреля 2016 года № 191</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правила</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...34 lines deleted...]
-        <w:t>      Премьер-Министр</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>прохождения полиграфологического исследования</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...50 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>кандидатами в судьи</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Республики Казахстан   </w:t>
-[...77 lines deleted...]
-      1. Настоящие Правила прохождения полиграфологического исследования кандидатами в судьи (далее - Правила) разработаны в соответствии с </w:t>
+      1. Настоящие Правила прохождения полиграфологического исследования кандидатами в судьи (далее - Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 15 Закона Республики Казахстан от 4 декабря 2015 года «О Высшем Судебном Совете Республики Казахстан» (далее - Закон) и определяют порядок прохождения полиграфологического исследования лицами, успешно сдавшими квалификационный </w:t>
+        <w:t xml:space="preserve"> статьи 15 Закона Республики Казахстан от 4 декабря 2015 года "О Высшем Судебном Совете Республики Казахстан" (далее - Закон) и определяют порядок прохождения полиграфологического исследования лицами, успешно сдавшими квалификационный </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>экзамен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> на должность судьи.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Основные понятия и термины, используемые в настоящих Правилах:</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z26" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) полиграф - техническое устройство, предназначенное для регистрации в процессе опроса человека динамики физиологических реакций (дыхание, сердечно-сосудистая активность, кожно-гальваническая реакция, двигательная активность, мимика лица и другое) в ответ на предъявляемые вербальные и визуальные стимулы, отображаемые в аналоговом и (или) цифровом виде;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z27" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) полиграфологическое исследование - процедура опроса, заключающаяся в регистрации с помощью специальных медицинских датчиков отдельных физиологических реакций человека, возникающих при психофизиологическом освидетельствовании;</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z28" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) полиграфолог - лицо, прошедшее соответствующую подготовку и имеющее документ (сертификат, диплом, свидетельство), подтверждающий его право на проведение полиграфологического исследования. </w:t>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-      3. Полиграфологическое исследование (далее - исследование) проходят лица, успешно сдавшие квалификационный </w:t>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z7" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Полиграфологическое исследование (далее - исследование) проходят лица, успешно сдавшие квалификационный </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>экзамен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> на должность судьи. </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z8" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Основной целью прохождения исследования являются получение дополнительной информации и проверка достоверности сведений, сообщаемых кандидатами в судьи (далее - обследуемые лица). </w:t>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-      5. Обследуемые лица проходят исследования в Комитете национальной безопасности Республики Казахстан по направлению Высшего Судебного Совета Республики Казахстан (далее - Совет) согласно </w:t>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z9" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Обследуемые лица проходят исследования в Комитете национальной безопасности Республики Казахстан по направлению Высшего Судебного Совета Республики Казахстан (далее - Совет) согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам. </w:t>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-      6. Основные задачи прохождения исследования определены </w:t>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z10" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Основные задачи прохождения исследования определены </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 15 Закона. </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z11" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Исследование проводится полиграфологом с использованием полиграфа и включает в себя ряд последовательных этапов: </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) предтестовую беседу с обследуемым лицом; </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тестирование обследуемого лица;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) вынесение заключения. </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Исследование проводится на государственном либо русском языке по желанию обследуемого лица и должно исключать возникновение у обследуемого лица чувства унижения или оскорбления. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае необходимости предоставляется переводчик.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Перед проведением исследования полиграфолог предварительно знакомится с имеющимися материалами, при необходимости изучает представленные обследуемым лицом медицинские документы о состоянии здоровья обследуемого лица и консультируется с соответствующими специалистами медицинских учреждений. </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z14" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Предтестовая беседа с обследуемым лицом предусматривает: </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) разъяснение прав обследуемого лица, а также задач исследования; </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) ознакомление с полиграфом и принципом его работы; </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) обсуждение и корректировку вопросов; </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) выявление и фиксирование уклончивости в ответах, нервозности, неадекватности поведения и речи. </w:t>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-      11. При прохождении тестирования обследуемое лицо заполняет декларацию о полиграфологическом исследовании (далее - декларация), состоящую из двух разделов по форме согласно </w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. При прохождении тестирования обследуемое лицо заполняет декларацию о полиграфологическом исследовании (далее - декларация), состоящую из двух разделов по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам. Первый раздел декларации заполняется до проведения тестирования, второй раздел декларации - после проведения тестирования. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обследуемые лица, имеющие неудовлетворительное самочувствие на момент тестирования, сообщают об этом полиграфологу до начала проведения тестирования и указывают об этом в декларации. В этом случае тестирование таких лиц проводится в другое время в течение этого дня либо в другой день, при этом перенос по причине неудовлетворительного самочувствия допускается не более двух раз в течение десяти календарных дней.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кроме того, обследуемое лицо не допускается к тестированию в случаях:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) резкого обострения заболевания, связанного с нарушением сердечно-сосудистой или дыхательной деятельности (обследуемым лицом предоставляется соответствующее медицинское заключение); </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) нахождения обследуемого лица в состоянии алкогольного или наркотического опьянения или при наличии остаточных явлений интоксикации; </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) наличия данных о беременности. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. При проведении исследования осуществляется его аудио- и видеозапись, о чем сообщается обследуемому лицу. </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Длительность непрерывного тестирования обследуемого лица не должна превышать 120 минут. Для снижения нагрузки в ходе тестирования обследуемому лицу предоставляется отдых продолжительностью до 15 минут. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом рабочая нагрузка на одного полиграфолога при проведении исследований не должна составлять более двух человек в день.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Обследуемое лицо проходит тестирование в специально оборудованных для этих целей помещениях. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основными требованиями к помещениям являются:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) площадь не менее 10 квадратных метров, высота потолка не ниже 2,5 метров; </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) нейтральные и мягкие тона стен и потолка, обеспечивающие соответствующий уровень звукоизоляции; </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) постоянная температура воздуха в помещении от +20 до +25 С</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. По результатам прохождения исследования выносится заключение с выводом о достоверности ответов обследуемого лица на поставленные вопросы. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В заключении могут быть изложены дополнительные сведения, максимально раскрывающие суть проведенного исследования.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Информация, полученная в ходе исследования, носит рекомендательный характер. </w:t>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-      17. Заключение о прохождении полиграфологического исследования готовится полиграфологом по форме согласно </w:t>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z20" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. Заключение о прохождении полиграфологического исследования готовится полиграфологом по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам в течение трех рабочих дней, после чего направляется в аппарат Совета. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заключение о прохождении полиграфологического исследования действительно в течение четырех лет со дня его прохождения.</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Материалы исследования относятся к документам для служебного пользования. </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z22" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Материалы исследования (заключение о результатах исследования, распечатки психофизиологических реакций в виде полиграмм на принтере, аудио- и видеоматериалы, вопросники и другие документы) хранятся в аппарате Совета в течение пяти лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...63 lines deleted...]
-      </w:r>
+    <w:bookmarkEnd w:id="24"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 1 к Правилам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>прохождения полиграфологического</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>исследования кандидатами в судьи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-        <w:t>Направление на полиграфологическое исследование</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Направление на полиграфологическое исследование</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6949"/>
-        <w:gridCol w:w="7051"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6949" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Корешок направления № ______
-[...4 lines deleted...]
-            </w:r>
+              <w:t>Корешок направления № ______</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Направляется на полиграфологическое исследование</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-        (Ф.И.О. обследуемого)</w:t>
-[...3 lines deleted...]
-            </w:r>
+        (Ф.И.О. обследуемого)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-   (указать основание исследования)
-[...4 lines deleted...]
-            </w:r>
+   (указать основание исследования)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Руководитель отдела</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-     (указать должность, Ф.И.О.)
-[...1 lines deleted...]
-</w:t>
+     (указать должность, Ф.И.О.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"__" ____________ 20__ г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7051" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ГУ «Аппарат Высшего Судебного Совета Республики Казахстан»
+              <w:t>ГУ "Аппарат Высшего Судебного Совета Республики Казахстан"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 _______________________________</w:t>
             </w:r>
-            <w:r>
-              <w:br/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(наименование органа, выдавшего направление)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...6 lines deleted...]
-            </w:r>
+              <w:t>Направление № ____________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Направляется на полиграфологическое исследование</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _______________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-     (Ф.И.О. обследуемого)</w:t>
-[...3 lines deleted...]
-            </w:r>
+     (Ф.И.О. обследуемого)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _______________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(указать основание исследования) Фото
-[...5 lines deleted...]
-            </w:r>
+(указать основание исследования) Фото</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+М.П.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Руководитель отдела</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _______________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-  (указать должность, Ф.И.О.)
-[...1 lines deleted...]
-</w:t>
+  (указать должность, Ф.И.О.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"__" _____________ 20__ г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z24" w:id="4"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2 к Правилам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>прохождения полиграфологического</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>исследования кандидатами в судьи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Декларация о полиграфологическом исследовании</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-Приложение 2 к Правилам     </w:t>
+      Сноска. Приложение 2 – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Раздел 1 (заполняется до проведения тестирования)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Ф.И.О. обследуемого лица </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Жалобы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Настроение:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Эмоциональное состояние:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Общее самочувствие на момент тестирования:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Наличие медицинских документов о имеющихся заболеваниях, связанных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с нарушением сердечно-сосудистой или дыхательной деятельности:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2. Мне в ходе беседы с полиграфологом извещено, что: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1) при беседе и проведении тестирования с применением полиграфа ведутся</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">аудиовизуальное наблюдение и запись; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2) длительность непрерывного тестирования составляет 120 минут и при</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">необходимости может быть предоставлен отдых до 15 минут. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3. Также мне разъяснены права и задачи исследования, принцип работы полиграфа,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тематика вопросов тестирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Подпись обследуемого лица_______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       4. Подтверждаю, что не нахожусь в состоянии алкогольного или наркотического</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>опьянения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Подпись обследуемого лица_______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       5. В услугах переводчика при проведении исследования не нуждаюсь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Подпись обследуемого лица _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Дата и время "__" __________ 20__ г. "__" часов "__" минут</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Раздел 2 (заполняется после проведения тестирования)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Я, _________________________________________________________________, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Ф.И.О. обследуемого лица) после тестирования в рамках полиграфологического </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>исследования, проведенного "__" ______ 20__ г. с ____ час. ____ мин. ____ по  ____ час.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ____ мин. (время начала) (время окончания) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в связи с____________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указывается основание исследования) подтверждаю следующее:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1) во время тестирования мне задавались вопросы, с тематикой которых я был(а) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">предварительно ознакомлен(а); </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2) во время опроса я не выражал(а) желание прервать процедуру тестирования; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3) процедура исследования и содержание вопросов не унижали и не оскорбляли моего </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">человеческого достоинства и чести; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       4) в отношении меня не использовались угрозы, насилие или иные незаконные </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">методы воздействия; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       5) состояние моего психического и физического здоровья после проведения </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тестирования не ухудшилось. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Особое мнение:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (подпись, Ф.И.О.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       "__" ___________ 20__ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 3 к Правилам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>прохождения полиграфологического</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>исследования кандидатами в судьи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заключение</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...58 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...970 lines deleted...]
-          <w:sz w:val="28"/>
         </w:rPr>
         <w:t>по результатам полиграфологического исследования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      По направлению</w:t>
-[...385 lines deleted...]
-      </w:r>
+        <w:t>
+      По направлению</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (должность, Ф.И.О. инициатора)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от "__" ________ 20__ г. проведено полиграфологическое исследование</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Ф.И.О., год рождения обследуемого лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исследование проводилось</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (место проведения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      с ____________ по "__" __________ 20__ г. полиграфологом</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (время начала)    (время окончания)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Ф.И.О.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исследование проведено на полиграфе</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (марка, серийный номер)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основание исследования:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вопросы, которые подлежали выяснению:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (содержание вопросов)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Полученные полиграммы оценивались по</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование методики)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В ходе тестирования при ответах обследуемого лица получены физиологические реакции на следующие вопросы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.</w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.</w:t>
       </w:r>
-      <w:r>
-[...74 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Также в процессе беседы обследуемое лицо дополнительно сообщило, что</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (указывается информация, полученная от обследуемого лица о</w:t>
       </w:r>
-      <w:r>
-[...118 lines deleted...]
-        <w:t>      «__» ___________ 20__ г.</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      каких-либо противоправных деяниях)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Результаты исследования позволяют сделать следующие выводы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Полиграфолог: _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (подпись, Ф.И.О.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "__" ___________ 20__ г.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -3468,55 +4357,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3842,31 +4731,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>