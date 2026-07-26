--- v0 (2025-10-05)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="de8cfc6" w14:textId="de8cfc6">
+    <w:p w14:paraId="7578b85" w14:textId="7578b85">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -809,201 +809,161 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z46" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...60 lines deleted...]
-        <w:t xml:space="preserve"> статьи 35 Конституционного закона, достигший пенсионного возраста, установленного законодательством Республики Казахстан о социальной защите, и подавший заявление в уполномоченный государственный орган в сфере судебного администрирования, его территориальные подразделения в областях, столице и городах республиканского значения (далее – уполномоченный орган);</w:t>
+        <w:t>
+      2) получатель ежемесячного пожизненного содержания – судья, пребывающий в отставке, в том числе вышедший в отставку до 1 января 2016 года в соответствии с пунктами 1, 1-1 и 2-1 статьи 35 Конституционного закона, достигший пенсионного возраста, установленного законодательством Республики Казахстан о социальной защите, и подавший заявление в уполномоченный государственный орган в сфере судебного администрирования, его территориальные подразделения в столице, областях и городах республиканского значения (далее – уполномоченный орган);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z47" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ежемесячное пожизненное содержание – денежные выплаты судье, пребывающему в отставке, в порядке, предусмотренном пунктом 2-1 статьи 35 Конституционного закона;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z48" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) уполномоченный орган – государственный орган, осуществляющий организационно-правовое, информационно-аналитическое и материально-техническое обеспечение деятельности Верховного Суда Республики Казахстан, местных и других судов, с территориальными подразделениями в областях, столице и городах республиканского значения.</w:t>
+      4) уполномоченный орган – государственный орган, осуществляющий организационно-правовое, информационно-аналитическое и материально-техническое обеспечение деятельности Верховного Суда Республики Казахстан, местных и других судов, с территориальными подразделениями в столице, областях и городах республиканского значения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 2 – в редакции постановления Правительства РК от 20.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">; с изменениями, внесенными постановлениями Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z8" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2174,54 +2134,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. В случае прерывания стажа судейской работы, общий судейский стаж исчисляется суммарно, независимо от перерывов, за весь период работы на должности судьи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z24" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. При повышении в установленном законодательными актами Республики Казахстан порядке размера оплаты труда судей уполномоченным органом производится перерасчет ежемесячного пожизненного содержания судье, пребывающему в отставке.</w:t>
+      18. При повышении в установленном законами Республики Казахстан порядке размера оплаты труда судей уполномоченным органом производится перерасчет ежемесячного пожизненного содержания судье, пребывающему в отставке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z25" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Осуществление выплаты ежемесячного пожизненного содержания</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z26" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2330,54 +2352,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z27" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. При назначении и изменении размера ежемесячного пожизненного содержания все суммы, исчисленные в тиынах, подлежат округлению до одного тенге независимо от суммы тиынов.</w:t>
+      20. При назначении и изменении размера ежемесячного пожизненного содержания все суммы, исчисленные в тиынах, подлежат округлению до одного теңге независимо от суммы тиынов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z28" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Выплата ежемесячного пожизненного содержания осуществляется уполномоченным органом на основании приказа о назначении ежемесячного пожизненного содержания на текущий банковский счет заявителя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -5169,90 +5253,77 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3</w:t>
+              <w:t>Приложение 3 к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам выплаты</w:t>
+              <w:t>выплаты ежемесячного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ежемесячного пожизненного</w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">содержания судье, </w:t>
+              <w:t>пожизненного содержания судье,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пребывающему в отставке</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z41" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -5260,413 +5331,437 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заключение о назначении (приостановлении, возобновлении) либо отказе в назначении ежемесячного пожизненного содержания</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 3 – в редакции постановления Правительства РК от 20.03.2024 </w:t>
+      Сноска. Приложение 3 – в редакции постановления Правительства РК от 14.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 209</w:t>
+        <w:t>№ 615</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" ____________ 20____ г. № _________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="52"/>
-[...76 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Отказать в назначении ежемесячного пожизненного содержания судье, пребывающему в отставке, </w:t>
-[...9 lines deleted...]
-      <w:bookmarkStart w:name="z32" w:id="56"/>
+             В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 35 Конституционного закона Республики </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Казахстан "О судебной системе и статусе судей Республики Казахстан" </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">______________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (фамилия, имя, отчество (при его наличии) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1. Назначить ежемесячное пожизненное содержание судье, пребывающему в отставке, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в размере __________________________ теңге с "____" ___________  20____ года. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2. Отказать в назначении ежемесячного пожизненного содержания судье, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">пребывающему в отставке, _____________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (основания отказа) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3. Приостановить выплату ежемесячного пожизненного содержания судье, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">пребывающему в отставке, _____________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(основания приостановления) в размере ________________ теңге с "____"  ___________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20____ года. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       4. Возобновить выплату ежемесячного пожизненного содержания судье, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">пребывающему в отставке, _____________________________________________ (основания </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">возобновления) в размере _________________ теңге с "____"  ___________ 20____ года. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ___________________________________________________________________________ </w:t>
-[...207 lines deleted...]
-    <w:bookmarkEnd w:id="62"/>
+             Руководитель кадровой службы (Ф.И.О. (при его наличии), подпись) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководитель финансовой службы (Ф.И.О. (при его наличии), подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -5790,421 +5885,421 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пожизненного содержания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>судье, пребывающему в отставке</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z43" w:id="63"/>
+    <w:bookmarkStart w:name="z43" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о назначении (прекращении или возобновлении)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ежемесячного пожизненного содержания судье, пребывающему в отставке</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 - в редакции постановления Правительства РК от 25.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 604</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="64"/>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Фамилия _______________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z62" w:id="65"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Имя ___________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z63" w:id="66"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Отчество (при его наличии) _______________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z64" w:id="67"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Адрес места жительства (фактический) _____________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z65" w:id="68"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z66" w:id="69"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Документ, удостоверяющий личность: № ___________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z67" w:id="70"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        Когда и кем выдан "_____" __________ ______ г.  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z68" w:id="71"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        ИИН _______________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z69" w:id="72"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z69" w:id="61"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Приказ уполномоченного органа от "____" _______ 20___ г. № ____  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">назначено (прекращено или возобновлено) ежемесячное пожизненное содержание судье, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">пребывающему в отставке, с "____" _______ 20____ г.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z70" w:id="73"/>
+      <w:bookmarkStart w:name="z70" w:id="62"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Реквизиты банка и номер текущего банковского счета получателя  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">_______________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="74"/>
+    <w:bookmarkStart w:name="z71" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       БИН банка ______________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z72" w:id="75"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z72" w:id="64"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Является основанием для прекращения или назначения государственной базовой </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пенсионной выплаты и (или) пенсионных выплат по возрасту, и (или) пенсионных выплат за выслугу лет.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -6220,80 +6315,80 @@
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z73" w:id="76"/>
+          <w:bookmarkStart w:name="z73" w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>М.П.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="76"/>
+          <w:bookmarkEnd w:id="65"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6378,70 +6473,70 @@
               </w:rPr>
               <w:t xml:space="preserve">
 _____________________________ </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(Ф.И.О. (при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z78" w:id="77"/>
+    <w:bookmarkStart w:name="z78" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -6479,55 +6574,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6853,31 +6948,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>