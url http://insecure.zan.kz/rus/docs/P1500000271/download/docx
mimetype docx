--- v0 (2025-11-08)
+++ v1 (2026-06-04)
@@ -1,98 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
-  <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="260994f" w14:textId="260994f">
+    <w:p w14:paraId="2d6fbf0" w14:textId="2d6fbf0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
-        <w:drawing>
-[...33 lines deleted...]
-        </w:drawing>
+        <w:t>[MISSING IMAGE: ,  ]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -362,163 +327,175 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящее постановление вводится в действие со дня его подписания и подлежит официальному опубликованию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Премьер-Министр</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -781,2540 +758,2546 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Раздел с изменениями, внесенными постановлением Правительства РК от 16.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 913</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">; от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       В последние годы в Республике Казахстан наблюдается замедление темпов экономического роста – по сравнению с докризисным уровнем 2007 года темпы роста валового внутреннего продукта (далее – ВВП) снизились более чем в два раза. По итогам 2014 года темпы роста ВВП Республики Казахстан составили 4,3 %.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ключевую роль в росте экономики в посткризисный период занимает сектор услуг, который в общем приросте ВВП в последние годы занимает до 70 % от совокупного прироста ВВП. При этом значительно снизился вклад промышленности в экономический рост страны. Доля промышленного производства в приросте ВВП снизилась с 21 % в 2008 году до 12 % в 2013 году, по предварительным итогам 2014 года вклад промышленности в экономический рост отрицателен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Необходимо отметить, что темпы роста производственных отраслей в последние годы в среднем в 3 раза отстают от развития сферы услуг. По сравнению с показателями 2008 года объемы промышленного производства в Республике Казахстан выросли на 20 %, в то время как прирост в секторе торговли составил 79 %. В результате доля промышленности в отраслевой структуре ВВП снизилась с 35 % в 2008 году до 29,9 % в 2014 году.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Развитие приоритетных отраслей в обрабатывающей промышленности также замедлилось. По итогам 2014 года обрабатывающая промышленность выросла на 1 %, доля в структуре ВВП снизилась до 10,5 %. Удельный вес несырьевой продукции в экспорте страны сократился за шесть лет с 28 % до 23 %.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отрицательное воздействие на отрасли обрабатывающей промышленности в 2014 году оказала проведенная корректировка курса национальной валюты, что повлияло на увеличение стоимости импортного сырья и комплектующих материалов. Дополнительным негативным моментом для перерабатывающих секторов является падение курса российского рубля в последние месяцы 2014 года, которое оказало влияние на перераспределение спроса не в пользу отечественных производителей. Наиболее уязвимыми отраслями от корректировки курса национальной валюты являются сектора машиностроения, включая автомобилестроение, производство летательных воздушных средств и производство железнодорожной техники.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По итогам 2014 года объемы производства машиностроительной продукции в Казахстане снизились на 0,5 %. При этом наблюдается уменьшение выпуска легковых автомобилей на 0,8 %, грузовых железнодорожных вагонов на 5,2 %, пассажирских вагонов на 55 %, дизельных локомотивов на 44 %.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кроме того, на отечественных производителей машиностроительной продукции, помимо снижения внутреннего потребительского спроса и роста себестоимости выпуска, отрицательное воздействие оказывает снижение конкурентоспособности в результате наблюдаемых валютных диспропорций с основными торговыми партнерами. На фоне снижения объемов выпуска отечественных производителей в январе – декабре 2014 года, по данным Комитета государственных доходов Министерства финансов Республики Казахстан, импорт легковых автомобилей в Республику Казахстан увеличился на 0,4 % относительно уровня за аналогичный период предыдущего года. При этом импорт автомобилей из Российской Федерации вырос за 2014 год на 7,9 %, импорт из Республики Узбекистан – на 58 %, из Республики Беларусь – в 4,4 раза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Несмотря на снижение общего уровня импорта железнодорожных грузовых вагонов, вызванное сокращением внутренней емкости рынка, импорт вагонов из Российской Федерации увеличился за 11 месяцев 2014 года в 3,1 раза, доля российских производителей на казахстанском рынке выросла за год с 15 % до 52 %.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Также негативным моментом в развитии экономики и обрабатывающей промышленности, в частности, является снижение инвестиционной активности в стране. В течение последних шести лет ежегодный прирост инвестиций снизился с 9 % до 3,9 % в 2014 году, а рост инвестиций в обрабатывающую промышленность в 2014 году составил 0,9 %. При этом объемы инвестиций в основной капитал крупных предприятий по итогам 2014 года снизились на 7,5 %.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В результате консервативной политики банков второго уровня (далее – БВУ) основным источником финансирования инвестиций в основной капитал остаются собственные средства предприятий, на долю которых приходится более половины всех капитальных вложений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Необходимо отметить, что наряду со снижением инвестиционной активности в Казахстане отмечается низкая динамика банковского кредитования. Основной причиной низкой кредитной активности в последние месяцы 2014 года стало ожидание рынком повторной корректировки курса национальной валюты и, соответственно, высокой стоимости заемного капитала, привлекаемого в тенге. Таким образом, в связи с необходимостью повышения доступности кредитных средств в национальной валюте для обрабатывающей промышленности и секторов машиностроения, в частности, отмечается необходимость принятия Правительством Республики Казахстан дополнительных мер по выделению финансовых средств, учитывающих потребность предприятий в пополнении оборотного капитала и обновлении основных фондов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Настоящий План совместных действий Правительства Республики Казахстан и Национального Банка Республики Казахстан (далее – НБ РК) по обеспечению финансирования отечественных производителей и экспортеров (далее – План) определяет комплекс мер, направленных на поддержку субъектов среднего и крупного предпринимательства (далее – ССКП) в 2015 – 2016 годах путем предоставления финансирования акционерным обществом "Банк Развития Казахстана" (далее – АО "БРК") совместно с дочерней организацией – акционерным обществом "Фонд развития промышленности" ( далее – АО "ФРП") через механизм лизинга и/или займа по следующим трем направлениям: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z242" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) первое направление: поддержка отечественных автопроизводителей; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z243" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) второе направление: поддержка производства пассажирских вагонов; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z244" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) третье направление: поддержка экспортеров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z7" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z8" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Механизмы достижения цели и реализации поставленных задач</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Подраздел в редакции постановления Правительства РК от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>346.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Общий объем финансирования ССКП из средств Национального фонда Республики Казахстан (далее – Нацфонд) в 2015 – 2016 годах для поддержки отечественных производителей и экспортеров составляет 100 (сто) миллиардов тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z249" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для этих целей акционерное общество "Национальный инвестиционный холдинг "Байтерек" (далее – АО "НИХ "Байтерек") осуществляет заимствование из Нацфонда путем выпуска облигаций на сумму 100 (сто) миллиардов тенге (85 (восемьдесят пять) миллиардов тенге в 2015 году и 15 (пятнадцать) миллиардов тенге в 2016 году) сроком до 20 лет с даты начала обращения облигаций по ставке вознаграждения 0,1 % годовых. Срок погашения облигационных займов – в конце срока обращения с правом досрочного погашения по инициативе эмитента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z250" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После получения средств АО "НИХ "Байтерек" для реализации мер по трем вышеуказанным направлениям предоставит заемные средства АО "БРК" в размере 85 (восемьдесят пять) миллиардов тенге в 2015 году и 15 (пятнадцать) миллиардов тенге в 2016 году путем заключения договора займа на следующих основных условиях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z251" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) ставка вознаграждения – 0,15 % годовых; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z252" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) срок займа – до 20 лет; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z253" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) выплата основного долга – в конце срока займа с правом досрочного погашения по инициативе заемщика; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z254" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) выплата вознаграждения по займу – 2 раза в год; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z255" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) целевое назначение займа – предоставление финансирования через механизм лизинга и/или займа для отечественных автопроизводителей, производителей пассажирских вагонов; экспортное и предэкспортное кредитование; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z256" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) объем займа – 100 (сто) миллиардов тенге, из них в 2015 году: 30 (тридцать) миллиардов тенге – на поддержку отечественных автопроизводителей, 5 (пять) миллиардов тенге – на поддержку производства пассажирских вагонов и 50 (пятьдесят) миллиардов тенге – на поддержку экспортеров; в 2016 году: 15 (пятнадцать) миллиардов тенге – на поддержку экспортеров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z257" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      АО "БРК" открывает отдельный банковский счет в НБ РК для проведения платежей из средств, выделяемых из Нацфонда. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z258" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      АО "НИХ "Байтерек" размещает на отдельном банковском счете АО "БРК" в НБ РК сумму средств в соответствии с условиями заключенного договора займа. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z259" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АО "БРК" предоставляет финансирование ССКП по трем направлениям на условиях, определенных настоящим Планом..</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z9" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Механизмы и условия финансирования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z10" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Поддержка отечественных автопроизводителей</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Обусловленное финансирование в рамках поддержки отечественных автопроизводителей через банки второго уровня</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Подраздел в редакции постановления Правительства РК от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>46.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Средства Нацфонда выделяются для поддержки отечественных автопроизводителей путем обусловленного финансирования банков второго уровня (далее – БВУ) для кредитования физических лиц – покупателей легкового автотранспорта отечественного производства. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z265" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Общий лимит финансирования – не менее 23 (двадцать три) миллиарда тенге. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z266" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Государственная комиссия по вопросам модернизации экономики Республики Казахстан (далее – Госкомиссия) рекомендует перечень отечественных автопроизводителей и суммы лимитов на них, а также перечень БВУ и суммы лимитов на БВУ. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z267" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. АО "БРК" и БВУ открывают отдельные банковские счета в НБ РК для проведения платежей из средств, выделяемых из Нацфонда. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z268" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. АО "НИХ "Байтерек" размещает на отдельном банковском счете АО "БРК" в НБ РК сумму средств в соответствии с условиями заключенного договора займа. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z269" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. АО "БРК" заключает договор банковского займа с БВУ на следующих основных условиях: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z270" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) размещение заемных средств на отдельных банковских счетах БВУ в НБ РК без обеспечения в пределах лимитов, рекомендованных Госкомиссией; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z271" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) ставка вознаграждения – не более 1,0 % годовых; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z272" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) срок займа БВУ – до 20 лет; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z273" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выплата вознаграждения по займу – 2 раза в год;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z274" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) срок освоения БВУ кредитных средств – до 18 месяцев с даты заключения договора банковского займа/дополнительного соглашения к договору банковского займа между БРК и БВУ об увеличении суммы займа; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z275" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) валюта займа БВУ – тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z276" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) погашение основного долга – в конце срока, согласно условиям соответствующего договора займа, с правом частичного или полного досрочного погашения; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z277" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) в рамках договора банковского займа, заключенного между АО "БРК" и БВУ, средства направляются БВУ на цели кредитования физических лиц – покупателей легкового автотранспорта отечественного производства. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z278" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. БВУ отчитываются перед АО "БРК" по целевому использованию и освоению размещенных кредитных средств. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z279" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Порядок, форма и периодичность представления отчетов БВУ, а также иные условия предоставления кредитов БВУ, не предусмотренные настоящим Планом, устанавливаются соответствующим договором банковского займа. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z280" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      БВУ запрещается направлять выделяемые средства на инвестирование в иностранную валюту. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z281" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      БВУ на ежемесячной основе осуществляют зачисление средств, высвободившихся за счет погашения ранее выданных займов конечными заемщиками, на свои отдельные банковские счета в НБ РК. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z282" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Конечные заемщики оплачивают расходы по страхованию и оформлению в залог легкового автотранспорта отечественного производства. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z283" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. В случаях нецелевого использования и/или несвоевременного освоения выделяемых средств, а также наступления случаев, предусмотренных договором банковского займа между АО "БРК" и БВУ, АО "БРК" вправе досрочно расторгнуть соответствующий договор банковского займа и отозвать размещенные средства, по которым были выявлены вышеуказанные нарушения. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z284" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В случае досрочного погашения БВУ займов по заключенным договорам банковского займа между АО "БРК" и БВУ повторное использование данных средств осуществляется с учетом рекомендаций Госкомиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z12" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Условия финансирования конечных заемщиков – покупателей автомобилей отечественного производства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Подраздел в редакции постановления Правительства РК от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...269 lines deleted...]
-    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:bookmarkStart w:name="z286" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Целевая группа – физические лица – покупатели легкового автотранспорта отечественного производства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z287" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В целях кредитования одобренных заявок конечных заемщиков БВУ осуществляют предварительное согласование с АО "БРК" сумм, необходимых для списания средств с отдельного банковского счета БВУ в НБ РК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z288" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Кредиты предоставляются конечным заемщикам на условиях целевого использования, платности, срочности, возвратности и обеспеченности, в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z289" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) стоимость 1 единицы легкового автотранспорта составляет не более 15 (пятнадцать) миллионов тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z290" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) срок кредитования – не более 7 лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z291" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) номинальная ставка вознаграждения для конечного заемщика не должна превышать 12,6 % годовых, при этом указанный размер ставки вознаграждения устанавливается за счет микширования средств Нацфонда со средствами БВУ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z292" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) валюта кредитования – тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z293" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) при погашении конечным заемщиком займа перед БВУ допускается повторное кредитование БВУ покупателей легкового автотранспорта отечественного производства за счет возвращенных средств и на условиях, определенных настоящим Планом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z13" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Общие положения</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z8" w:id="7"/>
+        <w:t xml:space="preserve"> Требования к БВУ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Подраздел с изменением, внесенным постановлением Правительства РК от 16.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 913</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       1. Наличие кредитного рейтинга, присвоенного одним из международных рейтинговых агентств, не ниже "В-".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Наличие филиальной сети во всех регионах Республики Казахстан на момент освоения кредита.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Для БВУ, у которых уровень кредитов, имеющих просроченную задолженность свыше 90 дней по основному долгу и (или) начисленному вознаграждению выше 15 % от кредитного портфеля БВУ на дату выдачи средств займа, устанавливается дополнительное требование – заключение письменных соглашений с НБ РК. Письменное соглашение будет предусматривать обязанность БВУ снизить уровень кредитов, имеющих просроченную задолженность свыше 90 дней по основному долгу и (или) начисленному вознаграждению до 15 % от кредитного портфеля БВУ, в установленный НБ РК срок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Механизмы достижения цели и реализации поставленных задач</w:t>
-[...18 lines deleted...]
-      Сноска. Подраздел в редакции постановления Правительства РК от 16.11.2015 </w:t>
+        <w:t xml:space="preserve"> Мониторинг средств обусловленного финансирования в рамках поддержки</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>отечественных автопроизводителей через БВУ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Подраздел с изменениями, внесенными постановлениями Правительства РК от 16.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 913</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">; от 21.10.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 599</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       Общий объем финансирования ССКП из средств Национального фонда Республики Казахстан (далее – Нацфонд) в 2015 – 2016 годах для поддержки отечественных производителей и экпортеров составляет 100 миллиардов тенге.</w:t>
-[...200 lines deleted...]
-    <w:bookmarkStart w:name="z9" w:id="8"/>
+       Мониторинг средств обусловленного финансирования в рамках поддержки отечественных автопроизводителей через БВУ осуществляется в следующем порядке:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. АО "БРК" осуществляет мониторинг исполнения БВУ своих финансовых и нефинансовых обязательств по договорам банковского займа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. АО "БРК" осуществляет предварительное согласование списания средств со специальных счетов БВУ, открытых в НБ РК, в следующем порядке:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БВУ осуществляют предварительное согласование с АО "БРК" сумм, необходимых для списания со специального счета БВУ, открытого в НБ РК, путем предоставления письма со списком одобренных к финансированию заемщиков согласно установленной форме и копий решений уполномоченных органов БВУ об одобрении заемщиков;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АО "БРК" проверяет данные, представленные БВУ, на предмет соответствия следующим условиям: максимальная стоимость 1 (один) единицы автомобиля, ставка вознаграждения, срок кредитования и, в случае отсутствия замечаний, направляет в НБ РК соответствующее письмо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. На еженедельной основе АО "БРК" осуществляет сбор и свод информации у БВУ по одобренным и выданным займам. Сводная информация на еженедельной основе направляется в НБ РК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Механизмы и условия финансирования</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z10" w:id="9"/>
+        <w:t xml:space="preserve"> Лизинговое финансирование в рамках поддержки производства отечественных автомобилей</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сноска. Подраздел в редакции постановления Правительства РК от 29.04.2026 № 346.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Целевая группа – юридические лица и индивидуальные предприниматели, приобретающие в лизинг автотранспортные средства и автотехнику специального назначения, за исключением сельскохозяйственной техники отечественного производства. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z297" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      АО "БРК" заключает договор займа с АО "ФРП" на следующих условиях: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z298" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) сумма займа – не более 7 (семь) миллиардов тенге; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z299" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) ставка вознаграждения – 0,25 % годовых; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z300" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) срок займа – до 20 лет; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z301" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) выплата вознаграждения по займу – 2 раза в год; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z302" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) погашение основного долга – в конце срока, согласно условиям соответствующего договора займа, с правом частичного или полного досрочного погашения по инициативе АО "ФРП"; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z303" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) валюта займа – тенге. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z304" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      АО "ФРП" приобретает автотранспортные средства и автотехнику специального назначения, за исключением сельскохозяйственной техники, у отечественных автопроизводителей транспортных средств и автотехники специального назначения с последующим предоставлением в лизинг, в том числе с привлечением агентов, на условиях целевого использования, платности, срочности, возвратности и обеспеченности, в том числе: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z305" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) лизингодатель – АО "ФРП"; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z306" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) предмет лизинга – автотранспортные средства и автотехника специального назначения, за исключением сельскохозяйственной техники (далее – автотранспортные средства); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z307" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) лизингополучатель – юридические лица и индивидуальные предприниматели, приобретающие в лизинг автотранспортные средства; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z308" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) срок лизинга – от 3 до 5 лет; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z309" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) номинальная ставка вознаграждения – не более 12,6 % годовых; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z310" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) валюта финансирования – тенге; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z311" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) первоначальный взнос (аванс) по лизингу – 30 % от стоимости предмета лизинга; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z312" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) льготный период по оплате основного долга – до 6 месяцев; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z313" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) льготный период по оплате вознаграждения – отсутствует; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z314" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) дополнительные расходы (страхование, сервисное и агентское обслуживание) – за счет лизингополучателя; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z315" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) при погашении платежей лизингополучателями перед АО "ФРП" допускается повторное лизинговое финансирование за счет возвращенных средств и на условиях, определенных настоящим Планом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z17" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Поддержка отечественных автопроизводителей</w:t>
+        <w:t xml:space="preserve"> 2. Поддержка производства вертолетов "Еврокоптер"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Глава 2 исключена постановлением Правительства РК от 16.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 913</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Поддержка производства пассажирских вагонов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Подраздел с изменениями, внесенными постановлениями Правительства РК от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Целевая группа – акционерное общество "Национальная компания "Қазақстан темір жолы" (далее – АО "НК "ҚТЖ") либо дочерняя организация АО "НК "ҚТЖ", соответствующая требованиям внутренних актов АО "БРК".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АО "БРК" предоставляет АО "НК "ҚТЖ" либо дочерней организации АО "НК "ҚТЖ", соответствующей требованиям внутренних актов АО "БРК", кредит на условиях целевого использования, платности, срочности, возвратности и обеспеченности, в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сумма кредита – до 5 миллиардов тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) номинальная ставка вознаграждения – не более 12,6 % годовых;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) срок кредитования – до 20 лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) льготный период по оплате основного долга – до 120 месяцев;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) льготный период по оплате вознаграждения – отсутствует;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) валюта кредитования – тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) обеспечение по кредиту – предоставление в установленном порядке гарантии акционерного общества "Фонд национального благосостояния "Самрук-Қазына" или АО "НК "ҚТЖ".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Поддержка экспортеров</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z19" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Прямое кредитование, обусловленное и лизинговое финансирование в рамках </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Обусловленное финансирование в рамках поддержки отечественных</w:t>
-[...30 lines deleted...]
-      Сноска. Подраздел с изменениями, внесенными постановлением Правительства РК от 16.11.2015 </w:t>
+        <w:t>поддержки отечественных экспортеров</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Подраздел с изменениями, внесенными постановлениями Правительства РК от 16.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 913</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">; от 21.10.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 599</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 13.05.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 274</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       Средства Нацфонда выделяются для поддержки отечественных автопроизводителей путем обусловленного финансирования банков второго уровня (далее – БВУ) для кредитования физических лиц – покупателей легкового автотранспорта отечественного производства.</w:t>
-[...1812 lines deleted...]
-        <w:t>
        Целевая группа – ССКП (в том числе нерезиденты), осуществляющие экспорт отечественных товаров и импорт продукции, выпускаемой на территории Республики Казахстан, в сфере обрабатывающей промышленности. Общая сумма финансирования – 50 миллиардов тенге в 2015 году и 15 миллиардов тенге в 2016 году.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Поддержка экспортеров будет осуществляться путем предоставления финансирования через действующие инструменты в соответствии с требованиями внутренних актов АО "БРК" и/или АО "БРК-Лизинг" (далее – кредиторы), в том числе через кредитование финансовых институтов/организаций импортера (нерезидента) продукции, выпускаемой на территории Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3343,181 +3326,181 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) срок кредитования/лизинга – до 20 лет;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) номинальная ставка вознаграждения – рассчитанная в соответствии с внутренними документами АО "БРК", но не более 12,5% годовых;</w:t>
+      2) номинальная ставка вознаграждения – не более 12,6 % годовых;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) валюта кредитования/лизинга – тенге или иная валюта в зависимости от условий сделки;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) обеспечение по займу/лизингу – в соответствии с требованиями АО "БРК" и/или АО "БРК-Лизинг".</w:t>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+      4) обеспечение по займу/лизингу – в соответствии с требованиями АО "БРК" и/или АО "ФРП".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В целях упрощения процедур и сроков рассмотрения по финансированию поддержки отечественных экспортеров предусматривается внесение соответствующих изменений и дополнений во внутренние правила АО "БРК" и/или АО "ФРП", регламентирующие порядок и требования к рассмотрению проектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В целях кредитования нерезидентов-импортеров/финансовых институтов (организаций) нерезидентов-импортеров в иностранной валюте допускается возможность АО "БРК" предоставлять займы в национальной валюте международным финансовым институтам и другим организациям в соответствии с внутренними правилами АО "БРК" для привлечения средств от данных организаций в иностранной валюте, с целью последующего кредитования нерезидентов-импортеров/финансовых институтов (организаций) нерезидентов-импортеров отечественной продукции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3839,35 +3822,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>