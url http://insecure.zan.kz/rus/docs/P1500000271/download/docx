--- v1 (2026-06-04)
+++ v2 (2026-06-08)
@@ -1,63 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2d6fbf0" w14:textId="2d6fbf0">
+    <w:p w14:paraId="7b5ffb7" w14:textId="7b5ffb7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
-        <w:t>[MISSING IMAGE: ,  ]</w:t>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2057400" cy="571500"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId3"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2057400" cy="571500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -3822,35 +3857,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>