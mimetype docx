--- v0 (2025-10-12)
+++ v1 (2026-06-10)
@@ -1,99 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
-  <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8c668e4" w14:textId="8c668e4">
+    <w:p w14:paraId="555eed0" w14:textId="555eed0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
-        <w:drawing>
-[...33 lines deleted...]
-        </w:drawing>
+        <w:t>[MISSING IMAGE: ,  ]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -383,163 +347,175 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящее постановление вводится в действие со дня его подписания и подлежит официальному опубликованию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Премьер-Министр</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -846,50 +822,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 12.02.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">; от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       С целью обеспечения устойчивого и сбалансированного роста экономики через диверсификацию и повышение ее конкурентоспособности в 2010 году принята </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -939,300 +935,227 @@
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6554"/>
-        <w:gridCol w:w="7494"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6554" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Реальный рост ВДС обрабатывающей промышленности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7494" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доля обрабатывающей промышленности в структуре ВВП Казахстана</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6554" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...75 lines deleted...]
-            <w:tcW w:w="7494" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>[MISSING IMAGE: ,  ]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...70 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>[MISSING IMAGE: ,  ]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -1643,157 +1566,175 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящий План совместных действий Правительства Республики Казахстан и Национального Банка Республики Казахстан по обеспечению финансирования субъектов предпринимательства в обрабатывающей промышленности (далее – План) определяет комплекс мер, направленных на поддержку субъектов предпринимательства, по следующим направлениям:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      первое направление: акционерное общество "Фонд развития предпринимательства "Даму" (далее – АО "ФРП "Даму") предоставляет кредит (путем обусловленного размещения средств) банкам второго уровня, перечень которых одобрен Государственной комиссией по вопросам модернизации экономики Республики Казахстан (далее – БВУ), для финансирования субъектов малого и среднего предпринимательства (далее – СМСП) в обрабатывающей промышленности, в том числе на рефинансирование займов БВУ, выданных СМСП в обрабатывающей промышленности, на финансирование оборотных средств по займам БВУ, на финансирование новых проектов в обрабатывающей промышленности (далее – первое направление), (условие по целевому использованию не распространяется на займы, выданные акционерному обществу "Цеснабанк" (далее – АО "Цеснабанк");</w:t>
-[...17 lines deleted...]
-      второе направление: межбанковское кредитование акционерным обществом "Банк Развития Казахстана" (далее – АО "БРК") БВУ для финансирования субъектов крупного предпринимательства (далее – СКП) в обрабатывающей промышленности, в том числе на рефинансирование займов БВУ, выданных СКП в обрабатывающей промышленности, на финансирование оборотных средств по займам БВУ, выданным СКП в обрабатывающей промышленности, на финансирование новых проектов в обрабатывающей промышленности (далее – второе направление), (условие по целевому использованию не распространяется на займы, выданные АО "Цеснабанк").</w:t>
+      первое направление: акционерное общество "Фонд развития предпринимательства "Даму" (далее – АО "ФРП "Даму") предоставляет кредит (путем обусловленного размещения средств) банкам второго уровня, перечень которых рекомендован Государственной комиссией по вопросам модернизации экономики Республики Казахстан (далее – БВУ), для финансирования субъектов малого и среднего предпринимательства (далее – СМСП) в обрабатывающей промышленности, в том числе на рефинансирование займов БВУ, выданных СМСП в обрабатывающей промышленности, на финансирование оборотных средств по займам БВУ, на финансирование новых проектов в обрабатывающей промышленности (далее – первое направление), (условие по целевому использованию не распространяется на займы, выданные акционерному обществу "Alatau City Bank" (далее – АО "Alatau City Bank");</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      второе направление: межбанковское кредитование акционерным обществом "Банк Развития Казахстана" (далее – АО "БРК") БВУ для финансирования субъектов крупного предпринимательства (далее – СКП) в обрабатывающей промышленности, в том числе на рефинансирование займов БВУ, выданных СКП в обрабатывающей промышленности, на финансирование оборотных средств по займам БВУ, выданным СКП в обрабатывающей промышленности, на финансирование новых проектов в обрабатывающей промышленности (далее – второе направление), (условие по целевому использованию не распространяется на займы, выданные АО "Alatau City Bank").";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень сфер обрабатывающей промышленности для финансирования проектов субъектов малого, среднего и крупного предпринимательства определяется Государственной комиссией по вопросам модернизации экономики Республики Казахстан (далее - Госкомиссия).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Кредитование проектов в сфере пищевой промышленности по второму направлению осуществляется в соответствии с перечнем сфер пищевой промышленности для финансирования согласно приложению к настоящему Плану (далее – перечень). При этом, для подтверждения целевого назначения проекта в сфере пищевой промышленности достаточно выпуска не менее одного вида товара из перечня, привязанного к конкретному коду общего классификатора видов экономической деятельности (далее – ОКЭД).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Общие положения</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Механизмы достижения цели и реализации поставленных задач</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Кредитование проектов в сфере пищевой промышленности по первому и второму направлениям осуществляется в соответствии с перечнем сфер пищевой промышленности для финансирования согласно </w:t>
-[...51 lines deleted...]
-    <w:bookmarkEnd w:id="6"/>
+      Сноска. Подраздел в редакции постановления Правительства РК № 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В продолжение реализации </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1805,1068 +1746,1036 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> совместных действий Правительства Республики Казахстан и Национального Банка Республики Казахстан по обеспечению финансирования проектов малого и среднего предпринимательства в обрабатывающей промышленности, утвержденного постановлением Правительства Республики Казахстан от 14 апреля 2014 года № 354, и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Плана</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> совместных действий Правительства Республики Казахстан и Национального Банка Республики Казахстан по обеспечению финансирования субъектов предпринимательства в обрабатывающей промышленности, утвержденного постановлением Правительства Республики Казахстан от 5 декабря 2014 года № 1276, Правительством Республики Казахстан, НБ РК, акционерным обществом "Национальный управляющий холдинг "Байтерек" (далее - АО "НУХ "Байтерек") будут приняты дополнительные меры по финансированию БВУ для последующего финансирования СМСП и СКП в обрабатывающей промышленности, в том числе на рефинансирование ранее выданных займов БВУ, на финансирование оборотных средств и новых проектов СМСП и СКП.</w:t>
-[...17 lines deleted...]
-      Общий объем дополнительного финансирования СМСП и СКП из средств Национального фонда Республики Казахстан (далее - НФ РК) в 2014 году для реализации вышеуказанных мер составляет 100 миллиардов тенге. </w:t>
+        <w:t xml:space="preserve"> совместных действий Правительства Республики Казахстан и Национального Банка Республики Казахстан по обеспечению финансирования субъектов предпринимательства в обрабатывающей промышленности, утвержденного постановлением Правительства Республики Казахстан от 5 декабря 2014 года № 1276, Правительством Республики Казахстан, НБ РК, акционерным обществом "Национальный инвестиционный холдинг "Байтерек" (далее – АО "НИХ "Байтерек") будут приняты дополнительные меры по финансированию БВУ для последующего финансирования СМСП и СКП в обрабатывающей промышленности, в том числе на рефинансирование ранее выданных займов БВУ, на финансирование оборотных средств и новых проектов СМСП и СКП.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Общий объем дополнительного финансирования СМСП и СКП из средств Национального фонда Республики Казахстан (далее – НФ РК) в 2014 году для реализации вышеуказанных мер составляет 100 (сто) миллиардов тенге.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4402"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3949"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4402" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3949" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Проекты СМСП</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3949" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Проекты СКП</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4402" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3949" w:type="dxa"/>
-[...65 lines deleted...]
-50 млрд. тенге</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 млрд тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 млрд тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...31 lines deleted...]
-      Для этих целей АО "НУХ "Байтерек" осуществляет заимствование из НФ РК путем выпуска облигаций на сумму 100 млрд. тенге на следующих условиях:</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для этих целей АО "НИХ "Байтерек" осуществляет заимствование из НФ РК путем выпуска облигаций на сумму 100 (сто) миллиардов тенге на следующих условиях:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4227"/>
-        <w:gridCol w:w="8073"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4227" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Год выпуска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8073" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4227" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Объем размещения из средств НФ РК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8073" w:type="dxa"/>
-[...29 lines deleted...]
-100 млрд. тенге</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100 млрд тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4227" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ставка купона</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8073" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,1 % годовых</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4227" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доходность к погашению</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8073" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,1 % годовых</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4227" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Срок обращения облигаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8073" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 до 20 лет с даты начала обращения облигаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4227" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Срок погашения облигационного займа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8073" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в конце срока обращения, с правом досрочного погашения по инициативе эмитента</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...37 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) сумма кредита - 50 млрд. тенге; </w:t>
+      После размещения облигаций АО "НИХ "Байтерек" для реализации мер по первому направлению заключает с АО "ФРП "Даму" кредитный договор в соответствии с гражданским законодательством Республики Казахстан и предоставляет АО "ФРП "Даму" кредит на следующих условиях: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) срок - до 20 лет с даты подписания кредитного договора; </w:t>
+      1) сумма кредита – 50 (пятьдесят) миллиардов тенге; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) ставка вознаграждения - 0,15 % годовых; </w:t>
+      2) срок – до 20 лет с даты подписания кредитного договора; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) погашение средств единой суммой в конце срока, согласно условиям заключенного кредитного договора с правом досрочного погашения по инициативе АО "ФРП "Даму". </w:t>
-[...17 lines deleted...]
-      После размещения облигаций АО "НУХ "Байтерек" для реализации мер по второму направлению заключает с АО "БРК" договор займа в соответствии с гражданским законодательством Республики Казахстан и предоставляет АО "БРК" кредит на следующих условиях:</w:t>
+      3) ставка вознаграждения – 0,15 % годовых; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) погашение средств единой суммой в конце срока, согласно условиям заключенного кредитного договора, с правом досрочного погашения по инициативе АО "ФРП "Даму".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) сумма кредита - 50 млрд. тенге; </w:t>
-[...1 lines deleted...]
-    </w:p>
+      После размещения облигаций АО "НИХ "Байтерек" для реализации мер по второму направлению заключает с АО "БРК" договор займа в соответствии с гражданским законодательством Республики Казахстан и предоставляет АО "БРК" кредит на следующих условиях: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z172" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) срок - до 20 лет с даты подписания кредитного договора; </w:t>
-[...1 lines deleted...]
-    </w:p>
+      1) сумма кредита – 50 (пятьдесят) миллиардов тенге; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z173" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) ставка вознаграждения - 0,15 % годовых; </w:t>
-[...1 lines deleted...]
-    </w:p>
+      2) срок – до 20 лет с даты подписания кредитного договора; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z174" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) ставка вознаграждения – 0,15 % годовых; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z175" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) погашение средств единой суммой в конце срока, согласно условиям заключенного договора займа, с правом досрочного погашения по инициативе АО "БРК". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z9" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Условия и механизмы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>обусловленного размещения средств в банках второго уровня</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Раздел с изменениями, внесенными постановлениями Правительства РК от 26.02.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2918,777 +2827,703 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 13.05.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 274</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">, от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Госкомиссия одобряет перечень БВУ и суммы лимитов на них по первому и второму направлениям на 2015 год. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+      1. Госкомиссия вырабатывает рекомендации по перечню БВУ и суммам лимитов по первому и второму направлениям. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z11" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. АО "ФРП "Даму", АО "БРК" и БВУ открывают отдельные банковские счета в НБ РК для проведения платежей из средств, выделяемых из НФ РК в рамках реализации настоящего Плана. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z12" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. АО "НУХ "Байтерек" размещает на отдельном банковском счете АО "ФРП "Даму" и АО "БРК" в НБ РК сумму средств в соответствии с условиями заключенных кредитного договора и договора займа. </w:t>
-[...241 lines deleted...]
-      не менее 50 % от лимита на БВУ, одобренных Госкомиссией, составляет доля займов, направляемых БВУ на финансирование новых проектов СМСП в обрабатывающей промышленности.</w:t>
+      3. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>АО "НИХ "Байтерек" размещает на отдельном банковском счете АО "ФРП "Даму" и АО "БРК" в НБ РК сумму средств в соответствии с условиями заключенных кредитного договора и договора займа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z54" w:id="15"/>
-[...15 lines deleted...]
-      При этом, не менее 25 % от лимита на БВУ, одобренных Госкомиссией, составляет доля займов, направляемых БВУ на финансирование и рефинансирование проектов СМСП в пищевой промышленности.</w:t>
+    <w:bookmarkStart w:name="z181" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. АО "ФРП "Даму" заключает кредитные соглашения с БВУ в соответствии с гражданским законодательством Республики Казахстан на следующих условиях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z55" w:id="16"/>
-[...15 lines deleted...]
-      С 2019 года 25 млрд. тенге за счет возвратных средств от финансирования СМСП будут направлены на предэкспортное/экспортное финансирование и/или финансирование экспортоориентированных проектов на револьверной основе до конца срока обращения средств Национального фонда.</w:t>
+    <w:bookmarkStart w:name="z182" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) размещение кредитных средств на отдельных банковских счетах БВУ в НБ РК без обеспечения в пределах лимитов, рекомендуемых Госкомиссией;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z56" w:id="17"/>
+    <w:bookmarkStart w:name="z183" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ставка вознаграждения – не более 2 % годовых;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z184" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) срок кредитования БВУ – до 20 лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z185" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) срок освоения БВУ кредитных средств с даты поступления средств на счет БВУ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z186" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3 месяца – по кредитам, выдаваемым на инвестиционные цели;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z187" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3 месяца – по кредитам, выдаваемым на цели пополнения оборотных средств и рефинансирования ранее выданных займов БВУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z188" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рефинансирование допускается по займам БВУ, выданным СМСП в обрабатывающей промышленности на новые проекты, профинансированные со стороны БВУ не ранее 1 января 2026 года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z189" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) валюта кредитования БВУ – тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z190" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) в рамках кредитного соглашения, заключенного между АО "ФРП "Даму" и БВУ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z191" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не более 25 % от лимита на БВУ в соответствии с выработанными рекомендациями Госкомиссии, составляет доля займов, направляемых БВУ на рефинансирование займов, выданных СМСП в обрабатывающей промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z192" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не более 25 % от лимита на БВУ в соответствии с выработанными рекомендациями Госкомиссии, составляет доля займов, направляемых БВУ на цели пополнения оборотных средств СМСП в обрабатывающей промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z193" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не менее 50 % от лимита на БВУ в соответствии с выработанными рекомендациями Госкомиссии составляет доля займов, направляемых БВУ на финансирование новых проектов СМСП в обрабатывающей промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z194" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С 2019 года 25 (двадцать пять) миллиардов тенге за счет возвратных средств от финансирования СМСП будут направлены на предэкспортное/экспортное финансирование и/или финансирование экспортоориентированных проектов на револьверной основе до конца срока обращения средств НФ РК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z195" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Предэкспортное/экспортное финансирование – финансирование проекта СМСП на пополнение оборотных средств, связанных с производством и реализацией продукции на экспорт. Финансирование экспортоориентированных проектов – предоставление средств СМСП на осуществление инвестиционных затрат с целью последующего производства продукции для экспорта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-[...113 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z196" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Соблюдение пропорций не распространяется на вторичное размещение средств БВУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z197" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. АО "БРК" заключает договора банковского займа с БВУ в соответствии с гражданским законодательством Республики Казахстан на следующих условиях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z198" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) размещение кредитных средств на отдельных банковских счетах БВУ в НБ РК без обеспечения в пределах лимитов, рекомендованных Госкомиссией;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z199" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ставка вознаграждения – не более 2 % годовых;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z200" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) срок кредитования БВУ – до 20 лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z201" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) срок освоения БВУ кредитных средств с даты заключения между АО "БРК" и БВУ договора банковского займа/дополнительного соглашения об изменении лимитов:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...169 lines deleted...]
-    <w:bookmarkStart w:name="z62" w:id="24"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z202" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18 месяцев по кредитам, выдаваемым на инвестиционные цели;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z203" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6 месяцев по кредитам, выдаваемым на цели пополнения оборотных средств и рефинансирование ранее выданных займов БВУ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z204" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) валюта кредитования БВУ – тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z205" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С 2019 года 25 (двадцать пять) миллиардов тенге за счет средств, высвобождаемых по мере закрытия действующих кредитных линий СКП, будут направлены на предэкспортное/экспортное финансирование и/или финансирование экспортоориентированных проектов СКП на револьверной основе до конца срока обращения средств НФ РК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z206" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Предэкспортное/экспортное финансирование – финансирование проекта СКП на пополнение оборотных средств, связанных с производством и реализацией продукции на экспорт. Финансирование экспортоориентированных проектов – предоставление средств СКП на осуществление инвестиционных затрат с целью последующего производства продукции для экспорта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z63" w:id="25"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z207" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Соблюдение пропорций не распространяется на вторичное размещение средств БВУ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z15" w:id="26"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z15" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. БВУ отчитываются перед АО "ФРП "Даму" и АО "БРК" по целевому использованию и освоению размещенных кредитных средств. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Порядок, форма и периодичность представления отчетов БВУ, а также иные условия предоставления кредитов БВУ, в том числе: установление ковенантов для определения наличия экспортной выручки, не предусмотренные настоящим Планом, устанавливаются соответствующим кредитным соглашением, договором банковского займа. При отборе для предэкспортного/экспортного финансирования и/или финансирования экспортоориентированных проектов приоритет должен отдаваться проектам, обеспечивающим ежегодный рост экспортной выручки не менее 5 % после 1 (одного) финансового года с даты начала финансирования такого проекта. Допускается предэкспортное/экспортное финансирование и/или финансирование экспортоориентированных проектов, обеспечивающих сохранение объемов экспортной выручки СКП/СМСП на уровне среднегодового объема экспортной выручки за предыдущие 2 (два) года до принятия решения о финансировании такого проекта.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3735,216 +3570,540 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БВУ на ежемесячной основе осуществляют зачисление средств, высвободившихся за счет погашения ранее выданных займов СМСП, на свои отдельные банковские счета в НБРК. При этом БВУ в течение трех месяцев направляют их на дальнейшее кредитование СМСП либо досрочно возвращают на отдельные банковские счета АО "ФРП "Даму" в НБ РК.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БВУ на ежемесячной основе осуществляют зачисление средств, высвободившихся за счет погашения ранее выданных займов СКП, на свои отдельные банковские счета в НБРК. При этом БВУ в течение срока, установленного договорами займа, заключенными между АО "БРК" и БВУ, направляют их на дальнейшее кредитование СКП. В случае неразмещения средств в сроки, указанные в кредитных соглашениях и (или) договорах займа, АО "БРК" вправе потребовать от БВУ досрочного погашения неразмещенной части средств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="27"/>
+    <w:bookmarkStart w:name="z16" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Годовая эффективная ставка вознаграждения в рамках финансирования проектов СМСП и СКП определяется в соответствии с требованиями НБ РК. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссии, сборы и/или иные платежи, связанные с займом субъекта предпринимательства, не взимаются, за исключением комиссий, сборов и/или иных платежей, взимаемых по причине нарушения субъектами предпринимательства обязательств по займу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       СМСП и СКП оплачивают расходы по оценке и страхованию имущества.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="28"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="29"/>
+    <w:bookmarkStart w:name="z17" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В случаях нецелевого использования, полного или частичного неосвоения БВУ размещаемых средств, а также при наступлении иных случаев, предусмотренных кредитным соглашением или договором банковского займа, АО "ФРП "Даму", АО "БРК" применяют в отношении БВУ меры согласно условиям кредитного соглашения, договора банковского займа, в том числе вправе инициировать вопрос досрочного расторжения кредитных соглашений, договора банковского займа и/или отзыва размещенных средств с дальнейшим их перераспределением среди других БВУ, и/или уступки портфеля БВУ (прав (требований) к СМСП/СКП по договорам банковского займа). Перераспределение отозванных, досрочно погашенных БВУ средств, а также уступка портфеля БВУ (прав (требований) к СМСП/СКП по договорам банковского займа) другому БВУ осуществляются среди БВУ с учетом рекомендаций Госкомиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z18" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Исключен постановлением Правительства РК от 26.02.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="31"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z41" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Условия, указанные в пункте 2, подпункте 6) пункта 4, пунктах 6, 7 и 8 настоящего подраздела, не распространяются на займы, выданные АО "Alatau City Bank".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z19" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Условия финансирования субъектов малого и среднего</w:t>
+        <w:t xml:space="preserve"> Условия финансирования субъектов малого и среднего предпринимательства в обрабатывающей промышленности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Подраздел в редакции постановления Правительства РК от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Целевая группа – СМСП, реализующие и (или) планирующие реализовать проекты в обрабатывающей промышленности по первому направлению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z215" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Участниками не могут быть СМСП:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z216" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) реализующие проекты, предусматривающие выпуск подакцизных товаров, за исключением проектов, предусматривающих выпуск спиртосодержащей продукции медицинского назначения (кроме бальзамов), зарегистрированной в соответствии с законодательством Республики Казахстан в качестве лекарственного средства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z217" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) пятьдесят и более процентов акций (долей участия в уставном капитале) которых прямо принадлежит государственным предприятиям/учреждениям, национальным управляющим холдингам, национальным холдингам, национальным компаниям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z218" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В целях кредитования одобренных заявок СМСП БВУ осуществляют предварительное согласование с АО "ФРП "Даму" сумм, необходимых для списания средств с отдельного банковского счета БВУ в НБ РК. При этом окончательная проверка целевого использования средств осуществляется АО "ФРП "Даму" после выезда на место реализации проекта СМСП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z219" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Кредиты предоставляются СМСП на условиях целевого использования, платности, срочности, возвратности и обеспеченности, в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z220" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) максимальный лимит финансирования на одного СМСП/на группу связанных лиц 7 (семь) миллиардов тенге с учетом действующих обязательств по всем программам обусловленного размещения средств АО "ФРП "Даму";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z221" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) срок кредитования:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z222" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на новые проекты и рефинансирование действующих инвестиционных займов СМСП – не более 10 лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z223" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на пополнение оборотных средств и рефинансирование действующих займов, выданных на цели пополнения оборотных средств, – не более 3 лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z224" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) номинальная ставка вознаграждения для СМСП – не более 12,6 % годовых, при этом указанный размер ставки вознаграждения устанавливается за счет микширования средств НФ РК со средствами БВУ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z225" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) валюта кредитования – тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z226" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Условия настоящего подраздела не распространяются на займы, выданные АО "Alatau City Bank".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Условия финансирования субъектов крупного предпринимательства в</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>предпринимательства в обрабатывающей промышленности</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="31"/>
+        <w:t>обрабатывающей промышленности</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Раздел с изменениями, внесенными постановлениями Правительства РК от 26.02.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4056,1021 +4215,589 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 21.09.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 643</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня его подписания и подлежит официальному опубликованию).</w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="33"/>
+        <w:t xml:space="preserve"> (вводится в действие со дня его подписания и подлежит официальному опубликованию); от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Целевая группа – СКП, реализующие и (или) планирующие реализовать проекты в обрабатывающей промышленности по второму направлению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z26" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Участниками не могут быть СКП:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) реализующие проекты, предусматривающие выпуск подакцизных товаров, за исключением проектов, предусматривающих выпуск спиртосодержащей продукции медицинского назначения (кроме бальзамов), зарегистрированной в соответствии с законодательством Республики Казахстан в качестве лекарственного средства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) пятьдесят и более процентов акций (долей участия в уставном капитале) которых прямо принадлежит государственным предприятиям/учреждениям, национальным управляющим холдингам, национальным холдингам, национальным компаниям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Участниками не могут быть СМСП: </w:t>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="35"/>
+      3. В целях кредитования одобренных заявок СКП БВУ осуществляют предварительное согласование с АО "БРК" сумм, необходимых для списания средств с отдельного банковского счета БВУ в НБ РК. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z28" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Кредиты предоставляются СМСП на условиях целевого использования, платности, срочности, возвратности и обеспеченности, в том числе: </w:t>
-[...18 lines deleted...]
-      1) максимальный лимит финансирования на одного СМСП для всех кредитов, выданных за счет средств НФ РК, – 3600000000 (три миллиарда шестьсот миллионов) тенге, за исключением проектов в сфере пищевой промышленности, по которым лимит отсутствует;</w:t>
+      4. Кредиты предоставляются СКП на условиях целевого использования, платности, срочности, возвратности и обеспеченности, в том числе: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) лимит финансирования на одного СКП – до 7000000000 (семь миллиардов) тенге, за исключением проектов в сфере пищевой промышленности, по которым максимальный лимит отсутствует;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) срок кредитования: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      на новые проекты и рефинансирование действующих инвестиционных займов СМСП - не более 10 лет;</w:t>
+      на новые проекты и рефинансирование действующих инвестиционных займов СКП - не более 10 лет;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на пополнение оборотных средств и рефинансирование действующих займов, выданных на цели пополнения оборотных средств - не более 5 лет;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) номинальная ставка вознаграждения для СМСП - не более 6,0 % годовых; </w:t>
+      3) номинальная ставка вознаграждения для СКП – не более 12,6 % годовых, при этом указанный размер ставки вознаграждения устанавливается за счет микширования средств НФ РК со средствами БВУ; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) валюта кредитования - тенге. </w:t>
-[...42 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="38"/>
+      4) валюта кредитования - тенге; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) льготный период по оплате основного долга по кредитованию инвестиций - не более 24 месяцев с даты начала освоения кредита конечным заемщиком. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Условия настоящего подраздела не распространяются на займы, выданные АО "Alatau City Bank".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z47" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В случае кредитования проекта в сфере пищевой промышленности на сумму свыше 500000000 (пятьсот миллионов) тенге, необходимо положительное заключение уполномоченного органа. Для этого АО "БРК" направляет уполномоченному органу запрос и следующую информацию: краткая информация по проекту, мощность проекта, производимый продукт, место реализации проекта (область, район, населенный пункт), наличие сырьевой базы, потенциальные рынки сбыта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z48" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган в течение 7 (семь) рабочих дней после даты получения запроса представляет заключение об отраслевой целесообразности или нецелесообразности финансирования проекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z24" w:id="39"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z29" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Условия финансирования субъектов крупного предпринимательства в</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Требования к банкам второго уровня</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z30" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Наличие кредитного рейтинга, присвоенного международным рейтинговым агентством, не ниже "В-". </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z31" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Наличие филиальной сети в Республике Казахстан не менее чем в 5 регионах. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z32" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Для БВУ, у которых уровень кредитов, имеющих просроченную задолженность, свыше 90 дней по основному долгу и (или) начисленному вознаграждению выше 15 % на дату выдачи средств займа, устанавливается дополнительное требование - заключение индивидуального соглашения с НБ РК. Индивидуальное соглашение будет предусматривать обязанность БВУ снизить уровень кредитов, имеющих просроченную задолженность свыше 90 дней по основному долгу и (или) начисленному вознаграждению до 15 % в установленный НБ РК срок. В случае неисполнения условий БВУ индивидуального соглашения, будет предусмотрен возврат средств в АО "ФРП "Даму" и АО "БРК". </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z33" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>обрабатывающей промышленности</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
+        <w:t xml:space="preserve"> Мониторинг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Раздел с изменениями, внесенными постановлениями Правительства РК от 26.02.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; от 08.09.2016 </w:t>
+        <w:t xml:space="preserve">; от 29.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 528</w:t>
+        <w:t>№ 937</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; от 15.12.2017 </w:t>
+        <w:t xml:space="preserve">; от 29.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 847</w:t>
+        <w:t>№ 346</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 29.12.2018 </w:t>
-[...534 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="52"/>
+    <w:bookmarkStart w:name="z34" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. АО "ФРП "Даму" и АО "БРК" на регулярной основе будут осуществлять анализ финансово-экономического состояния БВУ, участвующих в реализации настоящего Плана. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z35" w:id="53"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z35" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. АО "ФРП "Даму" и АО "БРК" будут осуществлять мониторинг: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) целевого использования и своевременного освоения средств БВУ; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5081,208 +4808,208 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) целевого использования полученных средств СМСП и СКП;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) своевременного финансирования БВУ СКП, СМСП за счет средств, высвобождаемых от погашения ранее выданных займов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="54"/>
+    <w:bookmarkStart w:name="z36" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. БВУ на регулярной основе будут направлять в АО "ФРП "Даму", АО "БРК" отчеты об освоении средств. Форма и сроки представления отчета отражаются в соответствующем кредитном соглашении, договоре банковского займа. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      АО "ФРП "Даму" и АО "БРК" представляют информацию, полученную от БВУ в соответствии с условиями настоящего пункта, в </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="55"/>
+      АО "ФРП "Даму" и АО "БРК" представляют информацию, полученную от БВУ в соответствии с условиями настоящего пункта, в Комиссию по мониторингу за расходованием средств, выделенных из НФ РК, образованную </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 19 мая 2025 года № 879 (далее – Комиссия) и АО "НИХ "Байтерек".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. БВУ проводят мониторинг профинансированных субъектов. При этом по каждому профинансированному проекту субъекта предпринимательства ведется отдельное кредитное досье, в котором должны храниться документы, подтверждающие целевое использование средств субъектом предпринимательства. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z38" w:id="56"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z38" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. АО "ФРП "Даму" и АО "БРК" будут отслеживать платежную дисциплину БВУ по средствам, выделяемым в рамках настоящего Плана. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z39" w:id="57"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z39" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. АО "ФРП "Даму" и АО "БРК" представляют Комиссии и входящим в ее состав государственным органам и организациям информацию о конечных заемщиках, получивших займы за счет средств НФ РК в БВУ, а также субъектах предпринимательства, обратившихся в БВУ за кредитованием, и субъектах предпринимательства, получивших положительное решение БВУ о кредитовании, в том числе информацию, составляющую банковскую, коммерческую и иную охраняемую законом тайну, полученную от БВУ в соответствии с условиями заключенных кредитных соглашений между АО "ФРП "Даму" и БВУ, договоров банковского займа между АО "БРК" и БВУ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z40" w:id="58"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z40" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В целях проведения мониторинга экономических результатов выделяемых средств Комитет государственных доходов Министерства финансов Республики Казахстан представляет АО "ФРП "Даму", АО "БРК" при наличии согласия СМСП, СКП следующие сведения, являющиеся налоговой тайной: информацию о совокупном годовом доходе, с учетом доходов, не подлежащих налогообложению, доходах из иностранных источников, облагаемом налогом доходе, расходах по реализованным товарам (работам, услугам), расходах по начисленным доходам работников, чистом доходе, численности работников (человек), среднемесячной заработной плате на одного работника, суммах налоговых выплат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z44" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Условия пунктов 2, 3, 6, 7 настоящего подраздела не распространяются на займы, выданные АО "Alatau City Bank".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5471,3441 +5198,3446 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; в редакции постановления Правительства РК от 21.09.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 643</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его подписания и подлежит официальному опубликованию).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="60"/>
+    <w:bookmarkStart w:name="z50" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень сфер пищевой промышленности для финансирования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2666"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4571"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z64" w:id="61"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z64" w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="61"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5063" w:type="dxa"/>
+          <w:bookmarkEnd w:id="82"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование кода ОКЭД</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Код</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ОКЭД</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z68" w:id="62"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z68" w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="62"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5063" w:type="dxa"/>
+          <w:bookmarkEnd w:id="83"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z72" w:id="63"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z72" w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="63"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5063" w:type="dxa"/>
+          <w:bookmarkEnd w:id="84"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Переработка и консервирование мяса</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z76" w:id="64"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z76" w:id="85"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="64"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5063" w:type="dxa"/>
+          <w:bookmarkEnd w:id="85"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Переработка и консервирование мяса сельскохозяйственной птицы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1012</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z80" w:id="65"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z80" w:id="86"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="65"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5063" w:type="dxa"/>
+          <w:bookmarkEnd w:id="86"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство продуктов из мяса и мяса сельскохозяйственной птицы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z84" w:id="66"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z84" w:id="87"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="66"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5063" w:type="dxa"/>
+          <w:bookmarkEnd w:id="87"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Переработка и консервирование рыбы, ракообразных и моллюсков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1020</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z88" w:id="67"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z88" w:id="88"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="67"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5063" w:type="dxa"/>
+          <w:bookmarkEnd w:id="88"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Переработка и консервирование картофеля</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1031</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z92" w:id="68"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z92" w:id="89"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="68"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5063" w:type="dxa"/>
+          <w:bookmarkEnd w:id="89"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство фруктовых и овощных соков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1032</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z96" w:id="69"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z96" w:id="90"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="69"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5063" w:type="dxa"/>
+          <w:bookmarkEnd w:id="90"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие виды переработки и консервирования фруктов и овощей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1039</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z100" w:id="70"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z100" w:id="91"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="70"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5063" w:type="dxa"/>
+          <w:bookmarkEnd w:id="91"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство масел и жиров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1041</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z104" w:id="71"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z104" w:id="92"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="71"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5063" w:type="dxa"/>
+          <w:bookmarkEnd w:id="92"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство маргарина и аналогичных пищевых жиров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z108" w:id="72"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z108" w:id="93"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="72"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5063" w:type="dxa"/>
+          <w:bookmarkEnd w:id="93"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Переработка молока и производство сыров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1051</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z112" w:id="73"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z112" w:id="94"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="73"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5063" w:type="dxa"/>
+          <w:bookmarkEnd w:id="94"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство мороженого</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1052</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z116" w:id="74"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z116" w:id="95"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="74"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5063" w:type="dxa"/>
+          <w:bookmarkEnd w:id="95"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство мукомольно-крупяных продуктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1061</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z120" w:id="75"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z120" w:id="96"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="75"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5063" w:type="dxa"/>
+          <w:bookmarkEnd w:id="96"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство крахмала и продукции из крахмала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1062</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z124" w:id="76"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z124" w:id="97"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="76"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5063" w:type="dxa"/>
+          <w:bookmarkEnd w:id="97"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство хлебобулочных и мучных кондитерских изделий недлительного хранения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1071</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z128" w:id="77"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z128" w:id="98"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="77"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5063" w:type="dxa"/>
+          <w:bookmarkEnd w:id="98"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство сухарей и печенья, мучных кондитерских изделий длительного хранения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1072</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z132" w:id="78"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z132" w:id="99"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="78"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5063" w:type="dxa"/>
+          <w:bookmarkEnd w:id="99"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство макаронных изделий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1073</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z136" w:id="79"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z136" w:id="100"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="79"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5063" w:type="dxa"/>
+          <w:bookmarkEnd w:id="100"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство сахара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1081</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z140" w:id="80"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z140" w:id="101"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="80"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5063" w:type="dxa"/>
+          <w:bookmarkEnd w:id="101"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство какао, шоколада и сахаристых кондитерских изделий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1082</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z144" w:id="81"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z144" w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="81"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5063" w:type="dxa"/>
+          <w:bookmarkEnd w:id="102"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство чая и кофе*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1083</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z148" w:id="82"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z148" w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="82"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5063" w:type="dxa"/>
+          <w:bookmarkEnd w:id="103"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство пряностей и приправ*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1084</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z152" w:id="83"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z152" w:id="104"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="83"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5063" w:type="dxa"/>
+          <w:bookmarkEnd w:id="104"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство готовых пищевых продуктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1085</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z156" w:id="84"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z156" w:id="105"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="84"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5063" w:type="dxa"/>
+          <w:bookmarkEnd w:id="105"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство детского питания и диетических пищевых продуктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1086</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z160" w:id="85"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z160" w:id="106"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="85"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5063" w:type="dxa"/>
+          <w:bookmarkEnd w:id="106"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство прочих продуктов питания, не включенных в другие группировки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1089</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z164" w:id="86"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z164" w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="86"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5063" w:type="dxa"/>
+          <w:bookmarkEnd w:id="107"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство готовых кормов для сельскохозяйственных животных</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1091</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z168" w:id="87"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z168" w:id="108"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="87"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5063" w:type="dxa"/>
+          <w:bookmarkEnd w:id="108"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство готовых кормов для домашних животных</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8996,55 +8728,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9366,35 +9098,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>