--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fa478bd" w14:textId="fa478bd">
+    <w:p w14:paraId="ea023f7" w14:textId="ea023f7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1472,152 +1472,150 @@
         <w:t xml:space="preserve">
       7. В протоколе процессуальных действий либо протоколе, составленном в соответствии с требованиями, предусмотренными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 527</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уголовно-процессуального кодекса Республики Казахстан, перечисляются все изымаемые предметы и документы, а равно описываемое имущество. При изъятии большого числа предметов, ценностей и документов в обязательном порядке составляется опись, прилагаемая к протоколу и являющаяся его неотъемлемой частью, где отражаются точное наименование предмета, количество, мера, вес, серия, номер и другие отличительные признаки каждого изымаемого объекта, время и место их обнаружения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z15" w:id="19"/>
-[...15 lines deleted...]
-      Исходя из обстоятельств дела, орган, ведущий уголовный процесс, изымает часть объекта, на котором находятся следы (микроследы), имеющие отношение к уголовному делу, если нет возможности изъять объект в целом. При этом органом, ведущим уголовный процесс, не допускается порча предметов, принадлежащих потерпевшим и иным лицам, а в случае неизбежной порчи делается об этом отметка в соответствующем протоколе и принимаются меры к возмещению причиненного гражданам ущерба.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исходя из обстоятельств дела, орган, ведущий уголовный процесс, изымает часть объекта, на котором находятся следы (микроследы), имеющие отношение к уголовному делу, если нет возможности изъять объект в целом. При этом органом, ведущим уголовный процесс, не допускается порча предметов, принадлежащих потерпевшим и иным лицам, а в случае неизбежной порчи делается об этом отметка в соответствующем протоколе и принимаются меры к возмещению причиненного ущерба.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Предметы, ценности и документы, обнаруженные при осмотре места происшествия, местности или помещения либо изъятые при производстве следственных действий, либо представленные по требованию лица, осуществляющего досудебное расследование, изымаются и предъявляются понятым при их привлечении или другим присутствующим при этом лицам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:p>
-[...80 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При необходимости данные предметы, ценности и документы помещаются в упаковку, исключающую возможность их повреждения и обеспечивающую сохранность на них следов (микроследов), которая снабжается бирками с указанием номера уголовного дела и заверяется удостоверительными надписями и подписями лиц, участвовавших в следственном действии, лица, у которого произведено изъятие, сотрудников органа, ведущего уголовный процесс, а также скрепляется печатью соответствующего органа. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1648,486 +1646,486 @@
         </w:rPr>
         <w:t xml:space="preserve">
       В таких случаях составление описи изъятых предметов, ценностей и документов производится при их детальном осмотре с соблюдением требований уголовно-процессуального </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательства</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="21"/>
+    <w:bookmarkStart w:name="z17" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Протокол процессуальных действий и опись предметов, ценностей и документов составляются в двух экземплярах и должны отвечать требованиям норм уголовно-процессуального </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательства</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, подписываются лицом, производившим изъятие, и присутствовавшими при этом лицами, в том числе лицом, у которого производилось изъятие, а в случае его отсутствия,– совершеннолетним членом его семьи, представителем местного исполнительного органа либо жилищно-эксплуатационной организации. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Копии протокола и описи выдаются лицу, у которого произведено изъятие предметов, ценностей и документов, а в его отсутствие – совершеннолетним членам его семьи либо указанным выше представителям, подписавшим протокол. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Об изъятии имущества, на которое наложен арест, составляется отдельный протокол с указанием отличительных индивидуализирующих признаков каждого предмета.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z18" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Изъятые предметы, ценности и документы подлежат осмотру, в необходимых случаях с участием специалиста, подробно описываются в протоколе процессуальных действий либо протоколе, составленном в соответствии с требованиями, предусмотренными статьей 527 Уголовно-процессуального кодекса Республики Казахстан, где указываются количественные и качественные характеристики предметов, ценностей и документов, все другие индивидуальные признаки, позволяющие выделить объект из числа подобных и обусловливающие его доказательственное значение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z18" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Изъятые предметы, ценности и документы подлежат осмотру, в необходимых случаях с участием специалиста, подробно описываются в протоколе процессуальных действий либо протоколе, составленном в соответствии с требованиями, предусмотренными статьей 527 Уголовно-процессуального кодекса Республики Казахстан, где указываются количественные и качественные характеристики предметов, ценностей и документов, все другие индивидуальные признаки, позволяющие выделить объект из числа подобных и обусловливающие его доказательственное значение.</w:t>
+      Привлечение специалиста обязательно, если имеется подозрение, что предметы представляют собой опасность (взрывчатые, токсичные и ядовитые вещества, радиоактивные материалы и другие опасные вещества). Производство каких-либо действий с такими объектами в отсутствие специалиста не допускается.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z18" w:id="23"/>
-[...15 lines deleted...]
-      Привлечение специалиста обязательно, если имеется подозрение, что предметы представляют собой опасность (взрывчатые, токсичные и ядовитые вещества, радиоактивные материалы и другие опасные вещества). Производство каких-либо действий с такими объектами в отсутствие специалиста не допускается.</w:t>
+    <w:bookmarkStart w:name="z19" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При невозможности привлечения специалиста в процессуальном документе отражаются только индивидуальные признаки изымаемого предмета и ценностей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 – в редакции постановления Правительства РК от 09.04.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z19" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При невозможности привлечения специалиста в процессуальном документе отражаются только индивидуальные признаки изымаемого предмета и ценностей.</w:t>
+      11. Изъятые деньги и ценности до их признания вещественными доказательствами, а также предметы, запрещенные к обращению, или те, на которые наложен арест, учитываются и хранятся в порядке, установленном настоящими Правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:p>
-[...81 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="26"/>
+    <w:bookmarkStart w:name="z20" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. После осмотра изымаемые предметы, признанные вещественным доказательством, приобщаются к делу постановлением органа, ведущего уголовный процесс, либо протоколом, составленным в соответствии с требованиями, предусмотренными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 527</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уголовно-процессуального кодекса Республики Казахстан, и находятся при нем до вступления в законную силу приговора или постановления о прекращении дела.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z22" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Предметы, ценности и документы, изъятые в ходе досудебного производства, но не признанные вещественными доказательствами, подлежат возврату лицам, у которых они были изъяты.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z22" w:id="27"/>
-[...15 lines deleted...]
-      Предметы, ценности и документы, изъятые в ходе досудебного производства, но не признанные вещественными доказательствами, подлежат возврату лицам, у которых они были изъяты.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 – в редакции постановления Правительства РК от 09.04.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Предметы и документы, за исключением документов (в том числе личных), которые будут храниться непосредственно в деле, упаковываются, опечатываются, заверяются подписями лица, ведущего уголовный процесс, понятых при их привлечении и других участников следственного действия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:p>
-[...80 lines deleted...]
-    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Упаковка должна исключить возможность подмены или изменения содержимого без нарушения ее целостности и сохранность изъятого от повреждения, порчи, ухудшения или утраты свойств, в силу которых оно имеет значение вещественного доказательства. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На упаковке делается пояснительная надпись с перечнем ее содержимого и указанием вида, даты и места следственного действия, номера уголовного дела, полного наименования должности лица, производившего следственное действие.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="29"/>
+    <w:bookmarkStart w:name="z22" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Изъятые наркотические средства и психотропные вещества и их аналоги в течение двадцати четырех часов органом уголовного преследования направляются на проведение </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>судебной экспертизы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Не позднее сорока восьми часов после проведения судебной экспертизы органом уголовного преследования исследованные наркотические средства, психотропные вещества, и их аналоги приобщаются к уголовному делу в качестве вещественных доказательств.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2196,760 +2194,884 @@
         </w:rPr>
         <w:t xml:space="preserve">
       В случае изъятия каннабиноидных видов наркотических средств, при соблюдении общих требований изъятия, после проведения соответствующих видов экспертных исследований для дальнейшего хранения отбираются образцы из общей массы в количестве, соответствующем особо крупному размеру, установленному </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> для данного вида наркотического средства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="30"/>
+    <w:bookmarkStart w:name="z23" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Орган, ведущий уголовный процесс, составляет протокол, в котором описываются все действия, принятые для получения образцов, в той последовательности, в которой они производились, примененные при этом научно-исследовательские и другие методы и процедуры, а также сами образцы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К делу также приобщаются фототаблицы всех упаковок, в которых хранились или перевозились наркотические средства, психотропные вещества и их аналоги в момент их обнаружения и изъятия, а также данные упаковки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="31"/>
+    <w:bookmarkStart w:name="z24" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Отобранные образцы упаковываются, опечатываются, заверяются подписями участников следственных действий, приобщаются к делу в качестве вещественных доказательств постановлением органа, ведущего уголовный процесс, либо протоколом, составленным в соответствии с требованиями, предусмотренными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 527</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уголовно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 – в редакции постановления Правительства РК от 09.04.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. В случаях изъятия либо уничтожения правоохранительными органами иностранных государств наркотических средств, психотропных веществ и их аналогов по уголовным делам, расследование и рассмотрение которых осуществляются уполномоченными органами Республики Казахстан, к уголовному делу приобщается подтверждающий документ об изъятии либо уничтожении.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z26" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...68 lines deleted...]
-      17. В случаях изъятия либо уничтожения правоохранительными органами иностранных государств наркотических средств, психотропных веществ и их аналогов по уголовным делам, расследование и рассмотрение которых осуществляются уполномоченными органами Республики Казахстан, к уголовному делу приобщается подтверждающий документ об изъятии либо уничтожении.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок учета вещественных доказательств по уголовным делам судом, органами прокуратуры, уголовного преследования и судебной экспертизы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z26" w:id="33"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 3 – в редакции постановления Правительства РК от 09.04.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="34"/>
+    <w:bookmarkStart w:name="z27" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Изъятые вещественные доказательства, а также изъятые по делам деньги и ценности, не признанные вещественными доказательствами, подлежат обязательному учету в книге учета вещественных доказательств, документов, изымаемых или полученных органом, ведущим уголовный процесс,(далее – книга) по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Книга ведется в каждом правоохранительном и специальном государственном органе и находится в месте, обеспечивающем круглосуточный доступ к ней ответственных лиц (дежурная часть, канцелярия).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 с изменением, внесенным постановлением Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Вещественные доказательства, а также другие изъятые по делам деньги и ценности, не признанные вещественными доказательствами, передаваемые в камеру хранения, подлежат обязательной регистрации в журнале учета вещественных доказательств и других изъятых по делам денег и ценностей, не признанных вещественными доказательствами, находящимися в камере хранения, (далее – журнал) по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Журнал ведется в каждом суде, правоохранительном и специальном государственном органе, органе судебной экспертизы и находится у лица, ответственного за хранение вещественных доказательств в камере хранения (далее – лицо, ответственное за хранение).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 с изменением, внесенным постановлением Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Книга и журнал относятся к документам строгой отчетности, которые нумеруются, прошнуровываются и скрепляются печатью, а также подписью первого руководителя органа, их ведомств, территориальных и иных органов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Лицом, ответственным за хранение, также ведется номенклатурное дело с копиями постановлений и судебных актов, касающихся решений, принятых в отношении вещественных доказательств. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="37"/>
+    <w:bookmarkStart w:name="z30" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Регистрация вещественных доказательств в книге производится сотрудником органа уголовного преследования незамедлительно с момента вынесения постановления о признании вещественным доказательством, а деньги, предметы и ценности, не признанные вещественными доказательствами,– в течение двадцати четырех часов с момента их изъятия по процессуальным документам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z31" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Все вещественные доказательства и другие изъятые по делам деньги и ценности, не признанные вещественными доказательствами, регистрируются в журнале в день поступления.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z31" w:id="38"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лицо, ответственное за хранение, при регистрации проверяет целостность упаковки, наличие на ней печати и пояснительной надписи, соответствие принимаемых вещественных доказательств, а также других изъятых по делам денег и ценностей, не признанных вещественными доказательствами, записям в постановлении о приобщении их к делу и процессуальном документе об их изъятии.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом лицом, ответственным за хранение, не допускается вскрытие упаковок, принятых на хранение вещественных доказательств и иных предметов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="39"/>
+    <w:bookmarkStart w:name="z32" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Регистрация вещественных доказательств и других изъятых по делам денег и ценностей, не признанных вещественными доказательствами, в книге и журнале производится в хронологическом порядке, каждая вещь записывается отдельно с присвоением порядкового номера, при изъятии нескольких однородных предметов указываются их количество, дата поступления, наименование. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если вещественные доказательства находятся при уголовном деле и не сдаются в камеру хранения, в книге делается отметка об этом с указанием фамилии должностного лица, у которого находятся вещественные доказательства. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Помимо книги и журнала, по усмотрению руководителей уполномоченных органов устанавливаются и другие формы учета данных объектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="40"/>
+    <w:bookmarkStart w:name="z33" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. При регистрации вещественного доказательства в суде ему присваивается порядковый номер по журналу, где указываются дата поступления, наименование вещественного доказательства, количество, номер дела, к которому приобщено, фамилия, имя, отчество обвиняемого. После проставляется номер, за которым уголовное дело зарегистрировано в суде, а также указывается номер вещественного доказательства.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При регистрации уголовных дел в суде в базе Единая автоматизированная информационно-аналитическая система судебных органов Республики Казахстан при наличии вещественных доказательств создаются электронные формы – форма на вещественное доказательство. В учетном документе подлежат заполнению реквизиты по учету, хранению, исполнению судебного акта в части вещественных доказательств и их передачи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Ревизии и проверки состояния и порядка учета, хранения, уничтожения и реализации вещественных доказательств проводятся не реже одного раза в год, результаты которых фиксируются в справках и актах. При проведении ревизий и проверок особое внимание уделяется учету и хранению вещественных доказательств по уголовным делам, по которым прерваны сроки досудебного расследования.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При регистрации уголовных дел в суде в базе Единая автоматизированная информационно-аналитическая система судебных органов Республики Казахстан при наличии вещественных доказательств создаются электронные формы – форма на вещественное доказательство. В учетном документе подлежат заполнению реквизиты по учету, хранению, исполнению судебного акта в части вещественных доказательств и их передачи.</w:t>
-[...18 lines deleted...]
-      25. Ревизии и проверки состояния и порядка учета, хранения, уничтожения и реализации вещественных доказательств проводятся не реже одного раза в год, результаты которых фиксируются в справках и актах. При проведении ревизий и проверок особое внимание уделяется учету и хранению вещественных доказательств по уголовным делам, по которым прерваны сроки досудебного расследования.</w:t>
+      Органы уголовного преследования не реже одного раза в год проводят совместно с органами казначейства сверку наличия остатка денег на счетах в национальной и иностранной валюте, изъятых в рамках расследуемых уголовных дел.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Порядок хранения вещественных доказательств, изъятых документов, денег в национальной и иностранной валюте, наркотических средств, психотропных веществ по уголовным делам судом, органами прокуратуры, уголовного преследования и судебной экспертизы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:p>
-[...34 lines deleted...]
-    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 4 – в редакции постановления Правительства РК от 09.04.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="43"/>
+    <w:bookmarkStart w:name="z36" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Для хранения вещественных доказательств в судах, органах судебной экспертизы, правоохранительных, специальных, других уполномоченных государственных органах оборудуются специальные помещения со стеллажами, металлической дверью с опечатывающим устройством, естественной или искусственной вентиляцией, зарешеченными окнами, системами охранной и пожарной автоматики. При отсутствии такого помещения выделяется специальное хранилище (металлический шкаф достаточного размера).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Требования к помещению для хранения вещественных доказательств утверждаются приказом первого руководителя соответствующего государственного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ответственным за сохранность вещественных доказательств, находящихся при деле, является лицо, ведущее досудебное расследование, а в суде – судья или председатель суда, в органе судебной экспертизы – эксперт, проводящий исследование.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Лицо, ответственное за хранение, назначается в установленном порядке приказом (распоряжением) председателя суда, руководителя органа судебной экспертизы, правоохранительного, специального и других государственных органов, их ведомств, территориальных и иных органов, из числа работников указанных учреждений, не связанное с расследованием уголовных дел.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:p>
-[...54 lines deleted...]
-    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наряду с этим в приказе (распоряжении) определяется лицо, замещающее лицо, ответственное за хранение, на период его отсутствия.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2960,224 +3082,286 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При переводе, увольнении или убытии в отпуск лица, ответственного за хранение, первые руководители органа, их ведомств, территориальных и иных органов назначают комиссию по проверке соответствия фактического наличия записям в документах, где отражено их изъятие. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результаты проверки оформляются актом приема-передачи новому ответственному или замещающему лицу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="45"/>
+    <w:bookmarkStart w:name="z38" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Основанием для помещения вещественного доказательства, денег и ценностей, не признанных вещественными доказательствами, на хранение являются постановление о признании вещественным доказательством или процессуальный документ об их изъятии органа, ведущего уголовный процесс.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Доступ в помещение для хранения вещественных доказательств возможен только в присутствии лица, ответственного за хранение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      29. В случае отсутствия лица, ответственного за хранение (или заменяющего работника), доступ в помещение для хранения осуществляется только комиссионно (в составе не менее трех человек) с разрешения и в присутствии начальника органа дознания, следственного подразделения правоохранительного и специального государственного органов, прокурора, председателя суда, судьи, руководителя органа судебной экспертизы, у которых должны храниться дубликаты ключей от данного помещения. </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Доступ в помещение для хранения вещественных доказательств возможен только в присутствии лица, ответственного за хранение.</w:t>
-[...36 lines deleted...]
-        <w:t>
       В таких случаях составляется акт, в котором отражается, в связи с чем и какие объекты изъяты из помещения для хранения (хранилища) или помещены в него. Акт передается лицу, ответственному за хранение, для внесения соответствующих данных в журнал либо в канцелярию уполномоченного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 29 с изменением, внесенным постановлением Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. При хранении вещественных доказательств, ценностей, документов и иного имущества принимаются меры, обеспечивающие сохранение у изъятых объектов признаков и свойств, в силу которых они имеют значение вещественных доказательств по уголовным делам, а также имеющихся на них следов, а равно сохранность самих вещественных доказательств, ценностей, документов и иного имущества. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Не допускается помещение на хранение вещественных доказательств в состоянии, могущем повлечь их порчу и невозможность дальнейшего исследования и использования в качестве доказательств. При необходимости принимаются меры по приведению изъятых объектов в состояние, позволяющее их дальнейшее хранение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Вещественные доказательства, ценности, документы и иное имущество могут быть переданы на хранение потерпевшим, а также с их согласия близким родственникам либо другим лицам, если это возможно без ущерба для дела. При этом потерпевшим, их близким родственникам и другим лицам разъясняется ответственность за сохранность принятого имущества, о чем отбирается подписка.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:p>
-[...33 lines deleted...]
-      31. Вещественные доказательства, ценности, документы и иное имущество могут быть переданы на хранение потерпевшим, а также с их согласия близким родственникам либо другим лицам, если это возможно без ущерба для дела. При этом потерпевшим, их близким родственникам и другим лицам разъясняется ответственность за сохранность принятого имущества, о чем отбирается подписка.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Если предметы в силу их громоздкости или иных причин не могут храниться при уголовном деле, они должны быть зафиксированы научно-техническими средствами, по возможности опечатаны и храниться в месте, указанном лицом, осуществляющим досудебное расследование. К делу может быть приобщен образец вещественного доказательства. О месте нахождения вещественного доказательства в деле должна иметься соответствующая справка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z42" w:id="49"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="50"/>
+    <w:bookmarkStart w:name="z43" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. Документы, удостоверяющие личность подозреваемого (обвиняемого, подсудимого), находящегося под стражей, приобщаются к уголовному делу и хранятся в отдельном опечатанном пакете, подшитом к делу и пронумерованном его листом. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       После вступления приговора в законную силу документы осужденного к лишению свободы направляются в учреждения отбывания наказания, в остальных случаях – возвращаются владельцу, о чем отбирается расписка и приобщается к делу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3188,128 +3372,128 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При невозможности возврата документов их владельцу, по истечении шести месяцев со дня вступления судебного акта в законную силу они направляются в орган, их выдавший. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Другие личные документы, если они не имеют значения для дела, возвращаются владельцу или с его согласия родственникам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="51"/>
+    <w:bookmarkStart w:name="z44" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. Документы, письма и другие записи, приобщенные к уголовному делу в качестве вещественных доказательств, хранятся в конвертах, вложенные между чистыми листами бумаги. На них не допускается делать какие-либо пометки, надписи и перегибать их. Конверты опечатываются, подшиваются в дела и нумеруются отдельными его листами. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При большом количестве приобщаемых к уголовному делу писем и документов они сшиваются в отдельный том (тома), на титульном листе которого делается отметка о том, что он является вещественным доказательством. В начале тома приобщается опись документов и первым листом (листами) подшивается копия постановления о признании этих документов вещественными доказательствами. При необходимости в постановлении указывается общее число томов и листов дела в каждом томе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Вещественные доказательства и изъятые объекты, относящиеся к ядерным и радиоактивным материалам, источникам ионизирующего излучения, ядовитым и сильнодействующим веществам, передаются на склады организаций, имеющих разрешение и соответствующие условия для хранения, после проведения исследований.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:p>
-[...33 lines deleted...]
-      35. Вещественные доказательства и изъятые объекты, относящиеся к ядерным и радиоактивным материалам, источникам ионизирующего излучения, ядовитым и сильнодействующим веществам, передаются на склады организаций, имеющих разрешение и соответствующие условия для хранения, после проведения исследований.</w:t>
+    <w:bookmarkStart w:name="z46" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      36. Хранение изъятых в ходе досудебного производства и судебного разбирательства взрывных устройств, огнестрельного оружия, вооружения, боеприпасов, взрывчатых веществ производится только в хозяйственных подразделениях правоохранительного и специального государственного органов, специально оборудованных помещениях, складах (хранилищах) войсковых частей или соответствующих предприятий (организаций), определяемых местным исполнительным органом после проведения исследований. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z46" w:id="53"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Изъятое огнестрельное оружие проверяется по учетам интегрированного банка данных Министерства внутренних дел Республики Казахстан: "Криминальное оружие" и "Зарегистрированное оружие".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3320,90 +3504,152 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если изъятое оружие имеет идентификационный номер и не состоит на учете "Зарегистрированное оружие", то на оружие заполняется информационно-поисковая карточка "Криминальное оружие" и направляется в региональное подразделение информационно-технической службы для ввода информации в банк данных "Криминальное оружие".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       По всем делам об уголовных правонарушениях, связанных с применением огнестрельного нарезного оружия, орган, ведущий уголовный процесс, после изъятия, осмотра и проведения соответствующих исследований направляет для постановки на учет пули, гильзы, патроны и другие боеприпасы со следами оружия и само оружие в пулегильзотеку уполномоченного органа в сфере контроля за оборотом оружия. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 36 с изменением, внесенным постановлением Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Изъятые произведения искусства, антиквариат, а также объекты, имеющие культурную ценность, передаются на хранение в музеи после проведения исследований.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z48" w:id="55"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z48" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. Хранение автомашин, мотоциклов и иных транспортных (в том числе плавучих и летательных аппаратов) средств, признанных вещественными доказательствами, а также транспортных средств, на которые наложен арест, производится в специальных охраняемых помещениях, площадках или стоянках, создаваемых по решению местных исполнительных органов и являющихся коммунальной собственностью (если они не могут быть переданы на хранение владельцу, его родственникам или другим лицам). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Местный исполнительный орган при обращении органа, ведущего уголовный процесс, в течение трех рабочих дней выносит решение, в котором указываются условия хранения транспортных средств. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3414,641 +3660,703 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Органом, ведущим досудебное расследование, при передаче транспортного средства на хранение составляется протокол, в котором указываются номер, дата соответствующего решения местного исполнительного органа. Ответственные за хранение лица выдают приобщаемую к делу подписку об обеспечении сохранности принятого транспортного средства. Орган, ведущий досудебное расследование, направляет в уполномоченный орган поручение о введении ограничения на отчуждение транспортного средства. Ограничение снимается после принятия итогового решения по делу либо по постановлению лица, осуществляющего досудебное расследование.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При изъятии, а также передаче на хранение транспортного средства составляется акт его технического состояния с участием владельца (при наличии), работника дорожно-патрульной службы и специалиста.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="56"/>
+    <w:bookmarkStart w:name="z49" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. Ювелирные и бытовые изделия из драгоценных металлов, драгоценных камней и жемчуга, драгоценные камни органогенного образования, полудрагоценные камни, кустарные ювелирные изделия, монеты из драгоценных металлов и содержащие в себе драгоценные металлы, лом этих изделий, аффинированные драгоценные металлы и иностранная валюта, а также изъятые из обращения драгоценные металлы (золото, серебро, платина и другие металлы платиновой группы) в слитках, шлихе, самородках, ломе, полуфабрикатах, изделиях производственного или лабораторного назначения, алмазы и иные природные драгоценные камни, изъятые органом, ведущим уголовный процесс, подлежат обязательной регистрации в порядке, предусмотренном настоящими Правилами, независимо от того признаны они вещественными доказательствами или нет. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Не позднее чем в трехдневный срок с момента регистрации или после соответствующих исследований они подлежат сдаче в камеру хранения в упакованном и опечатанном виде с присвоением порядкового номера журнала. При отсутствии у органа, ведущего уголовный процесс, возможности их хранения они вместе с описью сдаются на временное хранение в банк второго уровня. В сопроводительном письме должно оговариваться, что направляемые ценности должны храниться до отдельного распоряжения органа, направившего (сдавшего) их на хранение. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="57"/>
+    <w:bookmarkStart w:name="z50" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Деньги в национальной и иностранной валюте, платежные документы и документарные неэмиссионные ценные бумаги хранятся в следующем порядке (в том числе не признанные вещественными доказательствами и не подлежащие специальному исследованию):</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) деньги в национальной валюте в виде банкнот и монет, имеющие номинальную стоимость (номинал), являющиеся законным платежным средством на территории Республики Казахстан, – вносятся на контрольный счет наличности временного размещения денег (депозит) органа, ведущего уголовный процесс, производившего изъятие;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) платежные документы, документарные неэмиссионные ценные бумаги, лотерейные билеты, квитанции или иные документы, а также платежные карточки и иностранная валюта, по которой отсутствует возможность открытия контрольного счета наличности временного размещения денег, – хранятся в камере хранения органа, ведущего уголовный процесс, который проводил изъятие, при условии обеспечения их надлежащего хранения либо сдаются в ближайшее учреждение банка второго уровня;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) деньги в иностранной валюте – вносятся на счет в иностранной валюте органа, ведущего уголовный процесс, производившего изъятие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 40 с изменением, внесенным постановлением Правительства РК от 11.08.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 455</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       41. Если деньги в национальной и иностранной валюте хранят на себе следы уголовного правонарушения, обязательно составляется перечень банкнот по номерам и сериям в двух экземплярах – один сдается вместе с валютой в камеру хранения, второй – приобщается к делу.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:p>
-[...134 lines deleted...]
-    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Одновременно с изъятием документов о наличии денег на банковских счетах органы, ведущие уголовный процесс, направляют в соответствующие банки второго уровня или организации, осуществляющие отдельные виды банковских операций, судебные акты о наложении ареста на имущество. В судебном акте о наложении ареста указывается номер уголовного дела, которое находится в производстве, в предусмотренных законом случаях – дела о конфискации имущества, которое рассматривается вместе с уголовным делом. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Порядок информирования иностранных банковских учреждений, находящихся за пределами территории Казахстана, об изъятии банковских документов о наличии средств в денежных единицах иностранных государств и международных расчетных единицах, находящихся на их счетах и других кредитно-финансовых учреждений за пределами территории Казахстана, определяется соответствующими международными соглашениями.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="59"/>
+      Порядок информирования иностранных банковских учреждений, находящихся за пределами территории Республики Казахстан, об изъятии банковских документов о наличии средств в денежных единицах иностранных государств и международных расчетных единицах, находящихся на их счетах и других кредитно-финансовых учреждений за пределами территории Республики Казахстан, определяется соответствующими международными соглашениями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 41 с изменением, внесенным постановлением Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Изъятые документы, чертежи, фотоснимки, содержащие данные секретного характера, направляются через подразделения по защите государственных секретов в отделы, ведающие секретными документами в организациях и учреждениях по принадлежности.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z53" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. При расследовании уголовных дел, связанных с незаконным изготовлением и использованием радиопередающих устройств, изымается вся используемая аппаратура, детали и комплектующие изделия, хранение которых обеспечивает орган, ведущий производство по делу.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z53" w:id="60"/>
-[...15 lines deleted...]
-      43. При расследовании уголовных дел, связанных с незаконным изготовлением и использованием радиопередающих устройств, изымается вся используемая аппаратура, детали и комплектующие изделия, хранение которых обеспечивает орган, ведущий производство по делу.</w:t>
+    <w:bookmarkStart w:name="z54" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. На период производства судебной экспертизы хранение вещественных доказательств, наркотических средств, психотропных веществ, прекурсоров и их аналогов, ядовитых веществ производится органом судебной экспертизы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z54" w:id="61"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       После экспертного исследования вещественные доказательства, отобранные образцы наркотического средства, психотропного вещества и их аналогов до принятия решения о прекращении дела или до вступления приговора суда в законную силу в опечатанном виде хранятся в помещении для хранения вещественных доказательств органа, ведущего уголовный процесс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="62"/>
+    <w:bookmarkStart w:name="z55" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45. Объекты биологического происхождения, в том числе подлежащие микроскопическому или химическому исследованию, подвергающиеся быстрой порче, должны быть упакованы в герметически закупоренные емкости. Упаковка таких объектов (в том числе требующих дальнейшего исследования частей трупа) производится работниками судебно-экспертных учреждений. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При завершении экспертного исследования биологических объектов, хранение которых требует специальных условий, оно осуществляется в учреждениях судебных экспертиз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="63"/>
+    <w:bookmarkStart w:name="z56" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       46. Вещественные доказательства, подвергающиеся быстрой порче, требующие специальных условий хранения, немедленно после изъятия, осмотра, исследования и проверки их качества органами государственной инспекции по качеству товаров (или органами санитарного надзора), если не могут быть возвращены владельцу, сдаются в соответствующие организации, определяемые местным исполнительным органом, для использования по назначению либо реализации по постановлению судьи (суда) с внесением полученных сумм на контрольный счет наличности временного размещения денег (депозит) органа, ведущего досудебное расследование. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z57" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Вещественные доказательства, хранение которых требует значительных материальных затрат, если не могут быть возвращены владельцу либо в случае неустановления их владельца, реализуются по постановлению судьи (суда) в установленном законодательством Республики Казахстан порядке с внесением полученных сумм на контрольный счет наличности временного размещения денег (депозит) органа, ведущего досудебное расследование.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z57" w:id="64"/>
-[...15 lines deleted...]
-      47. Вещественные доказательства, хранение которых требует значительных материальных затрат, если не могут быть возвращены владельцу либо в случае неустановления их владельца, реализуются по постановлению судьи (суда) в установленном законодательством Республики Казахстан порядке с внесением полученных сумм на контрольный счет наличности временного размещения денег (депозит) органа, ведущего досудебное расследование.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 47 в редакции постановления Правительства РК от 06.04.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 171</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z118" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47-1. При наличии оснований использованные или реализованные вещественные доказательства возмещаются владельцу предметами того же рода и качества или последнему уплачивается их стоимость за счет государственного бюджета по решению суда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 47 в редакции постановления Правительства РК от 06.04.2020 </w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 47-1 в соответствии с постановлением Правительства РК от 06.04.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 171</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z118" w:id="65"/>
-[...81 lines deleted...]
-    <w:bookmarkStart w:name="z58" w:id="66"/>
+    <w:bookmarkStart w:name="z58" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       48. Сельскохозяйственные животные, изъятые в качестве вещественных доказательств, до решения органа, ведущего досудебное расследование, выдаются потерпевшим лицам, в случае их отсутствия – в животноводческие предприятия (организации), определяемые местным исполнительным органом с составлением соответствующего протокола или реализуются по постановлению судьи (суда) с внесением полученных сумм на контрольный счет наличности временного размещения денег (депозит) органа, ведущего досудебное расследование. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z59" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Изъятые спиртные напитки после надлежащего осмотра, проведения необходимых экспертиз, если пригодны к употреблению, реализуются по постановлению судьи (суда) с внесением полученных сумм на контрольный счет наличности временного размещения денег (депозит) органа, ведущего досудебное расследование, а образцы (пробы) приобщаются в качестве вещественных доказательств к уголовному делу.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z59" w:id="67"/>
-[...15 lines deleted...]
-      49. Изъятые спиртные напитки после надлежащего осмотра, проведения необходимых экспертиз, если пригодны к употреблению, реализуются по постановлению судьи (суда) с внесением полученных сумм на контрольный счет наличности временного размещения денег (депозит) органа, ведущего досудебное расследование, а образцы (пробы) приобщаются в качестве вещественных доказательств к уголовному делу.</w:t>
+    <w:bookmarkStart w:name="z60" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Изъятые нефть и нефтепродукты после надлежащего осмотра, проведения необходимых экспертиз реализуются по постановлению судьи (суда) с внесением полученных сумм на контрольный счет наличности временного размещения денег (депозит) органа, ведущего досудебное расследование, а образцы (пробы) приобщаются в качестве вещественных доказательств к уголовному делу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z60" w:id="68"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z61" w:id="69"/>
+    <w:bookmarkStart w:name="z61" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       51. Для организации хранения, использования, реализации отдельных вещественных доказательств, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4063,107 +4371,169 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, орган, ведущий досудебный процесс, обращается в местный исполнительный орган, который в течение трех рабочих дней своим решением определяет соответствующее предприятие (организацию), а в случае реализации товара – его стоимость, исходя из среднерыночной стоимости на момент вынесения решения. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Транспортировка товара до предприятия (организации) обеспечивается местным исполнительным органом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При этом сотрудники правоохранительных и специальных органов не допускаются к участию в реализации вещественных доказательств и других изъятых предметов и ценностей, а также их приобретению, если им заведомо известно, что реализуемые товары и продукты изъяты в связи с уголовным делом.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z62" w:id="70"/>
+      При этом сотрудники правоохранительных и специальных государственных органов не допускаются к участию в реализации вещественных доказательств и других изъятых предметов и ценностей, а также их приобретению, если им заведомо известно, что реализуемые товары и продукты изъяты в связи с уголовным делом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 51 с изменением, внесенным постановлением Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       52. О сдаче вещественных доказательств для реализации в определенное местным исполнительным органом соответствующее предприятие (организацию) составляется протокол в трех экземплярах. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Первый экземпляр протокола и подробная их опись приобщаются к уголовному делу. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4174,51 +4544,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Второй экземпляр передается в предприятие (организацию), принявшее вещественные доказательства. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Третий экземпляр передается в финансовое подразделение органа, ведущего досудебный процесс, для последующего контроля за поступлением на контрольный счет наличности временного размещения денег (депозит) сумм, вырученных от реализации. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="71"/>
+    <w:bookmarkStart w:name="z63" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       53. Вещественные доказательства по уголовным делам, по которым прерваны сроки расследования, хранятся по месту их расследования, за исключением указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4253,359 +4623,359 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, отдельно от вещественных доказательств по действующим делам в упакованном и опечатанном виде, обеспечивающем сохранность и возможность дальнейшего использования. Каждый пакет с такими объектами снабжается пояснительной надписью с указанием номера уголовного дела, его фабулы, даты начала досудебного расследования, наименования находящегося в упаковке объекта. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Условия хранения избираются применительно к категориям объектов, определенным настоящими Правилами. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Биологические объекты по уголовным делам, по которым прерваны сроки расследования, требующие специальных условий хранения, находятся в архивах учреждений судебных экспертиз. Основанием для помещения в архив является письмо органа, ведущего уголовный процесс, направляемое руководителю соответствующего учреждения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="72"/>
+    <w:bookmarkStart w:name="z64" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. При прерывании сроков досудебного расследования определяется место хранения вещественных доказательств, ценностей и иного имущества, изъятых по этому делу. Имущество, подвергнутое аресту в целях возможной конфискации, может быть после экспертной оценки реализовано по постановлению судьи (суда) с внесением полученных сумм на контрольный счет наличности временного размещения денег (депозит) органа, в производстве которого находится это дело.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z65" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Использование вещественных доказательств для служебного или иного пользования не допускается.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z65" w:id="73"/>
-[...15 lines deleted...]
-      55. Использование вещественных доказательств для служебного или иного пользования не допускается.</w:t>
+    <w:bookmarkStart w:name="z66" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Место хранения вещественных доказательств по делу указывается в прилагаемой к обвинительному акту справке со ссылкой на соответствующий лист дела, где подшиты документы, подтверждающие их сдачу на хранение.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z66" w:id="74"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="75"/>
+    <w:bookmarkStart w:name="z67" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       57. Расходы, связанные с хранением и пересылкой вещественных доказательств, в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 177</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> УПК включаются в процессуальные издержки.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z68" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Порядок передачи вещественных доказательств</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z68" w:id="76"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 5 – в редакции постановления Правительства РК от 09.04.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="77"/>
+    <w:bookmarkStart w:name="z69" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       58. Приобщенные к уголовному делу вещественные доказательства по окончании досудебного производства и направлении уголовного дела в суд, при передаче дела в другой орган передаются одновременно с уголовным делом. Об этом в отношении каждого передаваемого объекта в книге или журнале производится соответствующая запись. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При передаче вещественных доказательств и других изъятых по делам денег, предметов и ценностей, не признанных вещественными доказательствами, принимаются меры, обеспечивающие сохранение у изъятых объектов признаков и свойств, в силу которых они имеют значение вещественных доказательств по уголовным делам, а также имеющихся на них следов, а равно сохранность самих вещественных доказательств, ценностей, документов и иного имущества. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="78"/>
+    <w:bookmarkStart w:name="z70" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Вещественные доказательства, хранящиеся отдельно от уголовного дела, числятся за тем органом, куда передано уголовное дело, в книге или журнале и справочном листе по уголовному делу делается пометка о их местонахождении.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z71" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Работник канцелярии суда, органа, куда направляется уголовное дело с вещественными доказательствами, принимая эти объекты, проверяет целостность (сохранность) упаковки и печатей на ней.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z71" w:id="79"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При нарушении упаковки или печати, работник канцелярии суда в присутствии председателя суда (судьи), лица, доставившего дело и вещественные доказательства, вскрывает упаковку и сверяет наличие вещей, содержащихся в ней, с записью о вещественных доказательствах в справке к обвинительному акту с постановлением о приобщении к делу вещественных доказательств и сопроводительным письмом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="80"/>
+    <w:bookmarkStart w:name="z72" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       61. Если наличие вещественных доказательств соответствует записи в справке к обвинительному акту и постановлению о приобщении вещественных доказательств к делу, они вновь упаковываются и опечатываются. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       О произведенном вскрытии упаковки составляется акт и подписывается лицами, присутствующими при данном действии, который подшивается в дело.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4613,91 +4983,153 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В тех случаях, когда при вскрытии нарушенной упаковки или печати установлено несоответствие фактического наличия вещественных доказательств, дело не принимается до выяснения причин несоответствия должностными лицами заинтересованных ведомств.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Об установленных нарушениях в день поступления вещественных доказательств составляется акт, который подписывается председателем суда (судьей), прокурором, руководителем правоохранительного или специального органа (начальником следственного подразделения этих органов), органа судебной экспертизы, работником канцелярии и лицом, доставившим дело.</w:t>
+      Об установленных нарушениях в день поступления вещественных доказательств составляется акт, который подписывается председателем суда (судьей), прокурором, руководителем правоохранительного или специального государственного органа (начальником следственного подразделения этих органов), органа судебной экспертизы, работником канцелярии и лицом, доставившим дело.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Копия акта незамедлительно высылается органу, направившему дело.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 61 с изменением, внесенным постановлением Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       62. На территорию другой административной единицы вещественные доказательства направляются почтовой связью. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае поступления вещественных доказательств почтой, судья, прокурор, руководитель органа уголовного преследования, судебной экспертизы создают комиссию, которой вскрывается упаковка и составляется акт. Экземпляр акта высылается органу, направившему вещественные доказательства.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4708,423 +5140,423 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В почтовых отправлениях не пересылаются: оружие, боеприпасы, взрывчатые вещества и пиротехнические составы, взрывные устройства и средства взрывания, легковоспламеняющиеся и горючие вещества, наркотические средства, психотропные вещества и прекурсоры, сильнодействующие, токсичные и ядовитые вещества, радиоактивные вещества, ядерные материалы и другие опасные вещества. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Безопасная транспортировка указанных предметов обеспечивается органом, ведущим уголовный процесс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="82"/>
+    <w:bookmarkStart w:name="z74" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Вещественные доказательства для производства экспертизы представляются нарочно лицом, назначившим экспертизу, либо уполномоченным представителем органа, назначившего экспертизу, либо почтовой связью.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z75" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Прием вещественных доказательств и документов для проведения экспертизы осуществляет ответственное лицо, определяемое руководителем структурного подразделения органа судебной экспертизы.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z75" w:id="83"/>
-[...15 lines deleted...]
-      64. Прием вещественных доказательств и документов для проведения экспертизы осуществляет ответственное лицо, определяемое руководителем структурного подразделения органа судебной экспертизы.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицо, ответственное за прием, совместно с работником канцелярии и лицом, назначившим экспертизу, при выявлении несоответствия перечню объектов, указанных в постановлении о назначении судебной экспертизы, составляет акт, содержащий сведения о нарушениях, копия которого незамедлительно вручается непосредственно лицу, представившему объекты экспертизы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Работник канцелярии помещает вещественные доказательства и документы в помещение, предназначенное для их хранения, о чем делает отметку в журнале.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представленные для исследования оружие, боеприпасы, взрывные устройства, взрывчатые, ядовитые, психотропные вещества, прекурсоры, наркотические средства и их аналоги, аудио и видеокассеты, дисковые накопители цифровой информации, а также объекты, с помощью которых изготовлены объекты исследования, либо возможно их изучение (фотоаппараты, видеокамеры, видео или аудиоплееры, магнитофоны, диктофоны); специальные технические средства (устройства скрытого видеонаблюдения и аудиозаписи); цифровое оборудование; изделия из драгоценных металлов (лом этих изделий), драгоценных камней и жемчуга, а также кустарные ювелирные изделия, наличные деньги в виде банкнот и монет передаются эксперту, которому поручено проведение экспертизы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. На период исследования вещественные доказательства и документы передаются и хранятся у эксперта, которому поручено проведение экспертизы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:p>
-[...73 lines deleted...]
-    <w:bookmarkStart w:name="z77" w:id="85"/>
+    <w:bookmarkStart w:name="z77" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       66. После завершения экспертизы заключение эксперта, а также документы и вещественные доказательства, кроме перечисленных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, передаются в канцелярию.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Работник канцелярии помещает вещественные доказательства и документы в помещение, предназначенное для их хранения, о чем делает отметку в журнале.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. О завершении экспертизы незамедлительно уведомляется лицо (орган), назначившее экспертизу, которому в десятидневный срок надлежит получить заключение эксперта вместе с вещественными доказательствами и документами.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:p>
-[...33 lines deleted...]
-      67. О завершении экспертизы незамедлительно уведомляется лицо (орган), назначившее экспертизу, которому в десятидневный срок надлежит получить заключение эксперта вместе с вещественными доказательствами и документами.</w:t>
+    <w:bookmarkStart w:name="z79" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Заключение эксперта, вещественные доказательства и документы выдаются лицу, назначившему экспертизу, либо уполномоченному представителю органа, назначившего экспертизу, либо направляются почтой с уведомлением лица, назначившего экспертизу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z79" w:id="87"/>
-[...15 lines deleted...]
-      68. Заключение эксперта, вещественные доказательства и документы выдаются лицу, назначившему экспертизу, либо уполномоченному представителю органа, назначившего экспертизу, либо направляются почтой с уведомлением лица, назначившего экспертизу.</w:t>
+    <w:bookmarkStart w:name="z80" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. Вещественные доказательства и иное имущество, подлежащее возврату владельцу, выдаются в натуре под расписку, которая подшивается в уголовное дело и нумеруется очередным его листом. Заинтересованные лица уведомляются о возможности получения изъятых у них предметов и ценностей, копия уведомления подшивается в уголовном деле. В расписке получатель указывает данные своего документа, удостоверяющего личность, место проживания. В случае невозможности личной явки владельца, они могут быть получены его законным представителем или по его доверенности другим лицом, расписка которого приобщается к делу. Если владельцем является организация, предметы и ценности передаются их представителям при наличии доверенности и удостоверяющего их личность документа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z80" w:id="88"/>
-[...15 lines deleted...]
-      69. Вещественные доказательства и иное имущество, подлежащее возврату владельцу, выдаются в натуре под расписку, которая подшивается в уголовное дело и нумеруется очередным его листом. Заинтересованные лица уведомляются о возможности получения изъятых у них предметов и ценностей, копия уведомления подшивается в уголовном деле. В расписке получатель указывает данные своего документа, удостоверяющего личность, место проживания. В случае невозможности личной явки владельца, они могут быть получены его законным представителем или по его доверенности другим лицом, расписка которого приобщается к делу. Если владельцем является организация, предметы и ценности передаются их представителям при наличии доверенности и удостоверяющего их личность документа.</w:t>
+    <w:bookmarkStart w:name="z81" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. В отдельных случаях орган, ведущий уголовный процесс, может возвратить владельцам изъятые у них вещи и до принятия решения по делу, если будет признано, что это не является препятствием для его правильного разрешения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z81" w:id="89"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z82" w:id="90"/>
+    <w:bookmarkStart w:name="z82" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       71. При направлении уголовного дела в суд специалист территориального подразделения уполномоченного органа, осуществляющего организационное и материально-техническое обеспечение местных и других судов, принимающий вещественные доказательства вместе с уголовным делом, расписывается во втором экземпляре сопроводительного письма передающего органа, разборчиво указывая свою должность, фамилию, удостоверяет подпись штампом соответствующего учреждения. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z83" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72. Предметы, вещи, в том числе одежда обвиняемых, часы, деньги и другие объекты, не признанные в установленном порядке вещественными доказательствами, судами не принимаются.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z83" w:id="91"/>
-[...15 lines deleted...]
-      72. Предметы, вещи, в том числе одежда обвиняемых, часы, деньги и другие объекты, не признанные в установленном порядке вещественными доказательствами, судами не принимаются.</w:t>
+    <w:bookmarkStart w:name="z84" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73. После вынесения приговора, постановления о прекращении дела в книге или журнале делается отметка о состоявшемся решении в отношении вещественных доказательств и иного имущества с указанием содержания и даты решения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z84" w:id="92"/>
-[...15 lines deleted...]
-      73. После вынесения приговора, постановления о прекращении дела в книге или журнале делается отметка о состоявшемся решении в отношении вещественных доказательств и иного имущества с указанием содержания и даты решения.</w:t>
+    <w:bookmarkStart w:name="z85" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74. Решение в отношении вещественных доказательств обращается к исполнению после вступления судебного акта в законную силу или истечения срока обжалования постановления о прекращении дела.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z85" w:id="93"/>
-[...15 lines deleted...]
-      74. Решение в отношении вещественных доказательств обращается к исполнению после вступления судебного акта в законную силу или истечения срока обжалования постановления о прекращении дела.</w:t>
+    <w:bookmarkStart w:name="z86" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75. В судебном акте, постановлении о прекращении уголовного дела решается вопрос о судьбе вещественных доказательств, имуществе, на которое наложен арест.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z86" w:id="94"/>
-[...15 lines deleted...]
-      75. В судебном акте, постановлении о прекращении уголовного дела решается вопрос о судьбе вещественных доказательств, имуществе, на которое наложен арест.</w:t>
+    <w:bookmarkStart w:name="z87" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76. Если вещественные доказательства и иное имущество находятся на специальном хранении, по месту их хранения органом, принявшим решение, направляются копия или выписка из судебного акта, постановления, в которых указано о дальнейшей судьбе этих объектов. Аналогичная выписка направляется в отношении имущества, на которое наложен арест, в государственные и иные регистрационные органы, в которых регистрировались ограничения. Принятое решение является обязательным для руководителей учреждений, где находятся на хранении вещественные доказательства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z87" w:id="95"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z88" w:id="96"/>
+    <w:bookmarkStart w:name="z88" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       77. Вещественные доказательства, изъятые у лиц, в отношении которых дела прекращены на досудебной стадии или судом вынесен оправдательный приговор, возвращаются владельцам или их законным представителям в течение трех лет со дня надлежащего уведомления. В случаях невозможности возврата имущества и ценностей в натуре, их стоимость возмещается в денежном эквиваленте. По истечении трех лет невостребованные имущество и ценности в установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5139,325 +5571,387 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> порядке обращаются в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>доход государства</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z89" w:id="97"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z89" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       78. При неустановлении местонахождения владельца или его законного представителя по истечении трех лет со дня прекращения уголовного дела, вступления в законную силу судебного акта невостребованные вещественные доказательства в установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> порядке обращаются в доход государства, а не представляющие ценность уничтожаются.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z90" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79. Для обращения к исполнению судебного акта в части реализации конфискованных судом вещественных доказательств, которые находятся на хранении в учреждениях, организациях, а также в части перечисления денег и ценностей в доход государства, конфискации вкладов и иных видов сбережений выписывается исполнительный лист, который направляется судебному исполнителю для исполнения по территориальности, копия сопроводительного письма подшивается в дело. В Журнале отмечается, кому и когда направлен исполнительный лист.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z90" w:id="98"/>
-[...15 lines deleted...]
-      79. Для обращения к исполнению судебного акта в части реализации конфискованных судом вещественных доказательств, которые находятся на хранении в учреждениях, организациях, а также в части перечисления денег и ценностей в доход государства, конфискации вкладов и иных видов сбережений выписывается исполнительный лист, который направляется судебному исполнителю для исполнения по территориальности, копия сопроводительного письма подшивается в дело. В Журнале отмечается, кому и когда направлен исполнительный лист.</w:t>
+    <w:bookmarkStart w:name="z91" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80. Если вещественные доказательства, подлежащие реализации, находятся в суде, вынесшем решение, секретарь судебного заседания сопроводительным письмом направляет исполнительный лист судебному исполнителю. Сопроводительное письмо подшивается в дело и нумеруется очередным его листом. В журнале отмечается, кому и когда направлен исполнительный лист.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z91" w:id="99"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       После передачи вещественных доказательств судебному исполнителю в журнал вносится соответствующая запись о передаче вещественных доказательств судебному исполнителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="100"/>
+    <w:bookmarkStart w:name="z92" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       81. Учет, хранение, оценка и дальнейшее использование имущества, обращенного (подлежащего обращению) в собственность государства по отдельным основаниям, производятся судебным исполнителем в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> учета, хранения, оценки и дальнейшего использования имущества, обращенного (подлежащего обращению) в собственность государства по отдельным основаниям, утвержденными постановлением Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z93" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82. Вещественные доказательства, подлежащие по судебному акту передаче в соответствующие правоохранительные и специальные государственные органы, должны направляться туда нарочно или почтовой связью. При перевозке ядовитых, сильнодействующих, взрывчатых веществ, оружия должны соблюдаться правила, установленные для их транспортировки. Копия сопроводительного письма и документ о приеме учреждением вещественных доказательств подшиваются в дело.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z93" w:id="101"/>
-[...15 lines deleted...]
-      82. Вещественные доказательства, подлежащие по судебному акту передаче в соответствующие правоохранительные и специальные органы, должны направляться туда нарочно или почтовой связью. При перевозке ядовитых, сильнодействующих, взрывчатых веществ, оружия должны соблюдаться правила, установленные для их транспортировки. Копия сопроводительного письма и документ о приеме учреждением вещественных доказательств подшиваются в дело.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 82 – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83. При наличии вступившего в законную силу решения суда о возврате владельцу ценностей, валюты, ценных бумаг и других предметов, не подлежащих конфискации, владельцу или доверенному лицу незамедлительно объявляется о принятом решении. В противном случае в порядке и сроки, установленные законом, они обращаются в доход государства. Снятие ареста с имущества производится в установленном законодательством порядке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z94" w:id="102"/>
-[...15 lines deleted...]
-      83. При наличии вступившего в законную силу решения суда о возврате владельцу ценностей, валюты, ценных бумаг и других предметов, не подлежащих конфискации, владельцу или доверенному лицу незамедлительно объявляется о принятом решении. В противном случае в порядке и сроки, установленные законом, они обращаются в доход государства. Снятие ареста с имущества производится в установленном законодательством порядке.</w:t>
+    <w:bookmarkStart w:name="z95" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84. В случаях освобождения из-под стражи или прекращения дела, вынесения оправдательного приговора, владельцам под расписку возвращаются все их личные документы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z95" w:id="103"/>
-[...15 lines deleted...]
-      84. В случаях освобождения из-под стражи или прекращения дела, вынесения оправдательного приговора, владельцам под расписку возвращаются все их личные документы.</w:t>
+    <w:bookmarkStart w:name="z96" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 6. Порядок уничтожения вещественных доказательств</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z96" w:id="104"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 6 – в редакции постановления Правительства РК от 09.04.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="105"/>
+    <w:bookmarkStart w:name="z97" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       85. Уничтожение вещественных доказательств производится комиссионно. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В органах уголовного преследования по приказу первого руководителя, их ведомств, территориальных и иных органов создается комиссия, в составе руководителя подразделения следствия (дознания) либо лица, его замещающего, сотрудника, в производстве которого находилось дело, работника канцелярии, лица, ответственного за хранение, а при необходимости заведующего оружейным складом, представителя органа здравоохранения, экологии, судебных исполнителей или других специалистов. Председателем комиссии назначается один из заместителей руководителя органа уголовного преследования, который организует ее созыв и работу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5504,144 +5998,144 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       По вступившему в законную силу приговору суда в состав комиссии включается судебный исполнитель. В случае отсутствия лица, в производстве которого находилось дело, в состав комиссии могут быть включены руководитель органа либо его заместитель. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В тех случаях, когда вещественные доказательства находятся в суде, их уничтожение производится в составе председательствующего судьи, специалиста, ответственного за хранение вещественных доказательств, судебного исполнителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="106"/>
+    <w:bookmarkStart w:name="z98" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       86. Основанием для уничтожения образцов наркотических средств, психотропных веществ, прекурсоров и их аналогов, а также ядовитых веществ являются вступивший в законную силу судебный акт или постановление органа, ведущего досудебное расследование, согласованное с прокурором.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перед уничтожением наркотических средств, психотропных веществ и их аналогов комиссия проверяет целостность упаковки (пакета), в которой оно находилось, наличие соответствующих подписей, печатей, надписей, сверяет данные реквизитов имеющейся при ней описи, содержащей указание на индивидуализирующие его признаки, с документом, послужившим основанием для уничтожения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обнаружении каких-либо несоответствий составляется акт, который подписывается всеми членами комиссии, и незамедлительно докладывается руководителю органа уголовного преследования и надзирающему прокурору. По факту установления несоответствий проводится служебное расследование, после утверждения заключения которого проводится уничтожение наркотических средств, психотропных веществ и их аналогов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Процедура уничтожения должна быть зафиксирована фото- и видеосъемкой с приобщением отснятых материалов к уголовному делу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z99" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87. Уничтожение наркотических средств и психотропных веществ, прекурсоров и их аналогов производится путем сжигания на основании постановления органа уголовного преследования, согласованного с прокурором, которое выносится не позднее семидесяти двух часов после проведения отбора образцов.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:p>
-[...72 lines deleted...]
-    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уничтожение наркотических средств, психотропных веществ и их аналогов осуществляется в течение десяти рабочих дней после согласования прокурором постановления об уничтожении.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5652,70 +6146,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Об уничтожении наркотического средства, психотропного вещества и их аналогов по каждому уголовному делу составляется акт в двух экземплярах, который подписывается всеми членами комиссии. Один экземпляр акта направляется для приобщения к материалам дела, не позднее трех рабочих дней с момента уничтожения, второй – лицу, ответственному за хранение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уничтожение изъятых из незаконного оборота наркотических средств или психотропных веществ и их аналогов в случае необходимости их использования при проведении контролируемой поставки или иных негласных следственных действий может не производиться до завершения таковых на основании мотивированного постановления органа уголовного преследования, согласованного с прокурором. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="108"/>
+    <w:bookmarkStart w:name="z100" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       88. Уничтожение оружия, являющегося вещественным доказательством, (далее – оружие) осуществляется комиссионно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основанием для уничтожения оружия являются судебный акт либо постановление органа уголовного преследования о прекращении уголовного дела.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5762,70 +6256,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Оружие приводится в непригодное для использования состояние путем деформации или разрезания с оставлением маркировки оружия (серии, номера, калибра, года изготовления). Процедура приведения в непригодное для использования состояние оформляется актом, к которому прилагается номерная ведомость с указанием модели, краткого описания, серии, номера, калибра, года изготовления оружия, отличительных признаков. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акт в двух экземплярах подписывается всеми членами комиссии и участниками данного действия. Один экземпляр акта направляется для приобщения к материалам дела, не позднее трех рабочих дней с момента уничтожения, второй – лицу, ответственному за хранение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="109"/>
+    <w:bookmarkStart w:name="z101" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       89. Приведенное в непригодное для использования состояние оружие уничтожается путем плавки на предприятиях промышленности в срок не более трех месяцев со дня вступления в законную силу судебного акта, решения о прекращении дела, согласованного с прокурором. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Органом уголовного преследования обеспечивается безопасная транспортировка при доставлении уничтожаемого оружия на предприятие промышленности.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5890,204 +6384,328 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Процедура приведения в непригодное для использования состояние и уничтожения большой партии оружия фиксируется фото- и видеосъемкой с приобщением отснятых материалов к акту уничтожения. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акты приведения оружия в непригодное состояние, уничтожения оружия с материалами видеосъемки хранятся у лица, ответственного за хранение, срок хранения – пять лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="110"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z102" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90. Уничтожение ядовитых веществ и сильнодействующих средств производится с участием представителя органов здравоохранения, обороны и других государственных органов, ответственного лица, на хранении у которого находится вещественное доказательство, работника канцелярии и судебного исполнителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акт об уничтожении составляется в двух экземплярах, один экземпляр акта направляется для приобщения к материалам дела, не позднее трех рабочих дней с момента уничтожения, второй – лицу, ответственному за хранение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z103" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 90 – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z103" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       91. Уничтожение контрафактной продукции производится в присутствии сотрудников органов юстиции и охраны окружающей среды путем термического, химического, механического либо иного воздействия. Способ уничтожения определяется органом, ведущим уголовный процесс, по согласованию с органами здравоохранения и охраны окружающей среды. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Акт об уничтожении составляется в двух экземплярах, один экземпляр акта направляется для приобщения к материалам дела, не позднее трех рабочих дней с момента уничтожения, второй – лицу, ответственному за хранение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z104" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92. Уничтожение (захоронение), использование вещественных доказательств, являющихся ядерными и радиоактивными материалами, источниками ионизирующего излучения, производятся в соответствии с решением органа, ведущего уголовный процесс, по согласованию с уполномоченными органами в области использования атомной энергии, здравоохранения и охраны окружающей среды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Акт об уничтожении составляется в двух экземплярах, один экземпляр акта направляется для приобщения к материалам дела, не позднее трех рабочих дней с момента уничтожения, второй – лицу, ответственному за хранение.</w:t>
-[...18 lines deleted...]
-      92. Уничтожение (захоронение), использование вещественных доказательств, являющихся ядерными и радиоактивными материалами, источниками ионизирующего излучения, производятся в соответствии с решением органа, ведущего уголовный процесс, по согласованию с уполномоченными органами в области использования атомной энергии, здравоохранения и охраны окружающей среды.</w:t>
+      Акт об уничтожении составляется в двух экземплярах, один экземпляр акта направляется для приобщения к материалам дела не позднее трех рабочих дней с момента уничтожения, второй – лицу, ответственному за хранение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z105" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93. В случае признания непригодным к использованию и реализации, товары или алкогольная продукция уничтожаются или по постановлению судьи (суда) передаются предприятиям-производителям аналогичной продукции для их технологической переработки (после соответствующих исследований).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:p>
-[...33 lines deleted...]
-      93. В случае признания непригодным к использованию и реализации, товары или алкогольная продукция уничтожаются или по постановлению судьи (суда) передаются предприятиям-производителям аналогичной продукции для их технологической переработки (после соответствующих исследований).</w:t>
+    <w:bookmarkStart w:name="z106" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      94. Если вещественное доказательство, подлежащее уничтожению или выдаче владельцу, находится в правоохранительных и специальных государственных органах, суд направляет в эти органы копию или выписку из приговора. В сопроводительном письме указывается дата вступления его в законную силу. Извещение об уничтожении или возвращении владельцу вещественных доказательств направляется в суд не позднее трех рабочих дней с момента уничтожения или возвращения. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z106" w:id="114"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 94 – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6205,51 +6823,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по уголовным делам судом, органами прокуратуры,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>уголовного преследования и судебной экспертизы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z108" w:id="115"/>
+    <w:bookmarkStart w:name="z108" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Книга учета</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -6258,51 +6876,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>изымаемых или полученных органом,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ведущим уголовный процесс</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -6678,61 +7296,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Наиме</w:t>
-[...9 lines deleted...]
-              <w:t>-</w:t>
+              <w:t>Наиме-</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -11215,51 +11823,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по уголовным делам судом, органами прокуратуры,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>уголовного преследования и судебной экспертизы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z110" w:id="116"/>
+    <w:bookmarkStart w:name="z110" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал учета</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -11268,51 +11876,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>по делам денег и ценностей не признанные вещественными</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>доказательствами находящимся в камере хранения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -16719,55 +17327,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>