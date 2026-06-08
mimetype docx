--- v0 (2025-10-12)
+++ v1 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="de52c90" w14:textId="de52c90">
+    <w:p w14:paraId="e2cdb95" w14:textId="e2cdb95">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -279,163 +279,175 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящее постановление вводится в действие со дня его подписания и подлежит официальному опубликованию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Премьер-Министр</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -662,50 +674,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 12.02.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">; от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       С целью обеспечения устойчивого и сбалансированного роста экономики через диверсификацию и повышение ее конкурентоспособности, в 2010 году принята </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -735,103 +767,104 @@
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5189"/>
-        <w:gridCol w:w="7111"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5189" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Реальный рост ВДС обрабатывающей промышленности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7111" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1315,2642 +1348,2428 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Статистический бюллетень НБ РК (http://www.nationalbank.kz/?docid=310)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таким образом, в связи с необходимостью повышения доступности кредитных средств в национальной валюте для обрабатывающей промышленности и секторов, предоставляющих услуги для обрабатывающей промышленности, отмечается необходимость принятия государством дополнительных мер по выделению финансовых средств, учитывающих потребность предприятий в пополнении оборотного капитала и обновлении основных фондов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z348" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящий План совместных действий Правительства Республики Казахстан и Национального Банка Республики Казахстан по обеспечению финансирования субъектов предпринимательства (далее – План) определяет комплекс мер, направленных на поддержку субъектов предпринимательства, по следующим направлениям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z82" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первое направление: акционерное общество "Фонд развития предпринимательства "Даму" (далее – АО "ФРП "Даму") предоставляет кредит (путем обусловленного размещения средств) банкам второго уровня (далее – БВУ), перечень которых рекомендован Государственной комиссией по вопросам модернизации экономики Республики Казахстан, для финансирования субъектов малого и среднего предпринимательства (далее – СМСП) в обрабатывающей промышленности и сфере услуг, относящихся к обслуживанию обрабатывающей промышленности, а также на пополнение оборотных средств предприятий для загрузки мощностей действующих производств в соответствии с приложением 1 к настоящему Плану (далее – первое направление), (условие по целевому использованию не распространяется на займы, выданные акционерному обществу "Alatau City Bank" (далее – АО "Alatau City Bank");</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z83" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      второе направление: межбанковское кредитование акционерным обществом "Банк Развития Казахстана" (далее – АО "БРК") БВУ для финансирования субъектов крупного предпринимательства (далее – СКП) в обрабатывающей промышленности в соответствии с приложением 2 к настоящему Плану (далее – второе направление), (условие по целевому использованию не распространяется на займы, выданные АО "Alatau City Bank").</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z84" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кредитование проектов в сфере пищевой промышленности по второму направлению осуществляется в соответствии с перечнем сфер пищевой промышленности для финансирования согласно приложению 2-1 к настоящему Плану (далее – перечень). При этом, для подтверждения целевого назначения проекта в сфере пищевой промышленности достаточно выпуска не менее одного вида товара из перечня, привязанного к конкретному коду общего классификатора видов экономической деятельности (далее – ОКЭД). Для сферы услуг критерием соответствия будет отнесение к кодам ОКЭД.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Механизмы достижения цели и реализации поставленных задач</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Подраздел в редакции постановления Правительства РК от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В продолжение реализации Плана совместных действий Правительства Республики Казахстан и Национального Банка Республики Казахстан по обеспечению финансирования проектов малого и среднего предпринимательства в обрабатывающей промышленности, утвержденного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 14 апреля 2014 года № 354, Правительством Республики Казахстан, НБРК, акционерным обществом "Национальный инвестиционный холдинг "Байтерек" (далее – АО "НИХ "Байтерек") будут приняты дополнительные меры по финансированию БВУ для последующего финансирования СМСП в обрабатывающей промышленности и сфере услуг, относящихся к обслуживанию обрабатывающей промышленности, а также на пополнение оборотных средств СМСП для загрузки мощностей действующих производств и для финансирования СКП в обрабатывающей промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z89" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Общий объем дополнительного финансирования СМСП и СКП из средств Национального фонда Республики Казахстан (далее – НФ РК) в 2014 году для реализации вышеуказанных мер составляет 100 (сто) миллиардов тенге. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z90" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      АО НИХ "Байтерек" осуществляет заимствование из НФ РК путем выпуска облигаций на сумму 100 (сто) миллиардов тенге сроком до 20 лет с даты начала обращения облигаций по ставке вознаграждения 0,1 % годовых. Срок погашения облигационного займа – в конце срока обращения с правом досрочного погашения по инициативе эмитента, начиная с 2024 года. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z91" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      После получения средств АО "НИХ "Байтерек" предоставит: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z92" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) АО "ФРП "Даму" кредит на сумму 50 (пятьдесят) миллиардов тенге сроком до 20 лет по ставке вознаграждения 0,15 % годовых с условием погашения средств единой суммой в конце срока согласно условиям заключенного кредитного договора; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z93" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) АО "БРК" кредит на сумму 50 (пятьдесят) миллиардов тенге сроком до 20 лет по ставке вознаграждения 0,15 % годовых с условием погашения средств единой суммой в конце срока согласно условиям заключенного договора займа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Условия и механизмы обусловленного размещения средств в банках второго уровня</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      первое направление: акционерное общество "Фонд развития предпринимательства "Даму" (далее – АО "ФРП "Даму") предоставляет кредит (путем обусловленного размещения средств) банкам второго уровня, перечень которых одобрен Государственной комиссией по вопросам модернизации экономики Республики Казахстан (далее – БВУ), для финансирования субъектов малого и среднего предпринимательства (далее – СМСП) в обрабатывающей промышленности и сфере услуг, относящихся к обслуживанию обрабатывающей промышленности, а также на пополнение оборотных средств предприятий для загрузки мощностей действующих производств в соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> к настоящему Плану (далее – первое направление), (условие по целевому использованию не распространяется на займы, выданные акционерному обществу "Цеснабанк" (далее – АО "Цеснабанк");</w:t>
+      Сноска. Подраздел с изменениями, внесенными постановлениями Правительства РК от 27.04.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 26.02.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 29.12.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 937</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 13.05.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 274</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Государственная комиссия по вопросам модернизации экономики Республики Казахстан (далее – Госкомиссия) вырабатывает рекомендации по перечню БВУ и суммам лимитов по первому и второму направлениям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z15" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. АО "ФРП "Даму", АО "БРК" и БВУ открывают отдельные банковские счета в НБРК для проведения платежей из средств, выделяемых из НФ РК в рамках реализации настоящего Плана.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z16" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. АО "НИХ "Байтерек" разместит на отдельном банковском счете АО "ФРП "Даму" и АО "БРК" в НБРК сумму средств в соответствии с условиями заключенных кредитного договора и договора займа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z99" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. АО "ФРП "Даму" заключает кредитные соглашения с БВУ в соответствии с гражданским законодательством Республики Казахстан на следующих условиях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z100" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) размещение кредитных средств на отдельных банковских счетах БВУ в НБРК без обеспечения в пределах лимитов, рекомендованных Госкомиссией;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z101" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ставка вознаграждения – не более 2 % годовых;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z102" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) срок кредитования БВУ – до 20 лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z103" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) срок освоения БВУ кредитных средств с даты поступления средств на счет БВУ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z104" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3 месяца по кредитам, выдаваемым на инвестиционные цели;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z105" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3 месяца по кредитам, выдаваемым на цели пополнения оборотных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z106" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) валюта кредитования БВУ – тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z107" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) в рамках кредитного соглашения, заключенного между АО "ФРП "Даму" и БВУ: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z108" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не менее 50 % от лимита на БВУ в соответствии с рекомендациями Госкомиссии составляет доля займов, направляемых БВУ на цели финансирования инвестиционных проектов СМСП в обрабатывающей промышленности и сфере услуг, относящихся к обслуживанию обрабатывающей промышленности, в соответствии с приложением 1 к Плану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z109" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не более 50 % от лимита на БВУ в соответствии с рекомендациями Госкомиссии составляет доля займов, направляемых БВУ на цели пополнения оборотных средств СМСП в обрабатывающей промышленности, в соответствии с приложением 1 к Плану.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z110" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом оборотные средства не предоставляются СМСП, реализующим проекты в сфере услуг, относящихся к обрабатывающей промышленности, в соответствии с приложением 1 к Плану.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z111" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С 2019 года 25 (двадцать пять) миллиардов тенге за счет возвратных средств от финансирования СМСП будут направлены на предэкспортное/экспортное финансирование и/или финансирование экспортоориентированных проектов на револьверной основе до конца срока обращения средств НФ РК. Предэкспортное/экспортное финансирование – финансирование проекта СМСП на пополнение оборотных средств, связанных с производством и реализацией продукции на экспорт. Финансирование экспортоориентированных проектов – предоставление средств СМСП на осуществление инвестиционных затрат с целью последующего производства продукции для экспорта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z112" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Соблюдение пропорций не распространяется на вторичное размещение средств БВУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z113" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. АО "БРК" заключает договора банковского займа с БВУ в соответствии с гражданским законодательством Республики Казахстан на следующих условиях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z114" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) размещение кредитных средств на отдельных банковских счетах БВУ в НБРК без обеспечения в пределах лимитов, рекомендованных Госкомиссией;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z115" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ставка вознаграждения – не более 2 % годовых;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z116" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) срок кредитования БВУ – до 20 лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z117" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) срок освоения БВУ кредитных средств – 18 месяцев с даты поступления средств на счет БВУ,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z118" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) валюта кредитования БВУ – тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z119" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) в рамках договора банковского займа, заключенного между АО "БРК" и БВУ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z120" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не менее 100 % от лимита на БВУ, рекомендованного Госкомиссией, составляет доля займов, направляемых БВУ на цели финансирования инвестиционных проектов конечных заемщиков в обрабатывающей промышленности, в соответствии с приложением 2 к Плану.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z18" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. БВУ отчитываются перед АО "ФРП "Даму" и АО "БРК" по целевому использованию и освоению размещенных кредитных средств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок, форма и периодичность представления отчетов БВУ, а также иные условия предоставления кредитов БВУ, в том числе: установление ковенантов для определения наличия экспортной выручки, не предусмотренные настоящим Планом, устанавливаются соответствующим кредитным соглашением, договором банковского займа. При отборе для предэкспортного/экспортного финансирования и/или финансирования экспортоориентированных проектов приоритет должен отдаваться проектам, обеспечивающим ежегодный рост экспортной выручки не менее 5 % после 1 (одного) финансового года с даты начала финансирования такого проекта. Допускается предэкспортное/экспортное финансирование и/или финансирование экспортоориентированных проектов, обеспечивающих сохранение объемов экспортной выручки СМСП на уровне среднегодового объема экспортной выручки за предыдущие 2 (два) года, до принятия решения о финансировании такого проекта.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...134 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>
+      БВУ запрещается направлять выделяемые средства на цели рефинансирования действующих кредитов, инвестирования в финансовые инструменты и (или) операции с ними, а также на валютный рынок для покупки иностранной валюты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В продолжение реализации Плана совместных действий Правительства Республики Казахстан и Национального Банка Республики Казахстан по обеспечению финансирования проектов малого и среднего предпринимательства в обрабатывающей промышленности, утвержденного </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Правительства Республики Казахстан от 14 апреля 2014 года № 354 Правительством Республики Казахстан, НБРК, акционерным обществом "Национальный управляющий холдинг "Байтерек" (далее – АО "НУХ "Байтерек") будут приняты дополнительные меры по финансированию БВУ для последующего финансирования СМСП в обрабатывающей промышленности и сфере услуг, относящихся к обслуживанию обрабатывающей промышленности, а также на пополнение оборотных средств СМСП для загрузки мощностей действующих производств и для финансирования СКП в обрабатывающей промышленности.</w:t>
+      БВУ на ежемесячной основе осуществляют зачисление средств, высвободившихся за счет погашения ранее выданных займов СМСП, на свои отдельные банковские счета в НБРК. При этом БВУ в течение трех месяцев направляют их на дальнейшее кредитование СМСП либо досрочно возвращают на отдельные банковские счета АО "ФРП "Даму" в НБРК. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Общий объем дополнительного финансирования СМСП и СКП из средств Национального фонда Республики Казахстан (далее – НФ РК) в 2014 году для реализации вышеуказанных мер составляет 100 миллиардов тенге.</w:t>
+      БВУ на ежемесячной основе осуществляют зачисление средств, высвободившихся за счет погашения ранее выданных займов СКП, на свои отдельные банковские счета в НБРК. При этом БВУ в течение срока, установленного договорами банковского займа, заключенными между АО "БРК" и БВУ, направляют их на дальнейшее кредитование СКП. В случае неразмещения средств в сроки, указанные в договорах банковского займа, АО "БРК" вправе потребовать от БВУ досрочного погашения неразмещенной части средств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Годовая эффективная ставка вознаграждения в рамках финансирования проектов СМСП и СКП определяется в соответствии с требованиями НБРК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссии, сборы и/или иные платежи, связанные с займом субъекта предпринимательства, не взимаются, за исключением комиссий, сборов и/или иных платежей, взимаемых по причине нарушения субъектами предпринимательства обязательств по займу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      АО "НУХ "Байтерек" осуществляет заимствование из НФ РК путем выпуска облигаций на сумму 100 миллиардов тенге сроком до 20 лет с даты начала обращения облигаций по ставке вознаграждения 0,1 % годовых. Срок погашения облигационного займа – в конце срока обращения с правом досрочного погашения по инициативе эмитента, начиная с 2024 года.</w:t>
+      СМСП и СКП оплачивают расходы по оценке и страхованию имущества.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z20" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      После получения средств АО "НУХ "Байтерек" предоставит:</w:t>
+      8. В случаях нецелевого использования, полного или частичного неосвоения БВУ размещаемых средств, а также при наступлении иных случаев, предусмотренных кредитным соглашением или договором банковского займа, АО "ФРП "Даму", АО "БРК" применяют в отношении БВУ меры согласно условиям кредитного соглашения, договора банковского займа, в том числе вправе инициировать вопрос досрочного расторжения кредитных соглашений, договора банковского займа и/или отзыва размещенных средств с дальнейшим их перераспределением среди других БВУ, и/или уступки портфеля БВУ (прав (требований) к СМСП/СКП по договорам банковского займа). Перераспределение отозванных, досрочно погашенных БВУ средств, а также уступка портфеля БВУ (прав (требований) к СМСП/СКП по договорам банковского займа) другому БВУ осуществляются среди БВУ с учетом рекомендаций Госкомиссии.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z21" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) АО "ФРП "Даму" кредит на сумму 50 миллиардов тенге сроком до 20 лет по ставке вознаграждения 0,15 % годовых с условием погашения средств единой суммой в конце срока согласно условиям заключенного кредитного договора;</w:t>
+        <w:t xml:space="preserve">
+      9. Исключен постановлением Правительства РК от 26.02.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z344" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) АО "БРК" кредит на сумму 50 миллиардов тенге сроком до 20 лет по ставке вознаграждения 0,15 % годовых с условием погашения средств единой суммой в конце срока согласно условиям заключенного договора займа.</w:t>
+      10. Условия, указанные в пункте 2, подпункте 6) пункта 4, подпункте 6) пункта 5, пунктах 6, 7 и 8 настоящего подраздела, не распространяются на займы, выданные АО "Alatau City Bank".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z22" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Условия и механизмы обусловленного размещения средств в банках второго уровня</w:t>
-[...946 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Условия финансирования субъектов малого и среднего предпринимательства в обрабатывающей промышленности</w:t>
-      </w:r>
-[...1076 lines deleted...]
-      2. АО "ФРП "Даму" и АО "БРК" будут осуществлять мониторинг:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Подраздел в редакции постановления Правительства РК от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Целевая группа – СМСП, реализующие и (или) планирующие реализовать проекты в обрабатывающей промышленности и сфере услуг, относящихся к обслуживанию обрабатывающей промышленности, по первому направлению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z128" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) целевого использования и своевременного освоения средств БВУ;</w:t>
+      2. Участниками не могут быть СМСП:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z129" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) реализующие проекты, предусматривающие выпуск подакцизных товаров, за исключением проектов, предусматривающих выпуск спиртосодержащей продукции медицинского назначения (кроме бальзамов), зарегистрированной в соответствии с законодательством Республики Казахстан в качестве лекарственного средства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z130" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) пятьдесят и более процентов акций (долей участия в уставном капитале) которых прямо принадлежит государственным предприятиям/учреждениям, национальным управляющим холдингам, национальным холдингам, национальным компаниям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z131" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В целях кредитования одобренных заявок СМСП БВУ осуществляют предварительное согласование с АО "ФРП "Даму" сумм, необходимых для списания средств с отдельного банковского счета БВУ в НБРК. При этом окончательная проверка целевого использования средств осуществляется АО "ФРП "Даму" после выезда на место реализации проекта СМСП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z132" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Кредиты предоставляются СМСП на условиях целевого использования, платности, срочности, возвратности и обеспеченности, в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z133" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) максимальный лимит финансирования на одного СМСП/на группу связанных лиц 7 (семь) миллиардов тенге с учетом действующих обязательств по всем программам обусловленного размещения средств АО "ФРП "Даму";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z134" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) срок кредитования:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z135" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на инвестиции – не более 10 лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z136" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на пополнение оборотных средств – не более 3 лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z137" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) номинальная ставка вознаграждения для СМСП – не более 12,6 % годовых, при этом указанный размер ставки вознаграждения устанавливается за счет микширования средств НФ РК со средствами БВУ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z138" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) валюта кредитования – тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z139" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Условия настоящего подраздела не распространяются на займы, выданные АО "Alatau City Bank".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z27" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Условия финансирования субъектов крупного предпринимательства в обрабатывающей промышленности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Раздел с изменениями, внесенными постановлениями Правительства РК от 26.02.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 08.09.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 528</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 15.12.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 847</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 29.12.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 937</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 12.02.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 13.05.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 274</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 21.09.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 643</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его подписания и подлежит официальному опубликованию); от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Целевая группа – СКП, реализующие и (или) планирующие реализовать проекты в обрабатывающей промышленности по второму направлению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z29" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Участниками не могут быть СКП:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) реализующие проекты, предусматривающие выпуск подакцизных товаров, за исключением проектов, предусматривающих выпуск спиртосодержащей продукции медицинского назначения (кроме бальзамов), зарегистрированной в соответствии с законодательством Республики Казахстан в качестве лекарственного средства;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) целевого использования полученных средств СМСП и СКП;</w:t>
+      2) пятьдесят и более процентов акций (долей участия в уставном капитале) которых прямо принадлежит государственным предприятиям/учреждениям, национальным управляющим холдингам, национальным холдингам, национальным компаниям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В целях кредитования одобренных заявок СКП БВУ осуществляют предварительное согласование с АО "БРК" сумм, необходимых для списания средств с отдельного банковского счета БВУ в НБРК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z31" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Кредиты предоставляются СКП на условиях целевого использования, платности, срочности, возвратности и обеспеченности, в т.ч.:     </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) лимит финансирования на одного СКП – до 7000000000 (семь миллиардов) тенге, за исключением проектов в сфере пищевой промышленности, по которым максимальный лимит отсутствует; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3) своевременного финансирования БВУ СМСП, СКП за счет средств, высвобождаемых от погашения ранее выданных займов.</w:t>
+        <w:t xml:space="preserve">
+      2) срок кредитования: на инвестиции – не более 10 лет;   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3. БВУ на регулярной основе будут направлять в АО "ФРП "Даму", АО "БРК" отчеты об освоении средств, форма и сроки представления отчета отражаются в соответствующем кредитном соглашении, договоре банковского займа.</w:t>
+        <w:t xml:space="preserve">
+      3) номинальная ставка вознаграждения для СКП – не более 12,6 % годовых, при этом указанный размер ставки вознаграждения устанавливается за счет микширования средств НФ РК со средствами БВУ; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      АО "ФРП "Даму" и АО "БРК" представляют информацию, полученную от БВУ в соответствии с условиями настоящего пункта, в Комиссию по контролю за расходованием средств, выделенных из НФ РК, образованную </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Президента Республики Казахстан от 18 апреля 2014 года № 281 (далее – Комиссия) и АО "НУХ "Байтерек".</w:t>
+      4) валюта кредитования – тенге;    </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      4. БВУ проводят мониторинг профинансированных субъектов. При этом по каждому профинансированному проекту субъекта предпринимательства ведется отдельное кредитное досье, в котором должны храниться документы, подтверждающие целевое использование средств субъектом предпринимательства.</w:t>
+        <w:t xml:space="preserve">
+      5) льготный период по оплате основного долга по кредитованию инвестиций – не более 24 месяцев с даты начала освоения кредита конечным заемщиком. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z41" w:id="52"/>
+    <w:bookmarkStart w:name="z346" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      5. АО "ФРП "Даму" и АО "БРК" будут отслеживать платежную дисциплину БВУ по средствам, выделяемым в рамках настоящего Плана.</w:t>
+        <w:t xml:space="preserve">
+      5. Условия настоящего подраздела не распространяются на займы, выданные АО "Alatau City Bank". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z42" w:id="53"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z351" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      6. АО "ФРП "Даму" и АО "БРК" представляют Комиссии и входящим в ее состав государственным органам и организациям информацию о конечных заемщиках, получивших займы за счет средств НФ РК в БВУ, а также субъектах предпринимательства, обратившихся в БВУ за кредитованием и субъектах предпринимательства, получивших положительное решение БВУ о кредитовании, в том числе информацию, составляющую банковскую, коммерческую и иную охраняемую законом тайну, полученную от БВУ в соответствии с условиями заключенных кредитных соглашений между АО "ФРП "Даму" и БВУ, договоров банковского займа между АО "БРК" и БВУ. </w:t>
+        <w:t>
+      5. В случае кредитования проекта в сфере пищевой промышленности на сумму свыше 500000000 (пятьсот миллионов) тенге, необходимо положительное заключение уполномоченного органа. Для этого АО "БРК" направляет уполномоченному органу запрос и следующую информацию: краткая информация по проекту, мощность проекта, производимый продукт, место реализации проекта (область, район, населенный пункт), наличие сырьевой базы, потенциальные рынки сбыта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z343" w:id="54"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z352" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. В целях проведения мониторинга экономических результатов выделяемых средств Комитет государственных доходов Министерства финансов Республики Казахстан представляет АО "ФРП "Даму", АО "БРК" при наличии согласия субъектов МСП, СКП следующие сведения, являющиеся налоговой тайной: информацию о совокупном годовом доходе с учетом доходов, не подлежащих налогообложению, доходах из иностранных источников, облагаемом налогом доходе, расходах по реализованным товарам (работам, услугам), расходах по начисленным доходам работников, чистом доходе, численности работников (человек), среднемесячной заработной плате на одного работника, суммах налоговых выплат.</w:t>
+      Уполномоченный орган в течение 7 (семь) рабочих дней после даты получения запроса представляет заключение об отраслевой целесообразности или нецелесообразности финансирования проекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z347" w:id="55"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z32" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Требования к банкам второго уровня</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z33" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Условия пунктов 2, 3, 6 и 7 настоящего подраздела не распространяются на займы, выданные АО "Цеснабанк".</w:t>
+      1. Наличие кредитного рейтинга, присвоенного международным рейтинговым агентством, не ниже "В-".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z34" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Наличие филиальной сети в Республике Казахстан не менее чем в 5 регионах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z35" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Для БВУ, у которых уровень кредитов, имеющих просроченную задолженность, свыше 90 дней по основному долгу и (или) начисленному вознаграждению выше 15 % на дату выдачи средств займа, устанавливается дополнительное требование - заключение индивидуального соглашения с НБРК. Индивидуальное соглашение будет предусматривать обязанность БВУ снизить уровень кредитов, имеющих просроченную задолженность свыше 90 дней по основному долгу и (или) начисленному вознаграждению до 15 % в установленный НБРК срок. В случае неисполнения условий БВУ индивидуального соглашения, будет предусмотрен возврат средств в АО "ФРП "Даму" и АО "БРК".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z36" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мониторинг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Раздел с изменениями, внесенными постановлениями Правительства РК от 26.02.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 29.12.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 937</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. АО "ФРП "Даму" и АО "БРК" на регулярной основе будут осуществлять анализ финансово-экономического состояния БВУ, участвующих в реализации настоящего Плана.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z38" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. АО "ФРП "Даму" и АО "БРК" будут осуществлять мониторинг:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) целевого использования и своевременного освоения средств БВУ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) целевого использования полученных средств СМСП и СКП;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) своевременного финансирования БВУ СМСП, СКП за счет средств, высвобождаемых от погашения ранее выданных займов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. БВУ на регулярной основе будут направлять в АО "ФРП "Даму", АО "БРК" отчеты об освоении средств, форма и сроки представления отчета отражаются в соответствующем кредитном соглашении, договоре банковского займа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      АО "ФРП "Даму" и АО "БРК" представляют информацию, полученную от БВУ в соответствии с условиями настоящего пункта, в Комиссию по мониторингу за расходованием средств, выделенных из НФ РК, образованную </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 19 мая 2025 года № 879 (далее – Комиссия), и АО "НИХ "Байтерек".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. БВУ проводят мониторинг профинансированных субъектов. При этом по каждому профинансированному проекту субъекта предпринимательства ведется отдельное кредитное досье, в котором должны храниться документы, подтверждающие целевое использование средств субъектом предпринимательства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z41" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. АО "ФРП "Даму" и АО "БРК" будут отслеживать платежную дисциплину БВУ по средствам, выделяемым в рамках настоящего Плана.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z42" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. АО "ФРП "Даму" и АО "БРК" представляют Комиссии и входящим в ее состав государственным органам и организациям информацию о конечных заемщиках, получивших займы за счет средств НФ РК в БВУ, а также субъектах предпринимательства, обратившихся в БВУ за кредитованием и субъектах предпринимательства, получивших положительное решение БВУ о кредитовании, в том числе информацию, составляющую банковскую, коммерческую и иную охраняемую законом тайну, полученную от БВУ в соответствии с условиями заключенных кредитных соглашений между АО "ФРП "Даму" и БВУ, договоров банковского займа между АО "БРК" и БВУ. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z343" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В целях проведения мониторинга экономических результатов выделяемых средств Комитет государственных доходов Министерства финансов Республики Казахстан представляет АО "ФРП "Даму", АО "БРК" при наличии согласия субъектов МСП, СКП следующие сведения, являющиеся налоговой тайной: информацию о совокупном годовом доходе с учетом доходов, не подлежащих налогообложению, доходах из иностранных источников, облагаемом налогом доходе, расходах по реализованным товарам (работам, услугам), расходах по начисленным доходам работников, чистом доходе, численности работников (человек), среднемесячной заработной плате на одного работника, суммах налоговых выплат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z347" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Условия пунктов 2, 3, 6 и 7 настоящего подраздела не распространяются на займы, выданные АО "Alatau City Bank".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4096,5964 +3915,4551 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в обрабатывающей промышленности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 с изменением, внесенным постановлением Правительства РК от 12.02.2019 </w:t>
+      Сноска. Приложение 1 в редакции постановления Правительства РК от 29.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 55</w:t>
+        <w:t>№ 346</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="56"/>
+    <w:bookmarkStart w:name="z44" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Перечень сфер обрабатывающей промышленности для финансирования</w:t>
-[...11 lines deleted...]
-        <w:t>проектов субъектов малого и среднего предпринимательства</w:t>
+        <w:t xml:space="preserve"> Перечень сфер обрабатывающей промышленности для финансирования проектов субъектов малого и среднего предпринимательства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="815"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="6075"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Секция</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5410" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Код ОКЭД</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
-[...101 lines deleted...]
-10-33.</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
-[...104 lines deleted...]
-11</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обрабатывающая промышленность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10-33</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
-[...104 lines deleted...]
-13</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Производство продуктов питания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
-[...104 lines deleted...]
-14</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Производство напитков</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
-[...104 lines deleted...]
-15</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Производство текстильных изделий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
-[...118 lines deleted...]
-16</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Производство одежды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
-[...104 lines deleted...]
-17</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Производство кожаной и относящейся к ней продукции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
-[...104 lines deleted...]
-18</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Производство деревянных и пробковых изделий, кроме мебели; производство изделий из соломки и материалов для плетения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
-[...104 lines deleted...]
-19</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Производство бумаги и бумажной продукции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
-[...104 lines deleted...]
-20</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Полиграфическая деятельность и воспроизведение записанных носителей информации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
-[...104 lines deleted...]
-21</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Производство кокса и продуктов нефтепереработки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
-[...104 lines deleted...]
-22</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Производство продуктов химической промышленности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
-[...104 lines deleted...]
-23</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Производство основных фармацевтических продуктов и препаратов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
-[...104 lines deleted...]
-24</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Производство резиновых и пластмассовых изделий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
-[...104 lines deleted...]
-25</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Производство прочей не металлической минеральной продукции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
-[...104 lines deleted...]
-26</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Металлургическая промышленность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
-[...104 lines deleted...]
-27</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Производство готовых металлических изделий, кроме машин и оборудования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
-[...104 lines deleted...]
-28</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Производство компьютеров, электронной и оптической продукции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
-[...104 lines deleted...]
-29</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Производство электрического оборудования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
-[...104 lines deleted...]
-30</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Производство машин и оборудования, не включенных в другие категории</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
-[...104 lines deleted...]
-31</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Производство автомобилей, прицепов и полуприцепов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
-[...104 lines deleted...]
-32</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Производство прочих транспортных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="5410" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Производство мебели</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Производство прочих готовых изделий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ремонт и установка машин и оборудования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z45" w:id="57"/>
+    <w:bookmarkStart w:name="z45" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Перечень отраслей сферы услуг, относящихся к обслуживанию</w:t>
+        <w:t xml:space="preserve"> Перечень </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>отраслей сферы услуг, относящихся к обслуживанию</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>обрабатывающей промышленности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2291"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5294"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2291" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Секция</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4715" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5294" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Код ОКЭД</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2291" w:type="dxa"/>
-[...101 lines deleted...]
-49-53.</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2291" w:type="dxa"/>
-[...104 lines deleted...]
-49.20</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+H</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и складирование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49-53</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2291" w:type="dxa"/>
-[...104 lines deleted...]
-49.41</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деятельность грузового железнодорожного транспорта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2291" w:type="dxa"/>
-[...104 lines deleted...]
-49.50</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деятельность грузового автомобильного транспорта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49.41</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2291" w:type="dxa"/>
-[...104 lines deleted...]
-50.20</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деятельность трубопроводного транспорта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2291" w:type="dxa"/>
-[...104 lines deleted...]
-50.40</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деятельность морского и прибрежного грузового транспорта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2291" w:type="dxa"/>
-[...104 lines deleted...]
-52.10</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деятельность речного грузового транспорта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2291" w:type="dxa"/>
-[...104 lines deleted...]
-52.21</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Складирование и хранение груза</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2291" w:type="dxa"/>
-[...104 lines deleted...]
-52.22</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вспомогательная деятельность сухопутного транспорта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52.21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2291" w:type="dxa"/>
-[...104 lines deleted...]
-52.23</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вспомогательная деятельность водного транспорта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52.22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2291" w:type="dxa"/>
-[...104 lines deleted...]
-52.24</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вспомогательная деятельность воздушного транспорта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52.23</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2291" w:type="dxa"/>
-[...104 lines deleted...]
-52.29</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспортная обработка грузов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52.24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2291" w:type="dxa"/>
-[...1490 lines deleted...]
-75.00</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочая вспомогательная транспортная деятельность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52.29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10227,2869 +8633,2720 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 с изменением, внесенным постановлением Правительства РК от 12.02.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="58"/>
+    <w:bookmarkStart w:name="z47" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень сфер обрабатывающей промышленности для финансирования</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>проектов конечных заемщиков, субъектов крупного</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>предпринимательства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="815"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="6075"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Секция</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5410" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Код ОКЭД</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 С</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5410" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обрабатывающая промышленность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10-33.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="5410" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство напитков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="5410" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство текстильных изделий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="5410" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство одежды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="5410" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство кожаной и относящейся к ней продукции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="5410" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство деревянных и пробковых изделий, кроме мебели;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 производство изделий из соломки и материалов для плетения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="5410" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство бумаги и бумажной продукции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="5410" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Печать и воспроизведение записанных материалов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="5410" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство кокса и продуктов нефтепереработки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="5410" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство продуктов химической промышленности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="5410" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство основных фармацевтических продуктов и препаратов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="5410" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство резиновых и пластмассовых изделий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="5410" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство прочей не металлической минеральной продукции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="5410" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Металлургическая промышленность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="5410" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство готовых металлических изделий, кроме машин и оборудования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="5410" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство компьютеров, электронной и оптической продукции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="5410" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство электрического оборудования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="5410" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство машин и оборудования, не включенных в другие категории</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="5410" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство автотранспортных средств, трейлеров и полуприцепов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="5410" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство прочих транспортных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="5410" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство мебели</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="5410" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство прочих готовых изделий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="5410" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ремонт и установка машин и оборудования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13313,3441 +11570,3446 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; в редакции постановления Правительства РК от 21.09.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 643</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его подписания и подлежит официальному опубликованию).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z354" w:id="59"/>
+    <w:bookmarkStart w:name="z354" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень сфер пищевой промышленности для финансирования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2666"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4571"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z360" w:id="60"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z360" w:id="88"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="60"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5063" w:type="dxa"/>
+          <w:bookmarkEnd w:id="88"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование кода ОКЭД</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Код</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ОКЭД</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z364" w:id="61"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z364" w:id="89"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="61"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5063" w:type="dxa"/>
+          <w:bookmarkEnd w:id="89"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z368" w:id="62"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z368" w:id="90"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="62"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5063" w:type="dxa"/>
+          <w:bookmarkEnd w:id="90"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Переработка и консервирование мяса</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z372" w:id="63"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z372" w:id="91"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="63"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5063" w:type="dxa"/>
+          <w:bookmarkEnd w:id="91"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Переработка и консервирование мяса сельскохозяйственной птицы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1012</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z376" w:id="64"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z376" w:id="92"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="64"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5063" w:type="dxa"/>
+          <w:bookmarkEnd w:id="92"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство продуктов из мяса и мяса сельскохозяйственной птицы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z380" w:id="65"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z380" w:id="93"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="65"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5063" w:type="dxa"/>
+          <w:bookmarkEnd w:id="93"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Переработка и консервирование рыбы, ракообразных и моллюсков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1020</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z384" w:id="66"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z384" w:id="94"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="66"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5063" w:type="dxa"/>
+          <w:bookmarkEnd w:id="94"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Переработка и консервирование картофеля</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1031</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z388" w:id="67"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z388" w:id="95"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="67"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5063" w:type="dxa"/>
+          <w:bookmarkEnd w:id="95"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство фруктовых и овощных соков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1032</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z392" w:id="68"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z392" w:id="96"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="68"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5063" w:type="dxa"/>
+          <w:bookmarkEnd w:id="96"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие виды переработки и консервирования фруктов и овощей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1039</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z396" w:id="69"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z396" w:id="97"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="69"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5063" w:type="dxa"/>
+          <w:bookmarkEnd w:id="97"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство масел и жиров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1041</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z400" w:id="70"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z400" w:id="98"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="70"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5063" w:type="dxa"/>
+          <w:bookmarkEnd w:id="98"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство маргарина и аналогичных пищевых жиров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z404" w:id="71"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z404" w:id="99"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="71"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5063" w:type="dxa"/>
+          <w:bookmarkEnd w:id="99"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Переработка молока и производство сыров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1051</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z408" w:id="72"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z408" w:id="100"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="72"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5063" w:type="dxa"/>
+          <w:bookmarkEnd w:id="100"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство мороженого</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1052</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z412" w:id="73"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z412" w:id="101"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="73"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5063" w:type="dxa"/>
+          <w:bookmarkEnd w:id="101"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство мукомольно-крупяных продуктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1061</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z416" w:id="74"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z416" w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="74"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5063" w:type="dxa"/>
+          <w:bookmarkEnd w:id="102"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство крахмала и продукции из крахмала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1062</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z420" w:id="75"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z420" w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="75"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5063" w:type="dxa"/>
+          <w:bookmarkEnd w:id="103"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство хлебобулочных и мучных кондитерских изделий недлительного хранения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1071</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z424" w:id="76"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z424" w:id="104"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="76"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5063" w:type="dxa"/>
+          <w:bookmarkEnd w:id="104"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство сухарей и печенья, мучных кондитерских изделий длительного хранения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1072</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z428" w:id="77"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z428" w:id="105"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="77"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5063" w:type="dxa"/>
+          <w:bookmarkEnd w:id="105"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство макаронных изделий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1073</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z432" w:id="78"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z432" w:id="106"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="78"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5063" w:type="dxa"/>
+          <w:bookmarkEnd w:id="106"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство сахара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1081</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z436" w:id="79"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z436" w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="79"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5063" w:type="dxa"/>
+          <w:bookmarkEnd w:id="107"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство какао, шоколада и сахаристых кондитерских изделий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1082</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z440" w:id="80"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z440" w:id="108"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="80"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5063" w:type="dxa"/>
+          <w:bookmarkEnd w:id="108"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство чая и кофе*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1083</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z444" w:id="81"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z444" w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="81"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5063" w:type="dxa"/>
+          <w:bookmarkEnd w:id="109"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство пряностей и приправ*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1084</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z448" w:id="82"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z448" w:id="110"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="82"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5063" w:type="dxa"/>
+          <w:bookmarkEnd w:id="110"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство готовых пищевых продуктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1085</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z452" w:id="83"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z452" w:id="111"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="83"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5063" w:type="dxa"/>
+          <w:bookmarkEnd w:id="111"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство детского питания и диетических пищевых продуктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1086</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z456" w:id="84"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z456" w:id="112"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="84"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5063" w:type="dxa"/>
+          <w:bookmarkEnd w:id="112"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство прочих продуктов питания, не включенных в другие группировки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1089</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z460" w:id="85"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z460" w:id="113"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="85"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5063" w:type="dxa"/>
+          <w:bookmarkEnd w:id="113"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство готовых кормов для сельскохозяйственных животных</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1091</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z464" w:id="86"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z464" w:id="114"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="86"/>
-[...3 lines deleted...]
-            <w:tcW w:w="5063" w:type="dxa"/>
+          <w:bookmarkEnd w:id="114"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Производство готовых кормов для домашних животных</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4571" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16963,51 +15225,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>субъектов предпринимательства</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в обрабатывающей промышленности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z49" w:id="87"/>
+    <w:bookmarkStart w:name="z49" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кредитный договор</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -17028,51 +15290,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>предпринимательства "Даму" о размещении средств</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Национального фонда Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 исключено постановлением Правительства РК от 26.02.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17251,80 +15513,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>субъектов предпринимательства</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в обрабатывающей промышленности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z51" w:id="88"/>
+    <w:bookmarkStart w:name="z51" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Договор займа</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>между акционерным обществом "Национальный управляющий холдинг "Байтерек" и акционерным обществом "Банк Развития Казахстана"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 исключено постановлением Правительства РК от 26.02.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17503,51 +15765,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>субъектов предпринимательства</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в обрабатывающей промышленности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z53" w:id="89"/>
+    <w:bookmarkStart w:name="z53" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кредитное соглашение</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -17580,51 +15842,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>и среднего предпринимательства в сфере обрабатывающей</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>промышленности и сфере услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 5 исключено постановлением Правительства РК от 26.02.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17803,68 +16065,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>субъектов предпринимательства</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в обрабатывающей промышленности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z76" w:id="90"/>
+    <w:bookmarkStart w:name="z76" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Договор банковского займа №___</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 6 исключено постановлением Правительства РК от 26.02.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17908,55 +16170,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>