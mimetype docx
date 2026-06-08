--- v0 (2025-10-12)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ddc459e" w14:textId="ddc459e">
+    <w:p w14:paraId="276a6a8" w14:textId="276a6a8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -501,3080 +501,3202 @@
     </w:tbl>
     <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Изменения и дополнения, которые вносятся в некоторые решения Правительства Республики Казахстан по вопросам Службы государственной охраны Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z15" w:id="4"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      1. Утратил силу постановлением Правительства РК от 28.12.2016 </w:t>
+        <w:t xml:space="preserve">      1. Утратил силу постановлением Правительства РК от 28.12.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 887</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 887</w:t>
+        <w:t>(вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(вводится в действие со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Утратил силу постановлением Правительства РК от 24.10.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 798</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 утрачивает силу постановлением Правительства РК от 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3.  В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 17 января 2003 года № 45 "О правилах использования зон режимных территорий" (САПП Республики Казахстан, 2003 г., № 1, ст.15):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> использования зон режимных территорий, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z22" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть первую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z23" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Правила определяют порядок использования зон режимных территорий методами градостроительной регламентации при планировании размещения и размещении на вновь осваиваемых (обустраиваемых, застраиваемых) территориях военных, охраняемых и других объектов, в отношении которых устанавливается особый режим (далее - объекты особого режима), если иное не предусмотрено законодательством Республики Казахстан о государственных секретах.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z24" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 3-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z25" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3-1. Зонами режимных территорий, предназначенных для размещения охраняемых объектов, в населенных пунктах является земельный участок, ограниченный расстоянием 100 метров, а вне их пределов 1 километр от внешних границ объектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z26" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок осуществления и согласования архитектурной и градостроительной деятельности в пределах указанных территорий определяется актами местного исполнительного органа, в ведении которого находится данная территория, согласованными со Службой государственной охраны Республики Казахстан.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z27" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 13 апреля 2005 года № 347 "Об утверждении перечня центров управления связью государственных органов, во взаимодействии с которыми осуществляется управление сетями связи при чрезвычайных ситуациях природного и техногенного характера" (САПП Республики Казахстан, 2005 г., № 15, ст. 187):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z28" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>перечне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> центров управления связью государственных органов, во взаимодействии с которыми осуществляется управление сетями связи при чрезвычайных ситуациях природного и техногенного характера, утвержденном указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z29" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пункт 17 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z30" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "17. Отдел ведомственной связи Департамента связи и технической защиты информации Службы государственной охраны Республики Казахстан.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Утратил силу постановлением Правительства РК 14.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 799</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Утратил силу постановлением Правительства РК от 31.12.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1193</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Утратил силу постановлением Правительства РК от 11.05.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 14 апреля 2009 года № 514 "Об утверждении Правил регулирования цен (тарифов) на услуги предоставления линий и каналов связи, каналов в кабельной канализации и площадей, необходимых для размещения технических средств для нужд уполномоченных государственных органов, органов военного управления, национальной безопасности и внутренних дел Республики Казахстан" (САПП Республики Казахстан, 2009 г., № 19, ст. 170):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z49" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> регулирования цен (тарифов) на услуги предоставления линий и каналов связи, каналов в кабельной канализации и площадей, необходимых для размещения технических средств для нужд уполномоченных государственных органов, органов военного управления, национальной безопасности и внутренних дел Республики Казахстан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z50" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в приложении 1 к указанным Правилам:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">2. Утратил силу постановлением Правительства РК от 24.10.2019 </w:t>
-[...38 lines deleted...]
-      3. В </w:t>
+        <w:t>пункт 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5. Служба государственной охраны Республики Казахстан;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правительства Республики Казахстан от 17 января 2003 года № 45 "О правилах использования зон режимных территорий" (САПП Республики Казахстан, 2003 г., № 1, ст.15):</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="6"/>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 31 декабря 2010 года № 1509 "Об утверждении специального перечня должностных лиц Республики Казахстан, перевозимых на воздушном транспорте, в отношении которых досмотр не производится":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z55" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>специальном перечне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> должностных лиц Республики Казахстан, перевозимых на воздушном транспорте, в отношении которых досмотр не производится, утвержденном указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "16. Начальник Службы государственной охраны Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z58" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 12 мая 2011 года № 506 "Об утверждении Правил использования воздушного пространства Республики Казахстан и внесении изменения в постановление Правительства Республики Казахстан от 31 декабря 2010 года № 1525 и о признании утратившими силу некоторых решений Правительства Республики Казахстан" (САПП Республики Казахстан, 2011 г., № 38, ст. 459):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z59" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> использования зон режимных территорий, утвержденных указанным постановлением:</w:t>
-[...19 lines deleted...]
-      часть первую </w:t>
+        <w:t xml:space="preserve"> использования воздушного пространства Республики Казахстан, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z60" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть вторую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z61" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Перечень запретных зон и зоны ограничения полетов согласовываются со Службой государственной охраны Республики Казахстан и органами национальной безопасности.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z62" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть вторую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 32</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z63" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Согласование выполнения полетов над населенными пунктами вне установленных маршрутов, за исключением полетов, связанных с мероприятиями по спасанию жизни и охране здоровья людей, пресечению и раскрытию преступлений, производится с органами национальной безопасности и уполномоченным органом в сфере государственной авиации не менее чем за 3 суток до начала полетов. В период проведения охранных мероприятий полеты воздушных судов над населенными пунктами вне установленных маршрутов согласовываются с органами национальной безопасности и Службой государственной охраны Республики Казахстан не менее чем за два рабочих дня до начала полетов.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z64" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть третью </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 58</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z65" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Полеты беспилотных летательных аппаратов, дистанционно пилотируемых воздушных судов или управляемых аэростатов над охраняемыми объектами согласовываются эксплуатантами со Службой государственной охраны Республики Казахстан не менее чем за 5 рабочих дней до начала таких полетов.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z66" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 3 июня 2011 года № 625 "Об утверждении перечня лиц, обслуживаемых в специально отведенных залах аэропортов Республики Казахстан" (САПП Республики Казахстан, 2011 г., № 41, ст. 524):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z67" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Перечне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> лиц, обслуживаемых в специально отведенных залах аэропортов Республики Казахстан, утвержденном указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "26. Начальник Службы государственной охраны Республики Казахстан";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 28</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>примечание</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Примечание:* - при проведении охранных мероприятий обслуживание лиц в специально отведенных залах аэропортов Республики Казахстан проводится по согласованию со Службой государственной охраны Республики Казахстан, а в аэропортах городов Астаны и Алматы дополнительно по согласованию с Протоколом Президента Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z73" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 7 октября 2011 года № 1151 "Некоторые вопросы объектов, подлежащих государственной охране" (САПП Республики Казахстан, 2011 г., № 56, ст. 800):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z74" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> определения объектов, подлежащих государственной охране, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z75" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть вторую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z76" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Службой государственной охраны Республики Казахстан обеспечивается безопасность мест работы и проживания охраняемых лиц с привлечением подразделений специализированной охраны органов внутренних дел.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> части второй пункта 6 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) объекты Республики Казахстан, охраняемые Службой государственной охраны Республики Казахстан совместно с подразделениями органов внутренних дел, включенные в перечень, утверждаемый Президентом Республики Казахстан, а также объекты, имеющие важное государственное значение;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z79" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в требованиях по инженерно-технической укрепленности объектов, подлежащих государственной охране, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z80" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>разделе 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Требования по обеспечению инженерно-технической укрепленности объектов, подлежащих государственной охране":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 66)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 1 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "66) подразделения (далее - подразделения) - включают в себя подразделения Службы государственной охраны, Вооруженных Сил, Министерства внутренних дел, обеспечивающие государственную охрану объектов.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z83" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 15 мая 2012 года № 620 "Об утверждении Правил организации и проведения призыва граждан Республики Казахстан на воинскую службу" (САПП Республики Казахстан, 2012 г., № 49, ст. 675):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z84" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> организации и проведения призыва граждан Республики Казахстан на воинскую службу, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 16 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4) для комплектования Службы обороны объектов (Республиканская гвардия) Службы государственной охраны Республики Казахстан осуществляется отбор в приоритетном порядке призывников, имеющих хорошую физическую подготовку, образование не ниже общего среднего;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z87" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 18 сентября 2012 года № 1213 "Об утверждении Правил возмещения ущерба, причиненного здоровью и имуществу сотрудника или военнослужащего специальных государственных органов, а также ущерба, причиненного здоровью и имуществу членов семьи и близких родственников сотрудника или военнослужащего специальных государственных органов в связи с выполнением ими служебных обязанностей" (САПП Республики Казахстан, 2012 г., № 71, ст. 1038):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z88" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      преамбулу изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z89" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "В соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан от 3 октября 1995 года "О Службе государственной охраны Республики Казахстан", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан от 21 декабря 1995 года "Об органах национальной безопасности Республики Казахстан" и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан от 22 мая 2010 года "О внешней разведке" Правительство Республики Казахстан </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЯЕТ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z90" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> возмещения ущерба, причиненного здоровью и имуществу сотрудника или военнослужащего специальных государственных органов, а также ущерба, причиненного здоровью и имуществу членов семьи и близких родственников сотрудника или военнослужащего специальных государственных органов в связи с выполнением ими служебных обязанностей, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Настоящие Правила возмещения ущерба, причиненного здоровью и имуществу сотрудника или военнослужащего специальных государственных органов, а также ущерба, причиненного здоровью и имуществу членов семьи и близких родственников сотрудника или военнослужащего специальных государственных органов в связи с выполнением ими служебных обязанностей (далее - Правила) разработаны в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан от 3 октября 1995 года "О Службе государственной охраны Республики Казахстан", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан от 21 декабря 1995 года "Об органах национальной безопасности Республики Казахстан" и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан от 22 мая 2010 года "О внешней разведке" и определяют порядок и условия возмещения ущерба, причиненного здоровью и имуществу сотрудника или военнослужащего специальных государственных органов (далее - сотрудника), а также ущерба, причиненного здоровью и имуществу членов семьи и близких родственников сотрудника в связи с выполнением им служебных обязанностей.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15. Утратил силу постановлением Правительства РК от 14.07.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z103" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 28 декабря 2012 года № 1727 "Об утверждении Правил определения размера, назначения, перерасчета, осуществления и прекращения жилищных выплат сотрудникам специальных государственных органов Республики Казахстан" (САПП Республики Казахстан, 2013 г., № 6, ст. 137):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z104" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> определения размера, назначения, перерасчета, осуществления и прекращения жилищных выплат сотрудникам специальных государственных органов Республики Казахстан, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z105" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть вторую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z106" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "При этом период нахождения в статусе нуждающегося в жилье для получения единовременных жилищных выплат устанавливается со дня признания нуждающимся в жилье в период прохождения службы в учреждениях органов национальной безопасности, Службы государственной охраны Республики Казахстан и органа внешней разведки, а в случае отсутствия возможности определения указанного дня, - с даты подачи первоначального рапорта о признании его нуждающимся в жилье в период прохождения службы в учреждениях органов национальной безопасности, Службы государственной охраны Республики Казахстан и органа внешней разведки.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z107" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 21 января 2013 года № 16 "Об утверждении Правил передачи, реализации, утилизации и списания имущества, а также предоставления в имущественный наем (аренду) недвижимого имущества специальных государственных органов Республики Казахстан":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z108" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> передачи, реализации, утилизации и списания имущества, а также предоставления в имущественный наем (аренду) недвижимого имущества специальных государственных органов Республики Казахстан, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z110" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "9. Служба внешней разведки Республики Казахстан "Сырбар" (далее - СВР "Сырбар") и Служба государственной охраны Республики Казахстан (далее - СГО) не позднее 20 января года, следующего за отчетным, направляют сведения о неиспользуемом имуществе в Комитет национальной безопасности Республики Казахстан (далее - КНБ).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z111" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. На основании полученных сведений КНБ составляет общий перечень неиспользуемого имущества специальных органов и направляет его в Вооруженные Силы, другие войска и воинские формирования, СВР "Сырбар" и СГО для определения потребности в имуществе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z112" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Вооруженные Силы, другие войска и воинские формирования, СВР "Сырбар" и СГО в месячный срок после получения общего перечня неиспользуемого имущества направляют заявку в КНБ на потребность в имуществе или письменно за подписью заместителя первого руководителя сообщают об отсутствии таковой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z113" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После получения заявок Вооруженных Сил, других войск и воинских формирований, СВР "Сырбар" и СГО окончательный перечень неиспользуемого имущества специальных государственных органов утверждается совместным приказом первых руководителей специальных государственных органов по согласованию с заинтересованными государственными органами Республики Казахстан (далее - утвержденный перечень).".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z114" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 27 августа 2013 года № 868 "Об утверждении Правил выплаты единовременной компенсации в случае гибели (смерти) военнослужащего в период прохождения им воинской службы или военнообязанного, призванного на воинские сборы, при установлении ему инвалидности или в случае получения им увечья, связанного с исполнением обязанностей воинской службы" (САПП Республики Казахстан, 2013 г., № 50, ст. 708):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z115" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> выплаты единовременной компенсации в случае гибели (смерти) военнослужащего в период прохождения им воинской службы или военнообязанного, призванного на воинские сборы, при установлении ему инвалидности или в случае получения им увечья, связанного с исполнением обязанностей воинской службы, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z116" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      подпункт 4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-[...523 lines deleted...]
-        <w:t>пункт 5</w:t>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z117" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4) Службой государственной охраны Республики Казахстан - военнослужащим, состоящим на воинской службе или проходившим воинскую службу в Службе государственной охраны Республики Казахстан;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z118" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      подпункт 4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="19"/>
-[...2209 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z117" w:id="64"/>
-[...15 lines deleted...]
-      "4) Службой государственной охраны Республики Казахстан - военнослужащим, состоящим на воинской службе или проходившим воинскую службу в Службе государственной охраны Республики Казахстан;";</w:t>
+    <w:bookmarkStart w:name="z119" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4) по военнослужащим, состоящим на воинской службе или проходившим воинскую службу в Службе государственной охраны Республики Казахстан, - в ответственные структурные подразделения по месту службы;".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z118" w:id="65"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3760,55 +3882,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4134,31 +4256,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>