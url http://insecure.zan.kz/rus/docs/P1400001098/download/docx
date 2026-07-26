--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="276a6a8" w14:textId="276a6a8">
+    <w:p w14:paraId="3edd9e1" w14:textId="3edd9e1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -501,3202 +501,2878 @@
     </w:tbl>
     <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Изменения и дополнения, которые вносятся в некоторые решения Правительства Республики Казахстан по вопросам Службы государственной охраны Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z15" w:id="4"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Утратил силу постановлением Правительства РК от 28.12.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 887</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Утратил силу постановлением Правительства РК от 24.10.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 798</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Утратил силу постановлением Правительства РК от 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 13 апреля 2005 года № 347 "Об утверждении перечня центров управления связью государственных органов, во взаимодействии с которыми осуществляется управление сетями связи при чрезвычайных ситуациях природного и техногенного характера" (САПП Республики Казахстан, 2005 г., № 15, ст. 187):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z28" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>перечне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> центров управления связью государственных органов, во взаимодействии с которыми осуществляется управление сетями связи при чрезвычайных ситуациях природного и техногенного характера, утвержденном указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z29" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пункт 17 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z30" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "17. Отдел ведомственной связи Департамента связи и технической защиты информации Службы государственной охраны Республики Казахстан.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      1. Утратил силу постановлением Правительства РК от 28.12.2016 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 887</w:t>
+        <w:t xml:space="preserve">      5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(вводится в действие со дня его первого официального опубликования).</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Утратил силу постановлением Правительства РК 14.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 799</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">2. Утратил силу постановлением Правительства РК от 24.10.2019 </w:t>
+        <w:t xml:space="preserve">6. Утратил силу постановлением Правительства РК от 31.12.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1193</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 798</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      7. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Утратил силу постановлением Правительства РК от 11.05.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 14 апреля 2009 года № 514 "Об утверждении Правил регулирования цен (тарифов) на услуги предоставления линий и каналов связи, каналов в кабельной канализации и площадей, необходимых для размещения технических средств для нужд уполномоченных государственных органов, органов военного управления, национальной безопасности и внутренних дел Республики Казахстан" (САПП Республики Казахстан, 2009 г., № 19, ст. 170):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z49" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> регулирования цен (тарифов) на услуги предоставления линий и каналов связи, каналов в кабельной канализации и площадей, необходимых для размещения технических средств для нужд уполномоченных государственных органов, органов военного управления, национальной безопасности и внутренних дел Республики Казахстан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z50" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в приложении 1 к указанным Правилам:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5. Служба государственной охраны Республики Казахстан;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 31 декабря 2010 года № 1509 "Об утверждении специального перечня должностных лиц Республики Казахстан, перевозимых на воздушном транспорте, в отношении которых досмотр не производится":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z55" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>специальном перечне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> должностных лиц Республики Казахстан, перевозимых на воздушном транспорте, в отношении которых досмотр не производится, утвержденном указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "16. Начальник Службы государственной охраны Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z58" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 12 мая 2011 года № 506 "Об утверждении Правил использования воздушного пространства Республики Казахстан и внесении изменения в постановление Правительства Республики Казахстан от 31 декабря 2010 года № 1525 и о признании утратившими силу некоторых решений Правительства Республики Казахстан" (САПП Республики Казахстан, 2011 г., № 38, ст. 459):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z59" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> использования воздушного пространства Республики Казахстан, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z60" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть вторую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z61" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Перечень запретных зон и зоны ограничения полетов согласовываются со Службой государственной охраны Республики Казахстан и органами национальной безопасности.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z62" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть вторую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 32</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z63" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Согласование выполнения полетов над населенными пунктами вне установленных маршрутов, за исключением полетов, связанных с мероприятиями по спасанию жизни и охране здоровья людей, пресечению и раскрытию преступлений, производится с органами национальной безопасности и уполномоченным органом в сфере государственной авиации не менее чем за 3 суток до начала полетов. В период проведения охранных мероприятий полеты воздушных судов над населенными пунктами вне установленных маршрутов согласовываются с органами национальной безопасности и Службой государственной охраны Республики Казахстан не менее чем за два рабочих дня до начала полетов.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z64" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть третью </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 58</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z65" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Полеты беспилотных летательных аппаратов, дистанционно пилотируемых воздушных судов или управляемых аэростатов над охраняемыми объектами согласовываются эксплуатантами со Службой государственной охраны Республики Казахстан не менее чем за 5 рабочих дней до начала таких полетов.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z66" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 3 июня 2011 года № 625 "Об утверждении перечня лиц, обслуживаемых в специально отведенных залах аэропортов Республики Казахстан" (САПП Республики Казахстан, 2011 г., № 41, ст. 524):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z67" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Перечне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> лиц, обслуживаемых в специально отведенных залах аэропортов Республики Казахстан, утвержденном указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "26. Начальник Службы государственной охраны Республики Казахстан";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 28</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>примечание</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Примечание:* - при проведении охранных мероприятий обслуживание лиц в специально отведенных залах аэропортов Республики Казахстан проводится по согласованию со Службой государственной охраны Республики Казахстан, а в аэропортах городов Астаны и Алматы дополнительно по согласованию с Протоколом Президента Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z73" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 7 октября 2011 года № 1151 "Некоторые вопросы объектов, подлежащих государственной охране" (САПП Республики Казахстан, 2011 г., № 56, ст. 800):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z74" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> определения объектов, подлежащих государственной охране, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z75" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть вторую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z76" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Службой государственной охраны Республики Казахстан обеспечивается безопасность мест работы и проживания охраняемых лиц с привлечением подразделений специализированной охраны органов внутренних дел.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> части второй пункта 6 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) объекты Республики Казахстан, охраняемые Службой государственной охраны Республики Казахстан совместно с подразделениями органов внутренних дел, включенные в перечень, утверждаемый Президентом Республики Казахстан, а также объекты, имеющие важное государственное значение;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z79" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в требованиях по инженерно-технической укрепленности объектов, подлежащих государственной охране, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z80" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>разделе 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Требования по обеспечению инженерно-технической укрепленности объектов, подлежащих государственной охране":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 66)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 1 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "66) подразделения (далее - подразделения) - включают в себя подразделения Службы государственной охраны, Вооруженных Сил, Министерства внутренних дел, обеспечивающие государственную охрану объектов.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z83" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 15 мая 2012 года № 620 "Об утверждении Правил организации и проведения призыва граждан Республики Казахстан на воинскую службу" (САПП Республики Казахстан, 2012 г., № 49, ст. 675):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z84" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> организации и проведения призыва граждан Республики Казахстан на воинскую службу, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 16 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4) для комплектования Службы обороны объектов (Республиканская гвардия) Службы государственной охраны Республики Казахстан осуществляется отбор в приоритетном порядке призывников, имеющих хорошую физическую подготовку, образование не ниже общего среднего;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z87" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 18 сентября 2012 года № 1213 "Об утверждении Правил возмещения ущерба, причиненного здоровью и имуществу сотрудника или военнослужащего специальных государственных органов, а также ущерба, причиненного здоровью и имуществу членов семьи и близких родственников сотрудника или военнослужащего специальных государственных органов в связи с выполнением ими служебных обязанностей" (САПП Республики Казахстан, 2012 г., № 71, ст. 1038):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z88" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      преамбулу изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z89" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "В соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан от 3 октября 1995 года "О Службе государственной охраны Республики Казахстан", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан от 21 декабря 1995 года "Об органах национальной безопасности Республики Казахстан" и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан от 22 мая 2010 года "О внешней разведке" Правительство Республики Казахстан </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЯЕТ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z90" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> возмещения ущерба, причиненного здоровью и имуществу сотрудника или военнослужащего специальных государственных органов, а также ущерба, причиненного здоровью и имуществу членов семьи и близких родственников сотрудника или военнослужащего специальных государственных органов в связи с выполнением ими служебных обязанностей, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Настоящие Правила возмещения ущерба, причиненного здоровью и имуществу сотрудника или военнослужащего специальных государственных органов, а также ущерба, причиненного здоровью и имуществу членов семьи и близких родственников сотрудника или военнослужащего специальных государственных органов в связи с выполнением ими служебных обязанностей (далее - Правила) разработаны в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан от 3 октября 1995 года "О Службе государственной охраны Республики Казахстан", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан от 21 декабря 1995 года "Об органах национальной безопасности Республики Казахстан" и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан от 22 мая 2010 года "О внешней разведке" и определяют порядок и условия возмещения ущерба, причиненного здоровью и имуществу сотрудника или военнослужащего специальных государственных органов (далее - сотрудника), а также ущерба, причиненного здоровью и имуществу членов семьи и близких родственников сотрудника в связи с выполнением им служебных обязанностей.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">15. Утратил силу постановлением Правительства РК от 14.07.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...65 lines deleted...]
-      3.  В </w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z103" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16. Утратил силу постановлением Правительства РК</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 487</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z107" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правительства Республики Казахстан от 17 января 2003 года № 45 "О правилах использования зон режимных территорий" (САПП Республики Казахстан, 2003 г., № 1, ст.15):</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="4"/>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 21 января 2013 года № 16 "Об утверждении Правил передачи, реализации, утилизации и списания имущества, а также предоставления в имущественный наем (аренду) недвижимого имущества специальных государственных органов Республики Казахстан":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z108" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> использования зон режимных территорий, утвержденных указанным постановлением:</w:t>
-[...19 lines deleted...]
-      часть первую </w:t>
+        <w:t xml:space="preserve"> передачи, реализации, утилизации и списания имущества, а также предоставления в имущественный наем (аренду) недвижимого имущества специальных государственных органов Республики Казахстан, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z110" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "9. Служба внешней разведки Республики Казахстан "Сырбар" (далее - СВР "Сырбар") и Служба государственной охраны Республики Казахстан (далее - СГО) не позднее 20 января года, следующего за отчетным, направляют сведения о неиспользуемом имуществе в Комитет национальной безопасности Республики Казахстан (далее - КНБ).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z111" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. На основании полученных сведений КНБ составляет общий перечень неиспользуемого имущества специальных органов и направляет его в Вооруженные Силы, другие войска и воинские формирования, СВР "Сырбар" и СГО для определения потребности в имуществе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z112" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Вооруженные Силы, другие войска и воинские формирования, СВР "Сырбар" и СГО в месячный срок после получения общего перечня неиспользуемого имущества направляют заявку в КНБ на потребность в имуществе или письменно за подписью заместителя первого руководителя сообщают об отсутствии таковой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z113" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После получения заявок Вооруженных Сил, других войск и воинских формирований, СВР "Сырбар" и СГО окончательный перечень неиспользуемого имущества специальных государственных органов утверждается совместным приказом первых руководителей специальных государственных органов по согласованию с заинтересованными государственными органами Республики Казахстан (далее - утвержденный перечень).".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z114" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 27 августа 2013 года № 868 "Об утверждении Правил выплаты единовременной компенсации в случае гибели (смерти) военнослужащего в период прохождения им воинской службы или военнообязанного, призванного на воинские сборы, при установлении ему инвалидности или в случае получения им увечья, связанного с исполнением обязанностей воинской службы" (САПП Республики Казахстан, 2013 г., № 50, ст. 708):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z115" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> выплаты единовременной компенсации в случае гибели (смерти) военнослужащего в период прохождения им воинской службы или военнообязанного, призванного на воинские сборы, при установлении ему инвалидности или в случае получения им увечья, связанного с исполнением обязанностей воинской службы, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z116" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      подпункт 4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...523 lines deleted...]
-        <w:t>пункт 5</w:t>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z117" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4) Службой государственной охраны Республики Казахстан - военнослужащим, состоящим на воинской службе или проходившим воинскую службу в Службе государственной охраны Республики Казахстан;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z118" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      подпункт 4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="17"/>
-[...2029 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z111" w:id="56"/>
-[...15 lines deleted...]
-      10. На основании полученных сведений КНБ составляет общий перечень неиспользуемого имущества специальных органов и направляет его в Вооруженные Силы, другие войска и воинские формирования, СВР "Сырбар" и СГО для определения потребности в имуществе.</w:t>
+    <w:bookmarkStart w:name="z119" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4) по военнослужащим, состоящим на воинской службе или проходившим воинскую службу в Службе государственной охраны Республики Казахстан, - в ответственные структурные подразделения по месту службы;".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z112" w:id="57"/>
-[...238 lines deleted...]
-    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3882,55 +3558,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4256,31 +3932,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>