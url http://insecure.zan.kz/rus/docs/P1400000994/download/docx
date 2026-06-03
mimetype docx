--- v2 (2025-12-31)
+++ v3 (2026-06-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="aca06a8" w14:textId="aca06a8">
+    <w:p w14:paraId="f870dcf" w14:textId="f870dcf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3182,50 +3182,136 @@
         </w:rPr>
         <w:t xml:space="preserve"> статьи 132 Предпринимательского кодекса Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkStart w:name="z1083" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) разрабатывает и утверждает подзаконные нормативные правовые акты, определяющие порядок оказания государственных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается дополнить подпунктом 22-1) в соответствии с постановлением Правительства РК от 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 360</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z1084" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) оказывает государственные услуги;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:bookmarkStart w:name="z1085" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3994,788 +4080,1028 @@
         <w:t>
       51-1) создает научно-технический совет и утверждает его положение;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
     <w:bookmarkStart w:name="z1113" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52) разрабатывает и утверждает положение о рабочей группе по проведению прямых переговоров с национальной компанией в области углеводородов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z1114" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 53) предусматривается в редакции постановления Правительства РК от 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 360</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53) разрабатывает и утверждает формы и правила представления отчетов при проведении разведки и добычи углеводородов, осуществлении операций в сфере добычи и оборота нефти и (или) сырого газа, угля;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z1115" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) разрабатывает и утверждает типовые контракты на недропользование;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z1115" w:id="115"/>
-[...15 lines deleted...]
-      54) разрабатывает и утверждает типовые контракты на недропользование;</w:t>
+    <w:bookmarkStart w:name="z1116" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) осуществляет государственный контроль в области проведения операций по недропользованию по углеводородам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z1116" w:id="116"/>
-[...15 lines deleted...]
-      55) осуществляет государственный контроль в области проведения операций по недропользованию по углеводородам;</w:t>
+    <w:bookmarkStart w:name="z1117" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56) разрабатывает порядок выдачи разрешений на неоднократное пересечение Государственной границы казахстанскими и иностранными судами и казахстанскими воздушными судами, задействованными в операциях по недропользованию и обеспечении операций по недропользованию, пространственные и временные пределы действия разрешений, а также порядок осуществления контроля за указанными судами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z1117" w:id="117"/>
-[...15 lines deleted...]
-      56) разрабатывает порядок выдачи разрешений на неоднократное пересечение Государственной границы казахстанскими и иностранными судами и казахстанскими воздушными судами, задействованными в операциях по недропользованию и обеспечении операций по недропользованию, пространственные и временные пределы действия разрешений, а также порядок осуществления контроля за указанными судами;</w:t>
+    <w:bookmarkStart w:name="z1118" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57) разрабатывает и утверждает состав рабочей группы по проведению прямых переговоров с национальной компанией в области углеводородов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z1118" w:id="118"/>
-[...15 lines deleted...]
-      57) разрабатывает и утверждает состав рабочей группы по проведению прямых переговоров с национальной компанией в области углеводородов;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">58) исключен постановлением Правительства РК от 04.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 588</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">59) исключен постановлением Правительства РК от 04.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 588</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">60) исключен постановлением Правительства РК от 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 360</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1122" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61) разрабатывает и утверждает форму и сроки направления отчета о выполнении программы развития переработки сырого газа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:p>
-[...141 lines deleted...]
-      60) разрабатывает и утверждает положение и состав комиссии по предоставлению права недропользования по углеводородам;</w:t>
+    <w:bookmarkStart w:name="z1686" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61-1) утверждает состав рабочей группы по вопросам развития переработки сырого газа и положение о ней;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z1122" w:id="120"/>
-[...15 lines deleted...]
-      61) разрабатывает и утверждает форму и сроки направления отчета о выполнении программы развития переработки сырого газа;</w:t>
+    <w:bookmarkStart w:name="z1123" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62) утверждает правила применения банка качества продукции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z1686" w:id="121"/>
-[...15 lines deleted...]
-      61-1) утверждает состав рабочей группы по вопросам развития переработки сырого газа и положение о ней;</w:t>
+    <w:bookmarkStart w:name="z1124" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63) разрабатывает и утверждает методики расчета контрактных обязательств недропользователей по обучению граждан Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z1123" w:id="122"/>
-[...15 lines deleted...]
-      62) утверждает правила применения банка качества продукции;</w:t>
+    <w:bookmarkStart w:name="z1125" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64) определяет порядок осуществления финансирования обучения казахстанских кадров в размере одного процента от расходов на добычу, понесенных недропользователем в предыдущем году, совместно с уполномоченным органом в области образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z1124" w:id="123"/>
-[...15 lines deleted...]
-      63) разрабатывает и утверждает методики расчета контрактных обязательств недропользователей по обучению граждан Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z1126" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65) формирует графики поставки нефти для переработки на территории Республики Казахстан и за ее пределами для обеспечения потребностей внутреннего рынка нефтепродуктами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z1125" w:id="124"/>
-[...15 lines deleted...]
-      64) определяет порядок осуществления финансирования обучения казахстанских кадров в размере одного процента от расходов на добычу, понесенных недропользователем в предыдущем году, совместно с уполномоченным органом в области образования;</w:t>
+    <w:bookmarkStart w:name="z1127" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66) утверждает стоимость транспортировки российской нефти в целях реализации Соглашения между Правительством Республики Казахстан и Правительством Российской Федерации о сотрудничестве в области транспортировки российской нефти через территорию Республики Казахстан в Китайскую Народную Республику от 24 декабря 2013 года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z1126" w:id="125"/>
-[...15 lines deleted...]
-      65) формирует графики поставки нефти для переработки на территории Республики Казахстан и за ее пределами для обеспечения потребностей внутреннего рынка нефтепродуктами;</w:t>
+    <w:bookmarkStart w:name="z1128" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67) представляет ежегодный отчет Правительству Республики Казахстан о ходе выполнения условий заключенных контрактов на недропользование;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z1127" w:id="126"/>
-[...15 lines deleted...]
-      66) утверждает стоимость транспортировки российской нефти в целях реализации Соглашения между Правительством Республики Казахстан и Правительством Российской Федерации о сотрудничестве в области транспортировки российской нефти через территорию Республики Казахстан в Китайскую Народную Республику от 24 декабря 2013 года;</w:t>
+    <w:bookmarkStart w:name="z1129" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68) осуществляет доверительное управление долями участия компании, определенной Правительством Республики Казахстан в качестве полномочного органа в соглашениях о разделе продукции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z1128" w:id="127"/>
-[...15 lines deleted...]
-      67) представляет ежегодный отчет Правительству Республики Казахстан о ходе выполнения условий заключенных контрактов на недропользование;</w:t>
+    <w:bookmarkStart w:name="z1130" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69) обеспечивает защиту и представление интересов Республики Казахстан в международных арбитражных и иностранных судах, а также при экспертном урегулировании по спорам, вытекающим из соглашений о разделе продукции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z1129" w:id="128"/>
-[...15 lines deleted...]
-      68) осуществляет доверительное управление долями участия компании, определенной Правительством Республики Казахстан в качестве полномочного органа в соглашениях о разделе продукции;</w:t>
+    <w:bookmarkStart w:name="z1131" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70) организует аукцион на предоставление права недропользования по углеводородам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z1130" w:id="129"/>
-[...15 lines deleted...]
-      69) обеспечивает защиту и представление интересов Республики Казахстан в международных арбитражных и иностранных судах, а также при экспертном урегулировании по спорам, вытекающим из соглашений о разделе продукции;</w:t>
+    <w:bookmarkStart w:name="z1132" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71) разрабатывает и утверждает перечень приоритетных товаров, работ и услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z1131" w:id="130"/>
-[...15 lines deleted...]
-      70) организует аукцион на предоставление права недропользования по углеводородам;</w:t>
+    <w:bookmarkStart w:name="z1133" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72) предоставляет и прекращает, досрочно прекращает права недропользования для разведки и добычи углеводородов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z1132" w:id="131"/>
-[...15 lines deleted...]
-      71) разрабатывает и утверждает перечень приоритетных товаров, работ и услуг;</w:t>
+    <w:bookmarkStart w:name="z1134" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73) заключает контракт на разведку и добычу или добычу углеводородов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z1133" w:id="132"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z1135" w:id="134"/>
+    <w:bookmarkStart w:name="z1135" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       74) представляет интересы Республики Казахстан и реализует государственную политику в сфере недропользования по углеводородам в соответствии с полномочиями, установленными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О недрах и недропользовании";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">75) исключен постановлением Правительства РК от 04.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 588</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1137" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76) согласовывает программы управления государственным фондом недр;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z1803" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76-1) согласовывает порядок отнесения территорий к малоизученным территориям для целей разведки и добычи углеводородов;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:p>
-[...87 lines deleted...]
-      76) согласовывает программы управления государственным фондом недр;</w:t>
+    <w:bookmarkStart w:name="z1804" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76-2) согласовывает порядок функционирования единой платформы недропользования, а также перечень его информационных ресурсов, сервисов и функций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
     <w:bookmarkStart w:name="z1138" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      77) разрабатывает перечень стратегических участков недр;</w:t>
+      77) разрабатывает и утверждает перечень стратегических участков недр в области углеводородов по согласованию с уполномоченным органом по изучению недр;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z1139" w:id="137"/>
+    <w:bookmarkStart w:name="z1805" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77-1) разрабатывает и утверждает порядок ведения перечня стратегических участков недр в области углеводородов по согласованию с уполномоченным органом по изучению недр;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z1139" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78) принимает решение о возобновлении действия контрактов на разведку и добычу углеводородов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z1140" w:id="138"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z1140" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       79) заключает с национальной компанией договор доверительного управления контрактной территорией в случае досрочного прекращения действия контракта по углеводородам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">80) исключен постановлением Правительства РК от 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 360</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z1142" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       81) разрабатывает и утверждает порядок заключения договора залога банковского вклада и его типовую форму в области углеводородов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
     <w:bookmarkStart w:name="z1143" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5772,1206 +6098,1192 @@
         <w:t>
       124) разрабатывает и утверждает правила поставки нефтепродуктов единым оператором по поставке нефтепродуктов Вооруженным Силам Республики Казахстан, Пограничной службе Комитета национальной безопасности Республики Казахстан, Национальной гвардии Республики Казахстан, уполномоченному органу в сфере гражданской защиты, уполномоченному органу в области государственного материального резерва;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
     <w:bookmarkStart w:name="z1801" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       124-1) разрабатывает и утверждает перечень нефтепродуктов, доставляемых единым оператором по поставке нефтепродуктов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:p>
-[...355 lines deleted...]
-    <w:bookmarkStart w:name="z1188" w:id="190"/>
+    <w:bookmarkStart w:name="z1186" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      125) разрабатывает и утверждает порядок подготовки генеральной и региональных схем газификации Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z1802" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      125-1) согласовывает региональные схемы газификации Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z1187" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      126) разрабатывает и утверждает генеральную схему газификации Республики Казахстан и осуществляет мониторинг ее реализации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z1188" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       127) разрабатывает и утверждает правила установления предельных цен оптовой реализации товарного газа на внутреннем рынке, оптовой и розничной реализации сжиженного нефтяного газа в рамках плана поставки сжиженного нефтяного газа на внутренний рынок Республики Казахстан вне товарных бирж;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z1189" w:id="191"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z1189" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       128) разрабатывает и утверждает порядок и условия передачи сырого газа инвесторам в рамках партнерства в сфере газа и газоснабжения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z1190" w:id="192"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z1190" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       129) заключает договоры о партнерстве в сфере газа и газоснабжения в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О газе и газоснабжении";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z1191" w:id="193"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z1191" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       130) осуществляет государственный контроль в сфере газа и газоснабжения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z1192" w:id="194"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z1192" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       131) согласовывает отчуждение объектов единой системы снабжения товарным газом, находящихся в собственности национального оператора или газотранспортных и (или) газораспределительных организаций, пятьдесят и более процентов голосующих акций (долей участия) которых принадлежат национальному оператору;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z1193" w:id="195"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z1193" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       132) разрабатывает и утверждает порядок осуществления централизованного оперативно-диспетчерского управления режимами работы объектов единой системы снабжения товарным газом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z1194" w:id="196"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z1194" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       133) организует ведение баланса производства, реализации и потребления товарного и сжиженного нефтяного газа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z1195" w:id="197"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z1195" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       134) ежеквартально утверждает план поставки сжиженного нефтяного газа на внутренний рынок Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z1196" w:id="198"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z1196" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       135) согласовывает проекты строительства, модернизации и (или) реконструкции магистральных газопроводов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z1197" w:id="199"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z1197" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       136) осуществляет экспертизу и утверждает цены сырого или товарного газа, приобретаемого национальным оператором в рамках преимущественного права государства, подтвержденные документально;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z1198" w:id="200"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z1198" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       137) разрабатывает правила реализации преимущественного права Республики Казахстан на приобретение углеводородов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z1199" w:id="201"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z1199" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       138) по согласованию с уполномоченным органом, осуществляющим руководство в соответствующих сферах естественных монополий, в срок не позднее пятнадцатого мая утверждает предельные цены оптовой реализации товарного газа на внутреннем рынке на предстоящий год;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z1200" w:id="202"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z1200" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       139) по согласованию с уполномоченным органом, осуществляющим руководство в сферах естественных монополий, устанавливает предельные цены оптовой реализации товарного газа на внутреннем рынке, а также предельные цены оптовой и розничной реализации сжиженного нефтяного газа в рамках плана поставки вне товарных бирж;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z1201" w:id="203"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z1201" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       140) по согласованию с уполномоченным органом, осуществляющим руководство в соответствующих сферах естественных монополий, утверждает предельные цены оптовой реализации товарного газа на внутреннем рынке для промышленного потребителя-инвестора, приобретающего товарный газ для использования в качестве топлива и (или) сырья в промышленном производстве в целях реализации инвестиционного проекта по производству нефтегазохимической продукции, не позднее тридцати рабочих дней до даты введения его в эксплуатацию с последующим утверждением на пятилетний период с 1 июля и при необходимости корректирует ежегодно 1 июля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z1202" w:id="204"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z1202" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       141) по согласованию с уполномоченным органом, осуществляющим руководство в соответствующих сферах естественных монополий, утверждает предельные цены оптовой реализации товарного газа на внутреннем рынке для потребителя, включенного в перечень электростанций, не позднее тридцати рабочих дней до даты введения в эксплуатацию новых электрических мощностей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z1203" w:id="205"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z1203" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       142) осуществляет мониторинг производства, транспортировки (перевозки), хранения, отгрузки и реализации товарного, сжиженного нефтяного и сжиженного природного газа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z1204" w:id="206"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z1204" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       143) составляет прогнозный баланс производства, реализации и потребления товарного и сжиженного нефтяного газа на территории Республики Казахстан на предстоящий календарный год;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z1205" w:id="207"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z1205" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       144) разрабатывает и утверждает порядок представления сведений по мониторингу производства, транспортировки (перевозки), хранения, отгрузки и реализации товарного, сжиженного нефтяного и сжиженного природного газа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z1206" w:id="208"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z1206" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       145) разрабатывает и утверждает правила формирования плана поставки сжиженного нефтяного газа на внутренний рынок Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z1668" w:id="209"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z1668" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       145-1) разрабатывает и утверждает методику расчета региональных коэффициентов перевода объемных показателей приборов учета сжиженного нефтяного газа в массовые показатели и расчета потерь при эксплуатации объектов систем снабжения сжиженным нефтяным газом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z1669" w:id="210"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z1669" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       145-2) разрабатывает и утверждает правила распределения сжиженного нефтяного газа, выделенного в рамках плана поставки вне товарных бирж;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z1207" w:id="211"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z1207" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       146) разрабатывает и утверждает правила идентификации бытовых баллонов и функционирования систем учета бытовых баллонов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z1208" w:id="212"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z1208" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       147) формирует план поставки сжиженного нефтяного газа на внутренний рынок Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z1209" w:id="213"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z1209" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       148) разрабатывает и утверждает положение о комиссии по формированию плана поставки сжиженного нефтяного газа на внутренний рынок Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z1210" w:id="214"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z1210" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       149) разрабатывает и утверждает правила расчета и утверждения норм потребления товарного и сжиженного нефтяного газа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z1211" w:id="215"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z1211" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       150) разрабатывает и утверждает типовое положение о комиссии по распределению сжиженного нефтяного газа, выделенного в рамках плана поставки вне товарных бирж;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z1212" w:id="216"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z1212" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       151) утверждает перечень промышленных потребителей, использующих сжиженный нефтяной газ в качестве сырья для производства нефтегазохимической продукции, – в объемах, необходимых для использования в качестве сырья при производстве нефтегазохимической продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z1213" w:id="217"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z1213" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       152) утверждает график транспортировки нефти по магистральным нефтепроводам в соответствии с порядком формирования графика транспортировки нефти по магистральным нефтепроводам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z1214" w:id="218"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z1214" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       153) ведет учет и публикует на интернет-ресурсе перечень производителей товарного газа, недропользователей, являющихся собственниками товарного газа, произведенного в процессе переработки добытого ими сырого газа, собственников товарного газа, произведенного за пределами территории Республики Казахстан и ввезенного для потребления на территорию Республики Казахстан, собственников товарного газа, произведенного за пределами территории Республики Казахстан из сырого газа, добываемого в Республике Казахстан, на основании международных договоров Республики Казахстан, газотранспортных и газораспределительных организаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z1215" w:id="219"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z1215" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       154) ведет учет и публикует на своем интернет-ресурсе перечень производителей сжиженного нефтяного газа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z1216" w:id="220"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z1216" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       155) выдает документ об условиях переработки товаров на/вне таможенной территории и для внутреннего потребления в порядке, установленном Правительством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z1217" w:id="221"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z1217" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       156) ведет национальный баланс производства, реализации и потребления углеводородов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z1218" w:id="222"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z1218" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       157) разрабатывает индикативный (прогнозный) баланс газа, нефти и нефтепродуктов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z1219" w:id="223"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z1219" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       158) согласовывает индикативный (прогнозный) баланс газа, нефти и нефтепродуктов государств – членов Евразийского экономического союза;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z1671" w:id="224"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 158-1) предусматривается исключить постановлением Правительства РК от 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 360</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       158-1) осуществляет сбор информации для включения в информационную систему учета сырой нефти и газового конденсата, сырого газа и продуктов его переработки (товарного газа) в целях обработки, хранения, использования информации, в том числе предоставления и распространения, в соответствии с порядком формирования и функционирования информационной системы учета сырой нефти и газового конденсата, сырого газа и продуктов его переработки (товарного газа);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z1220" w:id="225"/>
+    <w:bookmarkStart w:name="z1220" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       159) утверждает перечень и сроки оснащения производственных объектов приборами учета сырой нефти, газового конденсата, сырого газа и продуктов его переработки (товарного газа);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z1221" w:id="226"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z1221" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       160) разрабатывает и утверждает правила оснащения производственных объектов приборами учета и обеспечения функционирования приборов учета сырой нефти, газового конденсата, сырого газа и продуктов его переработки (товарного газа);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z1222" w:id="227"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 161) предусматривается исключить постановлением Правительства РК от 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 360</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       161) разрабатывает и утверждает порядок формирования и функционирования информационной системы учета сырой нефти и газового конденсата, сырого газа и продуктов его переработки (товарного газа);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z1223" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 162) предусматривается исключить постановлением Правительства РК от 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 360</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       162) определяет оператора информационной системы учета нефти и газового конденсата;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
     <w:bookmarkStart w:name="z1224" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       163) устанавливает минимальные нормативы и требования к ресурсам, необходимым для ликвидации разливов нефти на море и в предохранительной зоне;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
     <w:bookmarkStart w:name="z1225" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -12042,50 +12354,346 @@
         <w:t>
       289) разрабатывает и утверждает положение об аттестации, рационализации, учете и планировании рабочих мест в энергетике;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="306"/>
     <w:bookmarkStart w:name="z1351" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       290) разрабатывает и утверждает правила учета тепловой энергии и теплоносителя;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z1706" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      290-1) разрабатывает ключевые показатели теплоэнергетики в части производства и транспортировки тепловой энергии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      290-2) разрабатывает целевые показатели теплоэнергетики в части производства и транспортировки тепловой энергии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      290-3) утверждает ключевые и целевые показатели теплоэнергетики по соответствующим административно-территориальным единицам, секторам производства, транспортировки, реализации и потребления тепловой энергии, а также энергосбережения и повышения энергоэффективности, разработанные соответствующими уполномоченными органами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1725" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      290-4) разрабатывает и утверждает правила ведения реестра субъектов теплоснабжения, действующих в централизованных и местных системах теплоснабжения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z1707" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      290-5) разрабатывает и утверждает правила кредитования строительства, реконструкции и модернизации систем теплоснабжения по согласованию с центральным уполномоченным органом по бюджетному планированию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z1708" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      290-6) разрабатывает и утверждает правила субсидирования строительства, реконструкции и модернизации систем теплоснабжения по согласованию с центральным уполномоченным органом по бюджетному планированию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z1709" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      290-7) осуществляет кредитование и субсидирование строительства, реконструкции и модернизации систем теплоснабжения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z1710" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      290-8) осуществляет координацию местных исполнительных органов областей, городов республиканского значения, столицы при субсидировании затрат субъектов теплоснабжения на погашение и обслуживание займов международных финансовых организаций, привлеченных для реализации проектов по расширению, модернизации, реконструкции, обновлению, поддержанию существующих активов и созданию новых активов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z1711" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      290-9) разрабатывает и утверждает правила субсидирования затрат субъектов теплоснабжения на погашение и обслуживание займов международных финансовых организаций, привлеченных для реализации проектов по расширению, модернизации, реконструкции, обновлению, поддержанию существующих активов и созданию новых активов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z1712" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      290-10) ведет учет технологических нарушений в централизованных системах теплоснабжения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z1713" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      290-11) участвует в работе комиссий субъектов теплоснабжения, функционирующих в централизованных системах теплоснабжения, по оценке готовности объектов теплоэнергетики и входящих в их состав зданий, помещений, сооружений и оборудования к работе в осенне-зимний период;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z1714" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      290-12) разрабатывает и утверждает правила мониторинга состояния теплоэнергетики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z1715" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      290-13) разрабатывает и утверждает правила взаимодействия субъектов теплоснабжения и потребителей тепловой энергии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z1716" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      290-14) разрабатывает и утверждает правила разработки и утверждения схем развития теплоснабжения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z1726" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      290-15) разрабатывает и утверждает типовое положение о производственном контроле;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12101,347 +12709,105 @@
         </w:rPr>
         <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 15 предусмотрено дополнить подпунктами 290-1), 290-2) и 290-3) в соответствии с постановлением Правительства РК от 01.11.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+        <w:t xml:space="preserve">      Подпункт 290-16) предусматривается в редакции постановления Правительства РК от 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 360</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.01.2027).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1725" w:id="308"/>
-[...239 lines deleted...]
-    <w:bookmarkStart w:name="z1718" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       290-16) разрабатывает и утверждает правила формирования, ведения и функционирования единой государственной системы управления топливно-энергетическим комплексом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
     <w:bookmarkStart w:name="z1753" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       290-17) разрабатывает и утверждает правила передачи данных теплопроизводящими и теплотранспортирующими субъектами в единую государственную систему управления топливно-энергетическим комплексом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="321"/>
     <w:bookmarkStart w:name="z1720" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -14745,145 +15111,55 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       350) разрабатывает и утверждает правила определения дефицита и профицита электрической энергии в единой электроэнергетической системе Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="425"/>
     <w:bookmarkStart w:name="z1416" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...10 lines deleted...]
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t>
+      351) разрабатывает и утверждает правила субсидирования затрат энергопроизводящих организаций и теплопроизводящих субъектов на приобретение топлива для бесперебойного проведения отопительного сезона;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="426"/>
-    <w:p>
-[...78 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z1417" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       352) разрабатывает правила предоставления государственной финансовой поддержки расчетно-финансовому центру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="427"/>
     <w:bookmarkStart w:name="z1418" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -16576,3798 +16852,4198 @@
     <w:bookmarkEnd w:id="498"/>
     <w:bookmarkStart w:name="z1793" w:id="499"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       388-16) организует и обеспечивает деятельность специальных формирований в соответствующей сфере государственного управления для выполнения задач в интересах Вооруженных Сил, других войск и воинских формирований, специальных государственных органов, а также для обеспечения бесперебойной работы экономики и жизнедеятельности населения Республики Казахстан в период мобилизации, военного положения и в военное время;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="499"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      388-17) несет ответственность за мобилизационную подготовку и мобилизацию в соответствующей сфере государственного управления, а также создает работникам мобилизационных органов необходимые условия для выполнения ими возложенных на них обязанностей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1794" w:id="500"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      388-18) разрабатывает и утверждает план гражданской обороны Министерства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z8" w:id="501"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      388-19) разрабатывает, утверждает и (или) согласовывает нормативы, нормативные технические документы и правила, ведет государственный отраслевой учет чрезвычайных ситуаций природного и техногенного характера и представляет эти данные в уполномоченный орган в сфере гражданской защиты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkStart w:name="z9" w:id="502"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      388-20) организовывает научные исследования, пропаганду знаний, обучение населения и специалистов в сфере гражданской защиты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="502"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается дополнить подпунктами 388-21), 388-22) в соответствии с постановлением Правительства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 403 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие c 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      388-23) вносит предложения в Правительство Республики Казахстан по объему и структуре расходов по формированию и хранению материальных ценностей мобилизационного резерва;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается дополнить подпунктами 388-24), 388-25), 388-26), 388-27), 388-28), 388-29) в соответствии с постановлением Правительства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 403 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      388-30) проводит мероприятия по предупреждению пожаров в подведомственных организациях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="503"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      388-31) осуществляет руководство отраслевыми подсистемами гражданской защиты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z21" w:id="504"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      388-32) создает запасы имущества гражданской обороны в подведомственных организациях и осуществляет внутренний контроль за их хранением, обновлением и поддержанием в готовности к применению;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z22" w:id="505"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      388-33) разрабатывает и утверждает план действий по ликвидации чрезвычайных ситуаций глобального и регионального масштабов Министерства по согласованию с уполномоченным органом в сфере гражданской защиты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z23" w:id="506"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      388-34) обеспечивает создание запасных (городских) и вспомогательных пунктов управления Министерства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="506"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается дополнить подпунктом 388-35) в соответствии с постановлением Правительства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 403 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие c 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1454" w:id="507"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      389) обеспечивает в пределах своей компетенции выполнение комплекса мероприятий по мобилизационной подготовке и мобилизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkStart w:name="z1455" w:id="508"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      390) обеспечивает в пределах своей компетенции осуществление мероприятий гражданской защиты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkStart w:name="z1456" w:id="509"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      391) принимает оперативные меры по предупреждению возникновения и ликвидации чрезвычайных ситуаций, снижению размеров ущерба и потерь в случае их возникновения, а также повышению устойчивости и безопасности функционирования объектов в чрезвычайных ситуациях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkStart w:name="z1457" w:id="510"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      392) осуществляет руководство деятельностью подведомственных организаций по планированию и проведению мероприятий по обеспечению национальной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z1458" w:id="511"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      393) определяет размер ущерба, причиненного вследствие нарушения требований по рациональному и комплексному использованию недр;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="511"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>388-17) несет ответственность за мобилизационную подготовку и мобилизацию в соответствующей сфере государственного управления, а также создает работникам мобилизационных органов необходимые условия для выполнения ими возложенных на них обязанностей;</w:t>
+        <w:t xml:space="preserve">394) исключен постановлением Правительства РК от 04.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 588</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...99 lines deleted...]
-    <w:bookmarkEnd w:id="504"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">395) исключен постановлением Правительства РК от 04.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 588</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">396) исключен постановлением Правительства РК от 04.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 588</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">397) исключен постановлением Правительства РК от 04.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 588</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">397-1) исключен постановлением Правительства РК от 04.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 588</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">397-2) исключен постановлением Правительства РК от 04.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 588</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">397-3) исключен постановлением Правительства РК от 04.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 588</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">398) исключен постановлением Правительства РК от 04.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 588</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">399) исключен постановлением Правительства РК от 04.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 588</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">400) исключен постановлением Правительства РК от 04.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 588</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">401) исключен постановлением Правительства РК от 04.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 588</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">401-1) исключен постановлением Правительства РК от 04.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 588</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">401-2) исключен постановлением Правительства РК от 04.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 588</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">402) исключен постановлением Правительства РК от 04.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 588</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">403) исключен постановлением Правительства РК от 04.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 588</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">404) исключен постановлением Правительства РК от 04.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 588</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">405) исключен постановлением Правительства РК от 04.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 588</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">406) исключен постановлением Правительства РК от 04.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 588</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">406-1) исключен постановлением Правительства РК от 04.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 588</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">406-2) исключен постановлением Правительства РК от 04.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 588</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">406-3) исключен постановлением Правительства РК от 04.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 588</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">406-4) исключен постановлением Правительства РК от 04.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 588</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">406-5) исключен постановлением Правительства РК от 04.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 588</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">406-6) исключен постановлением Правительства РК от 04.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 588</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">406-7) исключен постановлением Правительства РК от 04.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 588</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">406-8) исключен постановлением Правительства РК от 04.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 588</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">406-9) исключен постановлением Правительства РК от 04.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 588</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">406-10) исключен постановлением Правительства РК от 04.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 588</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">406-11) исключен постановлением Правительства РК от 04.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 588</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">406-12) исключен постановлением Правительства РК от 04.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 588</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1472" w:id="512"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      407) ведет реестр заключенных контрактов на недропользование;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z1473" w:id="513"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      408) разрабатывает и утверждает правила ведения реестра заключенных контрактов на недропользование;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkStart w:name="z1474" w:id="514"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      409) разрабатывает и утверждает правила рассмотрения вопроса о реализации приоритетного права и принятия по нему решения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z1475" w:id="515"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      410) разрабатывает и утверждает формы уведомления об изменении контроля над недропользователем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkStart w:name="z1476" w:id="516"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      411) разрабатывает и утверждает правила извещения с использованием информационных систем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkStart w:name="z1477" w:id="517"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      412) определяет порядок проведения аукциона с использованием интернет-ресурса оператора электронных аукционов на предоставление права недропользования по углеводородам в электронной форме;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkStart w:name="z1478" w:id="518"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      413) разрабатывает и утверждает единые правила по рациональному и комплексному использованию недр;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="518"/>
+    <w:bookmarkStart w:name="z1479" w:id="519"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      414) разрабатывает и утверждает правила определения размера ущерба, причиненного вследствие нарушения требований по рациональному и комплексному использованию недр при разведке и добыче углеводородов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="519"/>
+    <w:bookmarkStart w:name="z1480" w:id="520"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      415) разрабатывает и утверждает правила консервации и ликвидации при проведении разведки и добычи углеводородов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="520"/>
+    <w:bookmarkStart w:name="z1481" w:id="521"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      416) определяет порядок представления и учета принятых государственным органом обеспечений исполнения обязательств по ликвидации последствий операций по недропользованию в области углеводородов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="521"/>
+    <w:bookmarkStart w:name="z1482" w:id="522"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      417) разрабатывает и утверждает правила финансирования обучения казахстанских кадров недропользователями в течение периода добычи углеводородов совместно с уполномоченным органом в области образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="522"/>
+    <w:bookmarkStart w:name="z1483" w:id="523"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      418) разрабатывает и утверждает правила финансирования научно-исследовательских, научно-технических и (или) опытно-конструкторских работ недропользователями в течение периода добычи углеводородов совместно с уполномоченным органом в области науки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="523"/>
+    <w:bookmarkStart w:name="z1484" w:id="524"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      419) разрабатывает и утверждает правила формирования графика поставки нефти;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z1485" w:id="525"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      420) утверждает перечень производителей сжиженного нефтяного газа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="525"/>
+    <w:bookmarkStart w:name="z1486" w:id="526"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      421) разрабатывает и утверждает правила синхронизации работ систем электронного закупа с работой реестра товаров, работ и услуг, используемых при проведении операций по недропользованию в отношении углеводородов и их производителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z1487" w:id="527"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      422) разрабатывает и утверждает формы и правила представления в уполномоченный орган в области углеводородов годовых (на один финансовый год) и среднесрочных (на пять финансовых лет) программ закупа товаров, работ и услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z1488" w:id="528"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      423) определяет порядок привлечения и квалификационного отбора независимых экспертов, а также оплаты независимой экспертизы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkStart w:name="z1489" w:id="529"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      424) разрабатывает и утверждает правила формирования и ведения реестра товаров, работ и услуг, используемых при проведении операций по недропользованию по углеводородам и их производителей, включая критерии их оценки для внесения в реестр;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="529"/>
+    <w:bookmarkStart w:name="z1490" w:id="530"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      425) разрабатывает и утверждает методику экономической оценки ущерба ресурсам недр совместно с уполномоченным органом в области твердых полезных ископаемых;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z1491" w:id="531"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      426) разрабатывает и утверждает правила измерения и взвешивания нефти, добытой недропользователем на участке недр;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkStart w:name="z1492" w:id="532"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      427) разрабатывает и утверждает правила создания, размещения и эксплуатации морских объектов, используемых при проведении разведки и (или) добычи углеводородов на море;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkStart w:name="z1493" w:id="533"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      428) разрабатывает и утверждает положения о рабочей группе по проведению переговоров по внесению изменений и дополнений в контракт на недропользование;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="533"/>
+    <w:bookmarkStart w:name="z1494" w:id="534"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      429) утверждает состав рабочей группы по проведению переговоров по внесению изменений и дополнений в контракт на недропользование;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="534"/>
+    <w:bookmarkStart w:name="z1495" w:id="535"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      430) разрабатывает и утверждает содержания форм рабочей программы контракта на недропользование;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="535"/>
+    <w:bookmarkStart w:name="z1496" w:id="536"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      431) разрабатывает правила исполнения обязательства в натуральной форме;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkStart w:name="z1497" w:id="537"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      432) разрабатывает и утверждает по согласованию с уполномоченным органом в сфере обеспечения поступлений налогов и платежей в бюджет и уполномоченным государственным органом в области налоговой политики перечень налогоплательщиков, осуществляющих на территории Республики Казахстан деятельность в рамках контракта на недропользование, соглашения (контракта) о разделе продукции, в соответствии с условиями которого освобождаются от налога на добавленную стоимость импортируемые товары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="537"/>
+    <w:bookmarkStart w:name="z1498" w:id="538"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      433) разрабатывает и утверждает по согласованию с уполномоченным органом в сфере обеспечения поступлений налогов и платежей в бюджет и уполномоченным государственным органом в области налоговой политики перечень налогоплательщиков, осуществляющих на территории Республики Казахстан деятельность в рамках контракта на недропользование, обороты по реализации нестабильного конденсата которых с территории Республики Казахстан на территорию других государств – членов Евразийского экономического союза облагаются налогом на добавленную стоимость по нулевой ставке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="538"/>
+    <w:bookmarkStart w:name="z1499" w:id="539"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      434) разрабатывает и утверждает по согласованию с уполномоченным органом в сфере обеспечения поступлений налогов и платежей в бюджет и уполномоченным государственным органом в области налоговой политики перечень налогоплательщиков, осуществляющих деятельность в рамках межправительственного соглашения о сотрудничестве в газовой отрасли, обороты которых по реализации на территории другого государства-члена Евразийского экономического союза продуктов переработки из давальческого сырья, ранее вывезенного этими налогоплательщиками с территории Республики Казахстан и переработанного на территории такого другого государства – члена Евразийского экономического союза, облагаются налогом на добавленную стоимость по нулевой ставке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkStart w:name="z1672" w:id="540"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      434-1) разрабатывает и утверждает совместно с уполномоченным органом, осуществляющим руководство в сфере обеспечения поступлений налогов и платежей в бюджет, порядок представления органами государственных доходов сведений о налогоплательщике (налоговом агенте), составляющих налоговую тайну, без получения письменного разрешения налогоплательщика (налогового агента), а также перечень представляемых данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="540"/>
+    <w:bookmarkStart w:name="z1673" w:id="541"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      434-2) разрабатывает и утверждает перечень должностных лиц, имеющих доступ к сведениям, составляющим налоговую тайну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="541"/>
+    <w:bookmarkStart w:name="z1500" w:id="542"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      435) разрабатывает и утверждает правила снятия показаний с приборов учета количества реализованного нестабильного конденсата по системе трубопроводов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="542"/>
+    <w:bookmarkStart w:name="z1501" w:id="543"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      436) согласовывает осуществление реализации широкой фракции легких углеводородов за пределы территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkStart w:name="z1502" w:id="544"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      437) разрабатывает и утверждает в пределах своей компетенции правовые акты в области углеводородов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="544"/>
+    <w:bookmarkStart w:name="z1503" w:id="545"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      438) регулирует операции по недропользованию по углеводородам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkStart w:name="z1504" w:id="546"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      439) осуществляет государственный контроль за соблюдением положений проектных документов по углеводородам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkStart w:name="z1505" w:id="547"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      440) ведет единую базу данных добычи и оборота нефти и сырого газа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="547"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">394) исключен постановлением Правительства РК от 04.08.2025 </w:t>
+        <w:t xml:space="preserve">441) исключен постановлением Правительства РК от 04.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 588</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1507" w:id="548"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      442) разрабатывает и утверждает правила определения цены сырого и товарного газа, приобретаемого национальным оператором в рамках преимущественного права государства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="548"/>
+    <w:bookmarkStart w:name="z1508" w:id="549"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      443) определяет оператора электронных аукционов на предоставление права недропользования по углеводородам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkStart w:name="z1509" w:id="550"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      444) утверждает критерий по определению оператора электронных аукционов на предоставление права недропользования по углеводородам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="550"/>
+    <w:bookmarkStart w:name="z1510" w:id="551"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      445) разрабатывает и утверждает правила включения потребителей в перечень электростанций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkStart w:name="z1511" w:id="552"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      446) утверждает перечень электростанций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z1512" w:id="553"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      447) разрабатывает и утверждает правила формирования перечня инвестиционных проектов по производству нефтегазохимической продукции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkStart w:name="z1513" w:id="554"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      448) разрабатывает и утверждает перечень инвестиционных проектов по производству нефтегазохимической продукции по согласованию с уполномоченным органом в области государственного стимулирования промышленности, уполномоченным органом, осуществляющим руководство в соответствующих сферах естественных монополий, и местными исполнительными органами областей, городов республиканского значения и столицы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="554"/>
+    <w:bookmarkStart w:name="z1514" w:id="555"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      449) осуществляет государственный контроль в форме проверки и профилактического контроля в регулируемых сферах в соответствии с Предпринимательским кодексом Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkStart w:name="z1515" w:id="556"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      450) осуществляет противодействие терроризму в пределах установленной законодательством Республики Казахстан компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="556"/>
+    <w:bookmarkStart w:name="z1516" w:id="557"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      451) разрабатывает, утверждает и переутверждает бюджетные программы Министерства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="557"/>
+    <w:bookmarkStart w:name="z1517" w:id="558"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      452) разрабатывает и утверждает правила по определению стоимости исследований, консалтинговых услуг и государственного задания по согласованию с центральным уполномоченным органом по бюджетному планированию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="558"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">395) исключен постановлением Правительства РК от 04.08.2025 </w:t>
+        <w:t xml:space="preserve">453) исключен постановлением Правительства РК от 04.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 588</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...2596 lines deleted...]
-    <w:bookmarkStart w:name="z1519" w:id="552"/>
+    </w:p>
+    <w:bookmarkStart w:name="z1519" w:id="559"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       454) разрабатывает и утверждает натуральные нормы по согласованию с центральным уполномоченным органом по бюджетному планированию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="552"/>
-    <w:bookmarkStart w:name="z1520" w:id="553"/>
+    <w:bookmarkEnd w:id="559"/>
+    <w:bookmarkStart w:name="z1520" w:id="560"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       455) издает в необходимых случаях по согласованию с центральным уполномоченным органом по исполнению бюджета указания о порядке применения общих положений по бухгалтерскому учету в государственных учреждениях своей системы с учетом специфики их деятельности и соблюдением установленного порядка ведения бухгалтерского учета в государственных учреждениях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="553"/>
-    <w:bookmarkStart w:name="z1521" w:id="554"/>
+    <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkStart w:name="z1521" w:id="561"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       456) осуществляет бюджетный мониторинг и представление отчета о его результатах в уполномоченный орган по исполнению бюджета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="554"/>
-    <w:bookmarkStart w:name="z1522" w:id="555"/>
+    <w:bookmarkEnd w:id="561"/>
+    <w:bookmarkStart w:name="z1522" w:id="562"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       457) осуществляет реализацию государственной политики по управлению государственным имуществом в соответствующей отрасли, в пределах своей компетенции разрабатывает, утверждает нормативные правовые акты в сфере управления государственным имуществом в курируемых отраслях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="555"/>
-    <w:bookmarkStart w:name="z1523" w:id="556"/>
+    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkStart w:name="z1523" w:id="563"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       458) рассматривает, согласовывает в случаях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О государственном имуществе", и утверждает планы развития подведомственных республиканских государственных предприятий и отчеты по их исполнению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="556"/>
-    <w:bookmarkStart w:name="z1524" w:id="557"/>
+    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkStart w:name="z1524" w:id="564"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       459) осуществляет контроль и анализ выполнения планов развития республиканских государственных предприятий, контролируемых государством акционерных обществ и товариществ с ограниченной ответственностью, в отношении которых Министерство является органом управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="557"/>
-    <w:bookmarkStart w:name="z1525" w:id="558"/>
+    <w:bookmarkEnd w:id="564"/>
+    <w:bookmarkStart w:name="z1525" w:id="565"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       460) осуществляет управление подведомственными республиканскими юридическими лицами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="558"/>
-    <w:bookmarkStart w:name="z1526" w:id="559"/>
+    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkStart w:name="z1526" w:id="566"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       461) утверждает устав (положение) подведомственных республиканских государственных учреждений, внесение в него изменений и дополнений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="559"/>
-    <w:bookmarkStart w:name="z1527" w:id="560"/>
+    <w:bookmarkEnd w:id="566"/>
+    <w:bookmarkStart w:name="z1527" w:id="567"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       462) утверждает годовую финансовую отчетность подведомственного республиканского юридического лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="560"/>
-    <w:bookmarkStart w:name="z1528" w:id="561"/>
+    <w:bookmarkEnd w:id="567"/>
+    <w:bookmarkStart w:name="z1528" w:id="568"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       463) дает согласие на создание подведомственными республиканскими государственными учреждениями филиалов и представительств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="561"/>
-    <w:bookmarkStart w:name="z1529" w:id="562"/>
+    <w:bookmarkEnd w:id="568"/>
+    <w:bookmarkStart w:name="z1529" w:id="569"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       464) разрабатывает проект решения Правительства Республики Казахстан о реализации приоритетного права на приобретение стратегического объекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="562"/>
-    <w:bookmarkStart w:name="z1530" w:id="563"/>
+    <w:bookmarkEnd w:id="569"/>
+    <w:bookmarkStart w:name="z1530" w:id="570"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       465) разрабатывает, утверждает и согласовывает отраслевые нормативы численности работников, обеспечивающих техническое обслуживание и функционирование государственных органов в курируемых отраслях в порядке, установленном уполномоченным государственным органом по труду;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="563"/>
-    <w:bookmarkStart w:name="z1531" w:id="564"/>
+    <w:bookmarkEnd w:id="570"/>
+    <w:bookmarkStart w:name="z1531" w:id="571"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       466) разрабатывает и утверждает реестры должностей гражданских служащих соответствующих сфер деятельности по согласованию с уполномоченным государственным органом по труду;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="564"/>
-    <w:bookmarkStart w:name="z1532" w:id="565"/>
+    <w:bookmarkEnd w:id="571"/>
+    <w:bookmarkStart w:name="z1532" w:id="572"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       467) осуществляет организацию проведения государственных закупок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="565"/>
-    <w:bookmarkStart w:name="z1598" w:id="566"/>
+    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkStart w:name="z1598" w:id="573"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       467-1) осуществляет формирование, мониторинг реализации и оценку результатов государственного социального заказа в порядке, определяемом уполномоченным органом в сфере взаимодействия с неправительственными организациями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="566"/>
-    <w:bookmarkStart w:name="z1599" w:id="567"/>
+    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkStart w:name="z1599" w:id="574"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       467-2) создает совет по взаимодействию и сотрудничеству с неправительственными организациями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="567"/>
-    <w:bookmarkStart w:name="z1600" w:id="568"/>
+    <w:bookmarkEnd w:id="574"/>
+    <w:bookmarkStart w:name="z1600" w:id="575"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       467-3) представляет информацию по реализации государственного социального заказа в уполномоченный орган в сфере взаимодействия с неправительственными организациями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="568"/>
-    <w:bookmarkStart w:name="z1601" w:id="569"/>
+    <w:bookmarkEnd w:id="575"/>
+    <w:bookmarkStart w:name="z1601" w:id="576"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       467-4) размещает на своем интернет-ресурсе планируемые темы и информацию по реализации государственного социального заказа, а также оценку результатов государственного социального заказа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="569"/>
-    <w:bookmarkStart w:name="z1602" w:id="570"/>
+    <w:bookmarkEnd w:id="576"/>
+    <w:bookmarkStart w:name="z1602" w:id="577"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       467-5) оказывает информационную, консультативную, методическую поддержку неправительственным организациям, осуществляющим государственный социальный заказ; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="570"/>
-    <w:bookmarkStart w:name="z1603" w:id="571"/>
+    <w:bookmarkEnd w:id="577"/>
+    <w:bookmarkStart w:name="z1603" w:id="578"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       467-6) предоставляет государственные гранты в пределах своей компетенции через оператора в сфере грантового финансирования неправительственных организаций и рассматривает отчет оператора о результатах реализации государственных грантов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="571"/>
-    <w:bookmarkStart w:name="z1604" w:id="572"/>
+    <w:bookmarkEnd w:id="578"/>
+    <w:bookmarkStart w:name="z1604" w:id="579"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       467-7) осуществляет оценку эффективности государственных грантов с привлечением представителей гражданского общества в соответствии с правилами формирования, предоставления, мониторинга и оценки эффективности государственных грантов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="572"/>
-    <w:bookmarkStart w:name="z1605" w:id="573"/>
+    <w:bookmarkEnd w:id="579"/>
+    <w:bookmarkStart w:name="z1605" w:id="580"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       467-8) на основе рекомендаций Координационного совета по взаимодействию с неправительственными организациями при уполномоченном органе в сфере взаимодействия с неправительственными организациями формирует государственные гранты по направлениям и объемам финансирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="573"/>
-    <w:bookmarkStart w:name="z1606" w:id="574"/>
+    <w:bookmarkEnd w:id="580"/>
+    <w:bookmarkStart w:name="z1606" w:id="581"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       467-9) проводит конкурсный отбор стратегических партнеров и заключает с ними договоры в соответствии с правилами осуществления государственного заказа на реализацию стратегического партнерства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="574"/>
-    <w:bookmarkStart w:name="z1607" w:id="575"/>
+    <w:bookmarkEnd w:id="581"/>
+    <w:bookmarkStart w:name="z1607" w:id="582"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       467-10) осуществляет оценку исполнения стратегическими партнерами обязательств в соответствии с заключенными договорами и правилами осуществления государственного заказа на реализацию стратегического партнерства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="575"/>
-    <w:bookmarkStart w:name="z1608" w:id="576"/>
+    <w:bookmarkEnd w:id="582"/>
+    <w:bookmarkStart w:name="z1608" w:id="583"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       467-11) ежегодно до 1 декабря представляет в уполномоченный орган в сфере взаимодействия с неправительственными организациями информацию о результатах государственного заказа на реализацию стратегического партнерства в соответствии с правилами осуществления государственного заказа на реализацию стратегического партнерства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="576"/>
-    <w:bookmarkStart w:name="z1667" w:id="577"/>
+    <w:bookmarkEnd w:id="583"/>
+    <w:bookmarkStart w:name="z1667" w:id="584"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       467-12) устанавливает цены на товары (работы, услуги), производимые и (или) реализуемые субъектом специального права, по согласованию с антимонопольным органом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="577"/>
-    <w:bookmarkStart w:name="z1691" w:id="578"/>
+    <w:bookmarkEnd w:id="584"/>
+    <w:bookmarkStart w:name="z1691" w:id="585"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       467-13) проводит цифровую трансформацию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="578"/>
-    <w:bookmarkStart w:name="z1692" w:id="579"/>
+    <w:bookmarkEnd w:id="585"/>
+    <w:bookmarkStart w:name="z1692" w:id="586"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       467-14) создает отраслевые советы по профессиональным квалификациям в порядке, определенном уполномоченным органом в области признания профессиональных квалификаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="579"/>
-    <w:bookmarkStart w:name="z1693" w:id="580"/>
+    <w:bookmarkEnd w:id="586"/>
+    <w:bookmarkStart w:name="z1693" w:id="587"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       467-15) разрабатывает и утверждает положения об отраслевых советах по профессиональным квалификациям на основе типового положения об отраслевых советах по профессиональным квалификациям, утвержденного уполномоченным органом в области признания профессиональных квалификаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="580"/>
-    <w:bookmarkStart w:name="z1694" w:id="581"/>
+    <w:bookmarkEnd w:id="587"/>
+    <w:bookmarkStart w:name="z1694" w:id="588"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       467-16) разрабатывает и (или) актуализирует отраслевые рамки квалификаций в порядке, определенном уполномоченным органом в области признания профессиональных квалификаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="581"/>
-    <w:bookmarkStart w:name="z1695" w:id="582"/>
+    <w:bookmarkEnd w:id="588"/>
+    <w:bookmarkStart w:name="z1695" w:id="589"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       467-17) разрабатывает и (или) актуализирует профессиональные стандарты в регулируемых отраслях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="582"/>
-    <w:bookmarkStart w:name="z1696" w:id="583"/>
+    <w:bookmarkEnd w:id="589"/>
+    <w:bookmarkStart w:name="z1696" w:id="590"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       467-18) утверждает профессиональные стандарты по согласованию с отраслевым советом по профессиональным квалификациям и уполномоченным органом в области признания профессиональных квалификаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="583"/>
-    <w:bookmarkStart w:name="z1697" w:id="584"/>
+    <w:bookmarkEnd w:id="590"/>
+    <w:bookmarkStart w:name="z1697" w:id="591"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       467-19) вносит предложения в уполномоченный орган в области признания профессиональных квалификаций по внесению изменений и дополнений в реестр профессий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="584"/>
-    <w:bookmarkStart w:name="z1698" w:id="585"/>
+    <w:bookmarkEnd w:id="591"/>
+    <w:bookmarkStart w:name="z1698" w:id="592"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       467-20) вырабатывает предложения по разработке и (или) актуализации профессиональных стандартов и направляет их в уполномоченный орган в области признания профессиональных квалификаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="585"/>
-    <w:bookmarkStart w:name="z1699" w:id="586"/>
+    <w:bookmarkEnd w:id="592"/>
+    <w:bookmarkStart w:name="z1699" w:id="593"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       467-21) формирует потребность рынка труда в признании профессиональных квалификаций с учетом актуальности профессий в текущем и будущем периодах по согласованию с местными исполнительными органами областей, городов республиканского значения и столицы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="586"/>
-    <w:bookmarkStart w:name="z1700" w:id="587"/>
+    <w:bookmarkEnd w:id="593"/>
+    <w:bookmarkStart w:name="z1700" w:id="594"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       467-22) вносит предложения в уполномоченный орган в области признания профессиональных квалификаций по условиям признания профессиональных квалификаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="587"/>
+    <w:bookmarkEnd w:id="594"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       467-23) утверждает типовые нормы и нормативы по труду организаций в регулируемых сферах деятельности по согласованию с уполномоченным государственным органом по труду в установленном им порядке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1777" w:id="588"/>
+    <w:bookmarkStart w:name="z1777" w:id="595"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       467-24) определяет оператора информационно-коммуникационной инфраструктуры в сфере топливно-энергетического комплекса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="588"/>
-    <w:bookmarkStart w:name="z1778" w:id="589"/>
+    <w:bookmarkEnd w:id="595"/>
+    <w:bookmarkStart w:name="z1778" w:id="596"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       467-25) устанавливает порядок обеспечения информационной безопасности в сфере топливно-энергетического комплекса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="589"/>
-    <w:bookmarkStart w:name="z1797" w:id="590"/>
+    <w:bookmarkEnd w:id="596"/>
+    <w:bookmarkStart w:name="z1797" w:id="597"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       467-26) определяет отраслевой центр информационной безопасности в сфере топливно-энергетического комплекса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="590"/>
-    <w:bookmarkStart w:name="z1795" w:id="591"/>
+    <w:bookmarkEnd w:id="597"/>
+    <w:bookmarkStart w:name="z1795" w:id="598"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       467-27) принимает участие в формировании государственной политики и принимает меры по противодействию теневой экономике;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="591"/>
-    <w:bookmarkStart w:name="z1796" w:id="592"/>
+    <w:bookmarkEnd w:id="598"/>
+    <w:bookmarkStart w:name="z1796" w:id="599"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       467-28) участвует в оценке производства заявителей для включения в реестр казахстанских товаропроизводителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="592"/>
-    <w:bookmarkStart w:name="z1533" w:id="593"/>
+    <w:bookmarkEnd w:id="599"/>
+    <w:bookmarkStart w:name="z1533" w:id="600"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       468) осуществляет иные полномочия, предусмотренные законодательными актами, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="593"/>
+    <w:bookmarkEnd w:id="600"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20769,619 +21445,679 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 21.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 884</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования) ; от 21.10.2025 </w:t>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) ; от 21.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 88</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5.</w:t>
+        <w:t xml:space="preserve">5; от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 403 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1534" w:id="594"/>
+    <w:bookmarkStart w:name="z1534" w:id="601"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя Министерства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="594"/>
-    <w:bookmarkStart w:name="z1535" w:id="595"/>
+    <w:bookmarkEnd w:id="601"/>
+    <w:bookmarkStart w:name="z1535" w:id="602"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Руководство Министерством осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на Министерство задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="595"/>
-    <w:bookmarkStart w:name="z1536" w:id="596"/>
+    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkStart w:name="z1536" w:id="603"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Первый руководитель Министерства назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="596"/>
-    <w:bookmarkStart w:name="z1537" w:id="597"/>
+    <w:bookmarkEnd w:id="603"/>
+    <w:bookmarkStart w:name="z1537" w:id="604"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Первый руководитель Министерства имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="597"/>
-    <w:bookmarkStart w:name="z1538" w:id="598"/>
+    <w:bookmarkEnd w:id="604"/>
+    <w:bookmarkStart w:name="z1538" w:id="605"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Полномочия первого руководителя Министерства:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="598"/>
-    <w:bookmarkStart w:name="z1539" w:id="599"/>
+    <w:bookmarkEnd w:id="605"/>
+    <w:bookmarkStart w:name="z1539" w:id="606"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) вырабатывает предложения по формированию государственной политики в сферах, регулируемых Министерством;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="599"/>
-    <w:bookmarkStart w:name="z1540" w:id="600"/>
+    <w:bookmarkEnd w:id="606"/>
+    <w:bookmarkStart w:name="z1540" w:id="607"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) назначает на должности и освобождает от должностей руководителей комитетов, которые подконтрольны ему в своей деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="600"/>
-    <w:bookmarkStart w:name="z1541" w:id="601"/>
+    <w:bookmarkEnd w:id="607"/>
+    <w:bookmarkStart w:name="z1541" w:id="608"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) представляет Министерство в Парламенте Республики Казахстан, иных государственных органах и организациях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="601"/>
-    <w:bookmarkStart w:name="z1542" w:id="602"/>
+    <w:bookmarkEnd w:id="608"/>
+    <w:bookmarkStart w:name="z1542" w:id="609"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) подписывает приказы Министра;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="602"/>
-    <w:bookmarkStart w:name="z1543" w:id="603"/>
+    <w:bookmarkEnd w:id="609"/>
+    <w:bookmarkStart w:name="z1543" w:id="610"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) утверждает регламент работы Министерства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="603"/>
-    <w:bookmarkStart w:name="z1544" w:id="604"/>
+    <w:bookmarkEnd w:id="610"/>
+    <w:bookmarkStart w:name="z1544" w:id="611"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) согласовывает и визирует проекты нормативных правовых актов, поступивших на согласование в Министерство;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="604"/>
-    <w:bookmarkStart w:name="z1545" w:id="605"/>
+    <w:bookmarkEnd w:id="611"/>
+    <w:bookmarkStart w:name="z1545" w:id="612"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) отменяет или приостанавливает полностью или в части действие актов ведомств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="605"/>
-    <w:bookmarkStart w:name="z1546" w:id="606"/>
+    <w:bookmarkEnd w:id="612"/>
+    <w:bookmarkStart w:name="z1546" w:id="613"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) принимает меры по противодействию коррупции в Министерстве и несет за это персональную ответственность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="606"/>
-    <w:bookmarkStart w:name="z1547" w:id="607"/>
+    <w:bookmarkEnd w:id="613"/>
+    <w:bookmarkStart w:name="z1547" w:id="614"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) входит в состав руководящего органа или наблюдательного совета коммерческой организации с прямым и косвенным участием государства в уставном капитале в случае принятия соответствующего решения Правительства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="607"/>
-    <w:bookmarkStart w:name="z1548" w:id="608"/>
+    <w:bookmarkEnd w:id="614"/>
+    <w:bookmarkStart w:name="z1548" w:id="615"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) принимает решения по другим вопросам, отнесенным к его компетенции, и осуществляет иные полномочия в соответствии с законодательными актами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="608"/>
-    <w:bookmarkStart w:name="z1549" w:id="609"/>
+    <w:bookmarkEnd w:id="615"/>
+    <w:bookmarkStart w:name="z1549" w:id="616"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий первого руководителя Министерства в период его отсутствия осуществляется лицом, его замещающим, в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="609"/>
-    <w:bookmarkStart w:name="z1550" w:id="610"/>
+    <w:bookmarkEnd w:id="616"/>
+    <w:bookmarkStart w:name="z1550" w:id="617"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Первый руководитель определяет полномочия своих заместителей в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="610"/>
-    <w:bookmarkStart w:name="z1551" w:id="611"/>
+    <w:bookmarkEnd w:id="617"/>
+    <w:bookmarkStart w:name="z1551" w:id="618"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Аппарат Министерства возглавляется руководителем аппарата, назначаемым на должность и освобождаемым от должности в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="611"/>
-    <w:bookmarkStart w:name="z1552" w:id="612"/>
+    <w:bookmarkEnd w:id="618"/>
+    <w:bookmarkStart w:name="z1552" w:id="619"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Руководитель аппарата назначает на должности и освобождает от должностей заместителей руководителей территориальных органов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="612"/>
-    <w:bookmarkStart w:name="z1553" w:id="613"/>
+    <w:bookmarkEnd w:id="619"/>
+    <w:bookmarkStart w:name="z1553" w:id="620"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Имущество Министерства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="613"/>
-    <w:bookmarkStart w:name="z1554" w:id="614"/>
+    <w:bookmarkEnd w:id="620"/>
+    <w:bookmarkStart w:name="z1554" w:id="621"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Министерство может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="614"/>
-    <w:bookmarkStart w:name="z1555" w:id="615"/>
+    <w:bookmarkEnd w:id="621"/>
+    <w:bookmarkStart w:name="z1555" w:id="622"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество Министерства формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="615"/>
-    <w:bookmarkStart w:name="z1556" w:id="616"/>
+    <w:bookmarkEnd w:id="622"/>
+    <w:bookmarkStart w:name="z1556" w:id="623"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Имущество, закрепленное за Министерством, относится к республиканской собственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="616"/>
-    <w:bookmarkStart w:name="z1557" w:id="617"/>
+    <w:bookmarkEnd w:id="623"/>
+    <w:bookmarkStart w:name="z1557" w:id="624"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Министерство не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="617"/>
-    <w:bookmarkStart w:name="z1558" w:id="618"/>
+    <w:bookmarkEnd w:id="624"/>
+    <w:bookmarkStart w:name="z1558" w:id="625"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Министерства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="618"/>
-    <w:bookmarkStart w:name="z1559" w:id="619"/>
+    <w:bookmarkEnd w:id="625"/>
+    <w:bookmarkStart w:name="z1559" w:id="626"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Реорганизация и упразднение Министерства осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="619"/>
-    <w:bookmarkStart w:name="z1560" w:id="620"/>
+    <w:bookmarkEnd w:id="626"/>
+    <w:bookmarkStart w:name="z1560" w:id="627"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень организаций, находящихся в ведении Министерства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="620"/>
+    <w:bookmarkEnd w:id="627"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень с изменениями, внесенными постановлениями Правительства РК от 21.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21416,110 +22152,110 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его подписания и подлежит официальному опубликованию); от 04.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 588</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1561" w:id="621"/>
+    <w:bookmarkStart w:name="z1561" w:id="628"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Акционерное общество "Ситуационно-аналитический центр топливно-энергетического комплекса Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="621"/>
-    <w:bookmarkStart w:name="z1562" w:id="622"/>
+    <w:bookmarkEnd w:id="628"/>
+    <w:bookmarkStart w:name="z1562" w:id="629"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Акционерное общество "Достык Энерго".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="622"/>
-    <w:bookmarkStart w:name="z1563" w:id="623"/>
+    <w:bookmarkEnd w:id="629"/>
+    <w:bookmarkStart w:name="z1563" w:id="630"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Акционерное общество "Управляющая компания специальной экономической зоны "Национальный индустриальный нефтехимический технопарк".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="623"/>
+    <w:bookmarkEnd w:id="630"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21548,70 +22284,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1565" w:id="624"/>
+    <w:bookmarkStart w:name="z1565" w:id="631"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Акционерное общество "Казахстанский оператор рынка электрической энергии и мощности".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="624"/>
+    <w:bookmarkEnd w:id="631"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21694,88 +22430,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1568" w:id="625"/>
+    <w:bookmarkStart w:name="z1568" w:id="632"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Товарищество с ограниченной ответственностью "Расчетно-финансовый центр по поддержке возобновляемых источников энергии".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="625"/>
-    <w:bookmarkStart w:name="z1569" w:id="626"/>
+    <w:bookmarkEnd w:id="632"/>
+    <w:bookmarkStart w:name="z1569" w:id="633"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень территориальных органов, находящихся в ведении Министерства и территориальных подразделений его ведомства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="626"/>
+    <w:bookmarkEnd w:id="633"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень с изменениями, внесенными постановлением Правительства РК от 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21810,528 +22546,528 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 04.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 588</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1570" w:id="627"/>
+    <w:bookmarkStart w:name="z1570" w:id="634"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Республиканское государственное учреждение "Западное межрегиональное управление государственной инспекции в нефтегазовом комплексе Министерства энергетики Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="627"/>
-    <w:bookmarkStart w:name="z1756" w:id="628"/>
+    <w:bookmarkEnd w:id="634"/>
+    <w:bookmarkStart w:name="z1756" w:id="635"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Республиканское государственное учреждение "Южное межрегиональное управление государственной инспекции в нефтегазовом комплексе Министерства энергетики Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="628"/>
-    <w:bookmarkStart w:name="z1757" w:id="629"/>
+    <w:bookmarkEnd w:id="635"/>
+    <w:bookmarkStart w:name="z1757" w:id="636"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по Акмолинской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="629"/>
-    <w:bookmarkStart w:name="z1758" w:id="630"/>
+    <w:bookmarkEnd w:id="636"/>
+    <w:bookmarkStart w:name="z1758" w:id="637"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по Актюбинской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="630"/>
-    <w:bookmarkStart w:name="z1759" w:id="631"/>
+    <w:bookmarkEnd w:id="637"/>
+    <w:bookmarkStart w:name="z1759" w:id="638"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Республиканское государственное учреждение "Территориальный департамент государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по Алматинской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="631"/>
-    <w:bookmarkStart w:name="z1760" w:id="632"/>
+    <w:bookmarkEnd w:id="638"/>
+    <w:bookmarkStart w:name="z1760" w:id="639"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по Атырауской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="632"/>
-    <w:bookmarkStart w:name="z1761" w:id="633"/>
+    <w:bookmarkEnd w:id="639"/>
+    <w:bookmarkStart w:name="z1761" w:id="640"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по Восточно-Казахстанской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="633"/>
-    <w:bookmarkStart w:name="z1762" w:id="634"/>
+    <w:bookmarkEnd w:id="640"/>
+    <w:bookmarkStart w:name="z1762" w:id="641"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по Жамбылской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="634"/>
-    <w:bookmarkStart w:name="z1763" w:id="635"/>
+    <w:bookmarkEnd w:id="641"/>
+    <w:bookmarkStart w:name="z1763" w:id="642"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по Западно-Казахстанской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="635"/>
-    <w:bookmarkStart w:name="z1764" w:id="636"/>
+    <w:bookmarkEnd w:id="642"/>
+    <w:bookmarkStart w:name="z1764" w:id="643"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по Карагандинской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="636"/>
-    <w:bookmarkStart w:name="z1765" w:id="637"/>
+    <w:bookmarkEnd w:id="643"/>
+    <w:bookmarkStart w:name="z1765" w:id="644"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по Костанайской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="637"/>
-    <w:bookmarkStart w:name="z1766" w:id="638"/>
+    <w:bookmarkEnd w:id="644"/>
+    <w:bookmarkStart w:name="z1766" w:id="645"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по Кызылординской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="638"/>
-    <w:bookmarkStart w:name="z1767" w:id="639"/>
+    <w:bookmarkEnd w:id="645"/>
+    <w:bookmarkStart w:name="z1767" w:id="646"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по Мангистауской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="639"/>
-    <w:bookmarkStart w:name="z1768" w:id="640"/>
+    <w:bookmarkEnd w:id="646"/>
+    <w:bookmarkStart w:name="z1768" w:id="647"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по Павлодарской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="640"/>
-    <w:bookmarkStart w:name="z1769" w:id="641"/>
+    <w:bookmarkEnd w:id="647"/>
+    <w:bookmarkStart w:name="z1769" w:id="648"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по Северо-Казахстанской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="641"/>
-    <w:bookmarkStart w:name="z1770" w:id="642"/>
+    <w:bookmarkEnd w:id="648"/>
+    <w:bookmarkStart w:name="z1770" w:id="649"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по Туркестанской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="642"/>
-    <w:bookmarkStart w:name="z1771" w:id="643"/>
+    <w:bookmarkEnd w:id="649"/>
+    <w:bookmarkStart w:name="z1771" w:id="650"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по городу Астана".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="643"/>
-    <w:bookmarkStart w:name="z1772" w:id="644"/>
+    <w:bookmarkEnd w:id="650"/>
+    <w:bookmarkStart w:name="z1772" w:id="651"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по городу Алматы".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="644"/>
-    <w:bookmarkStart w:name="z1773" w:id="645"/>
+    <w:bookmarkEnd w:id="651"/>
+    <w:bookmarkStart w:name="z1773" w:id="652"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по городу Шымкент".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="645"/>
-    <w:bookmarkStart w:name="z1774" w:id="646"/>
+    <w:bookmarkEnd w:id="652"/>
+    <w:bookmarkStart w:name="z1774" w:id="653"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по области Абай".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="646"/>
-    <w:bookmarkStart w:name="z1775" w:id="647"/>
+    <w:bookmarkEnd w:id="653"/>
+    <w:bookmarkStart w:name="z1775" w:id="654"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по области Жетісу".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="647"/>
-    <w:bookmarkStart w:name="z1776" w:id="648"/>
+    <w:bookmarkEnd w:id="654"/>
+    <w:bookmarkStart w:name="z1776" w:id="655"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Республиканское государственное учреждение "Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства энергетики Республики Казахстан по области Ұлытау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="648"/>
-    <w:bookmarkStart w:name="z1589" w:id="649"/>
+    <w:bookmarkEnd w:id="655"/>
+    <w:bookmarkStart w:name="z1589" w:id="656"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень государственных учреждений Министерства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="649"/>
-    <w:bookmarkStart w:name="z1590" w:id="650"/>
+    <w:bookmarkEnd w:id="656"/>
+    <w:bookmarkStart w:name="z1590" w:id="657"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственное учреждение "Капиталнефтегаз".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="650"/>
+    <w:bookmarkEnd w:id="657"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22410,218 +23146,218 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 19 сентября 2014 года № 994</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z94" w:id="651"/>
+    <w:bookmarkStart w:name="z94" w:id="658"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Изменения и дополнения, которые вносятся в некоторые решения</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Правительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="651"/>
-    <w:bookmarkStart w:name="z95" w:id="652"/>
+    <w:bookmarkEnd w:id="658"/>
+    <w:bookmarkStart w:name="z95" w:id="659"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 27 мая 1999 года № 659 "О передаче прав по владению и пользованию государственными пакетами акций и государственными долями в организациях, находящихся в республиканской собственности":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="652"/>
-    <w:bookmarkStart w:name="z96" w:id="653"/>
+    <w:bookmarkEnd w:id="659"/>
+    <w:bookmarkStart w:name="z96" w:id="660"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>перечне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> государственных пакетов акций и государственных долей участия в организациях республиканской собственности, право владения и пользования которыми передается отраслевым министерствам и иным государственным органам:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="653"/>
-    <w:bookmarkStart w:name="z97" w:id="654"/>
+    <w:bookmarkEnd w:id="660"/>
+    <w:bookmarkStart w:name="z97" w:id="661"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заголовок раздела "Министерству нефти и газа Республики Казахстан" изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="654"/>
+    <w:bookmarkEnd w:id="661"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Министерству энергетики Республики Казахстан";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="655"/>
+    <w:bookmarkStart w:name="z98" w:id="662"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить строками, порядковые номера 20-7, 20-8, 20-9, 20-10, 20-11, следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="655"/>
+    <w:bookmarkEnd w:id="662"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "20-7. Акционерное общество "Достык Энерго".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22668,160 +23404,160 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20-10. Акционерное общество "Жасыл даму".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20-11. Акционерное общество "Парк ядерных технологий".;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="656"/>
+    <w:bookmarkStart w:name="z99" w:id="663"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в разделе "Министерству индустрии и новых технологий Республики Казахстан" строку, порядковый номер 237-45, исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="656"/>
-    <w:bookmarkStart w:name="z100" w:id="657"/>
+    <w:bookmarkEnd w:id="663"/>
+    <w:bookmarkStart w:name="z100" w:id="664"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       раздел "Министерству окружающей среды и водных ресурсов Республики Казахстан" и строки, порядковые номера 300, 300-1, 300-2, исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="657"/>
-    <w:bookmarkStart w:name="z101" w:id="658"/>
+    <w:bookmarkEnd w:id="664"/>
+    <w:bookmarkStart w:name="z101" w:id="665"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       раздел "Комитету по атомной энергии Министерства индустрии и новых технологий Республики Казахстан" и строку, порядковый номер 310, исключить.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="658"/>
-    <w:bookmarkStart w:name="z102" w:id="659"/>
+    <w:bookmarkEnd w:id="665"/>
+    <w:bookmarkStart w:name="z102" w:id="666"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Утратил силу постановлением Правительства РК от 28.08.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 683</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="659"/>
+    <w:bookmarkEnd w:id="666"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22972,51 +23708,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 19 сентября 2014 года № 994</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z116" w:id="660"/>
+    <w:bookmarkStart w:name="z116" w:id="667"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень переименовываемых государственных учреждений</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -23025,371 +23761,371 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>энергетического надзора и контроля Министерства индустрии и</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>новых технологий Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="660"/>
-    <w:bookmarkStart w:name="z117" w:id="661"/>
+    <w:bookmarkEnd w:id="667"/>
+    <w:bookmarkStart w:name="z117" w:id="668"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства индустрии и новых технологий Республики Казахстан по Акмолинской области в Территориальный департамент Комитета атомного и энергетического надзора и контроля Министерства энергетики Республики Казахстан по Акмолинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="661"/>
-    <w:bookmarkStart w:name="z118" w:id="662"/>
+    <w:bookmarkEnd w:id="668"/>
+    <w:bookmarkStart w:name="z118" w:id="669"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства индустрии и новых технологий Республики Казахстан по Актюбинской области в Территориальный департамент Комитета атомного и энергетического надзора и контроля Министерства энергетики Республики Казахстан по Актюбинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="662"/>
-    <w:bookmarkStart w:name="z119" w:id="663"/>
+    <w:bookmarkEnd w:id="669"/>
+    <w:bookmarkStart w:name="z119" w:id="670"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства индустрии и новых технологий Республики Казахстан по Алматинской области в Территориальный департамент Комитета атомного и энергетического надзора и контроля Министерства энергетики Республики Казахстан по Алматинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="663"/>
-    <w:bookmarkStart w:name="z120" w:id="664"/>
+    <w:bookmarkEnd w:id="670"/>
+    <w:bookmarkStart w:name="z120" w:id="671"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства индустрии и новых технологий Республики Казахстан по Атырауской области в Территориальный департамент Комитета атомного и энергетического надзора и контроля Министерства энергетики Республики Казахстан по Атырауской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="664"/>
-    <w:bookmarkStart w:name="z121" w:id="665"/>
+    <w:bookmarkEnd w:id="671"/>
+    <w:bookmarkStart w:name="z121" w:id="672"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства индустрии и новых технологий Республики Казахстан по Восточно-Казахстанской области в Территориальный департамент Комитета атомного и энергетического надзора и контроля Министерства энергетики Республики Казахстан по Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="665"/>
-    <w:bookmarkStart w:name="z122" w:id="666"/>
+    <w:bookmarkEnd w:id="672"/>
+    <w:bookmarkStart w:name="z122" w:id="673"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства индустрии и новых технологий Республики Казахстан по Жамбылской области в Территориальный департамент Комитета атомного и энергетического надзора и контроля Министерства энергетики Республики Казахстан по Жамбылской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="666"/>
-    <w:bookmarkStart w:name="z123" w:id="667"/>
+    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkStart w:name="z123" w:id="674"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства индустрии и новых технологий Республики Казахстан по Западно-Казахстанской области в Территориальный департамент Комитета атомного и энергетического надзора и контроля Министерства энергетики Республики Казахстан по Западно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="667"/>
-    <w:bookmarkStart w:name="z124" w:id="668"/>
+    <w:bookmarkEnd w:id="674"/>
+    <w:bookmarkStart w:name="z124" w:id="675"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства индустрии и новых технологий Республики Казахстан по Карагандинской области в Территориальный департамент Комитета атомного и энергетического надзора и контроля Министерства энергетики Республики Казахстан по Карагандинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="668"/>
-    <w:bookmarkStart w:name="z125" w:id="669"/>
+    <w:bookmarkEnd w:id="675"/>
+    <w:bookmarkStart w:name="z125" w:id="676"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства индустрии и новых технологий Республики Казахстан по Костанайской области в Территориальный департамент Комитета атомного и энергетического надзора и контроля Министерства энергетики Республики Казахстан по Костанайской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="669"/>
-    <w:bookmarkStart w:name="z126" w:id="670"/>
+    <w:bookmarkEnd w:id="676"/>
+    <w:bookmarkStart w:name="z126" w:id="677"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства индустрии и новых технологий Республики Казахстан по Кызылординской области в Территориальный департамент Комитета атомного и энергетического надзора и контроля Министерства энергетики Республики Казахстан по Кызылординской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="670"/>
-    <w:bookmarkStart w:name="z127" w:id="671"/>
+    <w:bookmarkEnd w:id="677"/>
+    <w:bookmarkStart w:name="z127" w:id="678"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства индустрии и новых технологий Республики Казахстан по Мангистауской области в Территориальный департамент Комитета атомного и энергетического надзора и контроля Министерства энергетики Республики Казахстан по Мангистауской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="671"/>
-    <w:bookmarkStart w:name="z128" w:id="672"/>
+    <w:bookmarkEnd w:id="678"/>
+    <w:bookmarkStart w:name="z128" w:id="679"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства индустрии и новых технологий Республики Казахстан по Павлодарской области в Территориальный департамент Комитета атомного и энергетического надзора и контроля Министерства энергетики Республики Казахстан по Павлодарской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="672"/>
-    <w:bookmarkStart w:name="z129" w:id="673"/>
+    <w:bookmarkEnd w:id="679"/>
+    <w:bookmarkStart w:name="z129" w:id="680"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства индустрии и новых технологий Республики Казахстан по Северо-Казахстанской области в Территориальный департамент Комитета атомного и энергетического надзора и контроля Министерства энергетики Республики Казахстан по Северо-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="673"/>
-    <w:bookmarkStart w:name="z130" w:id="674"/>
+    <w:bookmarkEnd w:id="680"/>
+    <w:bookmarkStart w:name="z130" w:id="681"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства индустрии и новых технологий Республики Казахстан по Южно-Казахстанской области в Территориальный департамент Комитета атомного и энергетического надзора и контроля Министерства энергетики Республики Казахстан по Южно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="674"/>
-    <w:bookmarkStart w:name="z131" w:id="675"/>
+    <w:bookmarkEnd w:id="681"/>
+    <w:bookmarkStart w:name="z131" w:id="682"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства индустрии и новых технологий Республики Казахстан по городу Астане в Территориальный департамент Комитета атомного и энергетического надзора и контроля Министерства энергетики Республики Казахстан по городу Астане.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="675"/>
-    <w:bookmarkStart w:name="z132" w:id="676"/>
+    <w:bookmarkEnd w:id="682"/>
+    <w:bookmarkStart w:name="z132" w:id="683"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Территориальный департамент Комитета государственного энергетического надзора и контроля Министерства индустрии и новых технологий Республики Казахстан по городу Алматы в Территориальный департамент Комитета атомного и энергетического надзора и контроля Министерства энергетики Республики Казахстан по городу Алматы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="676"/>
+    <w:bookmarkEnd w:id="683"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -23468,392 +24204,392 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 19 сентября 2014 года № 994</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z134" w:id="677"/>
+    <w:bookmarkStart w:name="z134" w:id="684"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень переименовываемых государственных учреждений</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>- территориальных органов Комитета экологического регулирования</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>и контроля Министерства окружающей среды и водных ресурсов Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="677"/>
-    <w:bookmarkStart w:name="z135" w:id="678"/>
+    <w:bookmarkEnd w:id="684"/>
+    <w:bookmarkStart w:name="z135" w:id="685"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Республиканское государственное учреждение "Департамент экологии по городу Алматы Комитета экологического регулирования и контроля Министерства окружающей среды и водных ресурсов Республики Казахстан" в республиканское государственное учреждение "Департамент экологии по городу Алматы Комитета экологического регулирования, контроля и государственной инспекции в нефтегазовом комплексе Министерства энергетики Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="678"/>
-    <w:bookmarkStart w:name="z136" w:id="679"/>
+    <w:bookmarkEnd w:id="685"/>
+    <w:bookmarkStart w:name="z136" w:id="686"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Республиканское государственное учреждение "Департамент экологии по Алматинской области Комитета экологического регулирования и контроля Министерства окружающей среды и водных ресурсов Республики Казахстан" в республиканское государственное учреждение "Департамент экологии по Алматинской области Комитета экологического регулирования, контроля и государственной инспекции в нефтегазовом комплексе Министерства энергетики Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="679"/>
-    <w:bookmarkStart w:name="z137" w:id="680"/>
+    <w:bookmarkEnd w:id="686"/>
+    <w:bookmarkStart w:name="z137" w:id="687"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Республиканское государственное учреждение "Департамент экологии по Атырауской области Комитета экологического регулирования и контроля Министерства окружающей среды и водных ресурсов Республики Казахстан" в республиканское государственное учреждение "Департамент экологии по Атырауской области Комитета экологического регулирования, контроля и государственной инспекции в нефтегазовом комплексе Министерства энергетики Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="680"/>
-    <w:bookmarkStart w:name="z138" w:id="681"/>
+    <w:bookmarkEnd w:id="687"/>
+    <w:bookmarkStart w:name="z138" w:id="688"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Республиканское государственное учреждение "Департамент экологии по Мангистауской области Комитета экологического регулирования и контроля Министерства окружающей среды и водных ресурсов Республики Казахстан" в республиканское государственное учреждение "Департамент экологии по Мангистауской области Комитета экологического регулирования, контроля и государственной инспекции в нефтегазовом комплексе Министерства энергетики Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="681"/>
-    <w:bookmarkStart w:name="z139" w:id="682"/>
+    <w:bookmarkEnd w:id="688"/>
+    <w:bookmarkStart w:name="z139" w:id="689"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Республиканское государственное учреждение "Департамент экологии по Западно-Казахстанской области Комитета экологического регулирования и контроля Министерства окружающей среды и водных ресурсов Республики Казахстан" в республиканское государственное учреждение "Департамент экологии по Западно-Казахстанской области Комитета экологического регулирования, контроля и государственной инспекции в нефтегазовом комплексе Министерства энергетики Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="682"/>
-    <w:bookmarkStart w:name="z140" w:id="683"/>
+    <w:bookmarkEnd w:id="689"/>
+    <w:bookmarkStart w:name="z140" w:id="690"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Республиканское государственное учреждение "Департамент экологии по Павлодарской области Комитета экологического регулирования и контроля Министерства окружающей среды и водных ресурсов Республики Казахстан" в республиканское государственное учреждение "Департамент экологии по Павлодарской области Комитета экологического регулирования, контроля и государственной инспекции в нефтегазовом комплексе Министерства энергетики Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="683"/>
-    <w:bookmarkStart w:name="z141" w:id="684"/>
+    <w:bookmarkEnd w:id="690"/>
+    <w:bookmarkStart w:name="z141" w:id="691"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Республиканское государственное учреждение "Департамент экологии по Восточно-Казахстанской области Комитета экологического регулирования и контроля Министерства окружающей среды и водных ресурсов Республики Казахстан" в республиканское государственное учреждение "Департамент экологии по Восточно-Казахстанской области" Комитета экологического регулирования, контроля и государственной инспекции в нефтегазовом комплексе Министерства энергетики Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="684"/>
-    <w:bookmarkStart w:name="z142" w:id="685"/>
+    <w:bookmarkEnd w:id="691"/>
+    <w:bookmarkStart w:name="z142" w:id="692"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Республиканское государственное учреждение "Департамент экологии по Жамбылской области Комитета экологического регулирования и контроля Министерства окружающей среды и водных ресурсов Республики Казахстан" в республиканское государственное учреждение "Департамент экологии по Жамбылской области Комитета экологического регулирования, контроля и государственной инспекции в нефтегазовом комплексе Министерства энергетики Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="685"/>
-    <w:bookmarkStart w:name="z143" w:id="686"/>
+    <w:bookmarkEnd w:id="692"/>
+    <w:bookmarkStart w:name="z143" w:id="693"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Республиканское государственное учреждение "Департамент экологии по Южно-Казахстанской области Комитета экологического регулирования и контроля Министерства окружающей среды и водных ресурсов Республики Казахстан" в республиканское государственное учреждение "Департамент экологии по Южно-Казахстанской области Комитета экологического регулирования, контроля и государственной инспекции в нефтегазовом комплексе Министерства энергетики Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="686"/>
-    <w:bookmarkStart w:name="z144" w:id="687"/>
+    <w:bookmarkEnd w:id="693"/>
+    <w:bookmarkStart w:name="z144" w:id="694"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Республиканское государственное учреждение "Департамент экологии по Карагандинской области Комитета экологического регулирования и контроля Министерства окружающей среды и водных ресурсов Республики Казахстан" в республиканское государственное учреждение "Департамент экологии по Карагандинской области Комитета экологического регулирования, контроля и государственной инспекции в нефтегазовом комплексе Министерства энергетики Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="687"/>
-    <w:bookmarkStart w:name="z145" w:id="688"/>
+    <w:bookmarkEnd w:id="694"/>
+    <w:bookmarkStart w:name="z145" w:id="695"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Республиканское государственное учреждение "Департамент экологии по Актюбинской области Комитета экологического регулирования и контроля Министерства окружающей среды и водных ресурсов Республики Казахстан" в республиканское государственное учреждение "Департамент экологии по Актюбинской области Комитета экологического регулирования, контроля и государственной инспекции в нефтегазовом комплексе Министерства энергетики Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="688"/>
-    <w:bookmarkStart w:name="z146" w:id="689"/>
+    <w:bookmarkEnd w:id="695"/>
+    <w:bookmarkStart w:name="z146" w:id="696"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Республиканское государственное учреждение "Департамент экологии по Костанайской области Комитета экологического регулирования и контроля Министерства окружающей среды и водных ресурсов Республики Казахстан" в республиканское государственное учреждение "Департамент экологии по Костанайской области Комитета экологического регулирования, контроля и государственной инспекции в нефтегазовом комплексе Министерства энергетики Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="689"/>
-    <w:bookmarkStart w:name="z147" w:id="690"/>
+    <w:bookmarkEnd w:id="696"/>
+    <w:bookmarkStart w:name="z147" w:id="697"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Республиканское государственное учреждение "Департамент экологии по Кызылординской области Комитета экологического регулирования и контроля Министерства окружающей среды и водных ресурсов Республики Казахстан" в республиканское государственное учреждение "Департамент экологии по Кызылординской области Комитета экологического регулирования, контроля и государственной инспекции в нефтегазовом комплексе Министерства энергетики Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="690"/>
-    <w:bookmarkStart w:name="z148" w:id="691"/>
+    <w:bookmarkEnd w:id="697"/>
+    <w:bookmarkStart w:name="z148" w:id="698"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Республиканское государственное учреждение "Департамент экологии по городу Астане Комитета экологического регулирования и контроля Министерства окружающей среды и водных ресурсов Республики Казахстан" в республиканское государственное учреждение "Департамент экологии по городу Астане Комитета экологического регулирования, контроля и государственной инспекции в нефтегазовом комплексе Министерства энергетики Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="691"/>
-    <w:bookmarkStart w:name="z149" w:id="692"/>
+    <w:bookmarkEnd w:id="698"/>
+    <w:bookmarkStart w:name="z149" w:id="699"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Республиканское государственное учреждение "Департамент экологии по Северо-Казахстанской области Комитета экологического регулирования и контроля Министерства окружающей среды и водных ресурсов Республики Казахстан" в республиканское государственное учреждение "Департамент экологии по Северо-Казахстанской области Комитета экологического регулирования, контроля и государственной инспекции в нефтегазовом комплексе Министерства энергетики Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="692"/>
+    <w:bookmarkEnd w:id="699"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Республиканское государственное учреждение "Департамент экологии по Акмолинской области Комитета экологического регулирования и контроля Министерства окружающей среды и водных ресурсов Республики Казахстан" в республиканское государственное учреждение "Департамент экологии по Акмолинской области Комитета экологического регулирования, контроля и государственной инспекции в нефтегазовом комплексе Министерства энергетики Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -23950,51 +24686,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 19 сентября 2014 года № 994</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z151" w:id="693"/>
+    <w:bookmarkStart w:name="z151" w:id="700"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень переименовываемых республиканских государственных</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -24003,279 +24739,279 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Республики Казахстан и Министерства охраны окружающей среды и</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>водных ресурсов Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="693"/>
+    <w:bookmarkEnd w:id="700"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Сноска. Приложение 3 с изменениями, внесенными постановлением Правительства РК от 05.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 479</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z152" w:id="694"/>
+    <w:bookmarkStart w:name="z152" w:id="701"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Республиканское государственное предприятие на праве хозяйственного ведения "Институт геофизических исследований" Комитета по атомной энергии Министерства индустрии и новых технологий Республики Казахстан в республиканское государственное предприятие на праве хозяйственного ведения "Институт геофизических исследований" Министерства энергетики Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="694"/>
-    <w:bookmarkStart w:name="z153" w:id="695"/>
+    <w:bookmarkEnd w:id="701"/>
+    <w:bookmarkStart w:name="z153" w:id="702"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Исключен постановлением Правительства РК от 05.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 479</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="695"/>
-    <w:bookmarkStart w:name="z154" w:id="696"/>
+    <w:bookmarkEnd w:id="702"/>
+    <w:bookmarkStart w:name="z154" w:id="703"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Республиканское государственное предприятие на праве хозяйственного ведения "Институт ядерной физики" Комитета по атомной энергии Министерства индустрии и новых технологий Республики Казахстан в республиканское государственное предприятие на праве хозяйственного ведения "Институт ядерной физики" Министерства энергетики Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="696"/>
-    <w:bookmarkStart w:name="z155" w:id="697"/>
+    <w:bookmarkEnd w:id="703"/>
+    <w:bookmarkStart w:name="z155" w:id="704"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Исключен постановлением Правительства РК от 05.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 479</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="697"/>
-    <w:bookmarkStart w:name="z156" w:id="698"/>
+    <w:bookmarkEnd w:id="704"/>
+    <w:bookmarkStart w:name="z156" w:id="705"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Республиканское государственное специализированное предприятие на праве хозяйственного ведения "Карагандаликвидшахт" Министерства индустрии и новых технологий Республики Казахстан в республиканское государственное специализированное предприятие на праве хозяйственного ведения "Карагандаликвидшахт" Министерства энергетики Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="698"/>
-    <w:bookmarkStart w:name="z157" w:id="699"/>
+    <w:bookmarkEnd w:id="705"/>
+    <w:bookmarkStart w:name="z157" w:id="706"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Республиканское государственное предприятие на праве хозяйственного ведения "Национальный ядерный центр Республики Казахстан" Комитета по атомной энергии Министерства индустрии и новых технологий Республики Казахстан в республиканское государственное предприятие на праве хозяйственного ведения "Национальный ядерный центр Республики Казахстан" Министерства энергетики Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="699"/>
+    <w:bookmarkEnd w:id="706"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -24354,81 +25090,81 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 19 сентября 2014 года № 994</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z159" w:id="700"/>
+    <w:bookmarkStart w:name="z159" w:id="707"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых решений Правительства</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="700"/>
-    <w:bookmarkStart w:name="z160" w:id="701"/>
+    <w:bookmarkEnd w:id="707"/>
+    <w:bookmarkStart w:name="z160" w:id="708"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24443,92 +25179,92 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 20 мая 2010 года № 454 "Вопросы Министерства нефти и газа Республики Казахстан" (САПП Республики Казахстан, 2010 г., № 34, ст. 273), за исключением </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="701"/>
-    <w:bookmarkStart w:name="z161" w:id="702"/>
+    <w:bookmarkEnd w:id="708"/>
+    <w:bookmarkStart w:name="z161" w:id="709"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 23 августа 2010 года № 826 "О внесении изменений и дополнений в некоторые решения Правительства Республики Казахстан" (САПП Республики Казахстан, 2010 г., № 49, ст. 445).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="702"/>
-    <w:bookmarkStart w:name="z162" w:id="703"/>
+    <w:bookmarkEnd w:id="709"/>
+    <w:bookmarkStart w:name="z162" w:id="710"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24543,252 +25279,252 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений, которые вносятся в некоторые решения Правительства Республики Казахстан, утвержденных постановлением Правительства Республики Казахстан от 31 января 2011 года № 62 "О некоторых мерах по оптимизации деятельности организаций с участием государства в нефтяной и газовой сфере" (САПП Республики Казахстан, 2011 г., № 16, ст. 192).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="703"/>
-    <w:bookmarkStart w:name="z163" w:id="704"/>
+    <w:bookmarkEnd w:id="710"/>
+    <w:bookmarkStart w:name="z163" w:id="711"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 12 мая 2011 года № 502 "О внесении изменений и дополнения в постановление Правительства Республики Казахстан от 20 мая 2010 года № 454" (САПП Республики Казахстан, 2011 г., № 38, ст. 456).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="704"/>
-    <w:bookmarkStart w:name="z164" w:id="705"/>
+    <w:bookmarkEnd w:id="711"/>
+    <w:bookmarkStart w:name="z164" w:id="712"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые решения Правительства Республики Казахстан, утвержденных постановлением Правительства Республики Казахстан от 1 ноября 2012 года № 1390 "О внесении изменений и дополнений в некоторые решения Правительства Республики Казахстан" (САПП Республики Казахстан, 2012 г., № 77-78, ст. 1134).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="705"/>
-    <w:bookmarkStart w:name="z165" w:id="706"/>
+    <w:bookmarkEnd w:id="712"/>
+    <w:bookmarkStart w:name="z165" w:id="713"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые решения Правительства Республики Казахстан, утвержденных постановлением Правительства Республики Казахстан от 29 декабря 2012 года № 1774 "О реорганизации государственного учреждения "Администрация специальной экономической зоны "Национальный индустриальный нефтехимический технопарк" в акционерное общество "Управляющая компания специальной экономической зоны "Национальный индустриальный нефтехимический технопарк" (САПП Республики Казахстан, 2013 г., № 7, ст. 162).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="706"/>
-    <w:bookmarkStart w:name="z166" w:id="707"/>
+    <w:bookmarkEnd w:id="713"/>
+    <w:bookmarkStart w:name="z166" w:id="714"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 29 декабря 2012 года № 1816 "О внесении изменений в постановление Правительства Республики Казахстан от 20 мая 2010 года № 454 "Вопросы Министерства нефти и газа Республики Казахстан" (САПП Республики Казахстан, 2013 г., № 10, ст. 196).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="707"/>
-    <w:bookmarkStart w:name="z167" w:id="708"/>
+    <w:bookmarkEnd w:id="714"/>
+    <w:bookmarkStart w:name="z167" w:id="715"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений, которые вносятся в некоторые решения Правительства Республики Казахстан, утвержденных постановлением Правительства Республики Казахстан от 1 августа 2013 года № 756 "О ликвидации акционерного общества "Казнефтескважликвид" (САПП Республики Казахстан, 2013 г., № 43, ст. 634).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="708"/>
-    <w:bookmarkStart w:name="z168" w:id="709"/>
+    <w:bookmarkEnd w:id="715"/>
+    <w:bookmarkStart w:name="z168" w:id="716"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24803,52 +25539,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 25 февраля 2013 года № 172 "Вопросы Министерства окружающей среды и водных ресурсов Республики Казахстан" (САПП Республики Казахстан, 2013 г., № 17, ст. 302), за исключением </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="709"/>
-    <w:bookmarkStart w:name="z169" w:id="710"/>
+    <w:bookmarkEnd w:id="716"/>
+    <w:bookmarkStart w:name="z169" w:id="717"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24863,52 +25599,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 27 декабря 2013 года № 1413 "О некоторых вопросах Министерства окружающей среды и водных ресурсов Республики Казахстан" (САПП Республики Казахстан, 2013 г., № 74, ст. 980), за исключением </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="710"/>
-    <w:bookmarkStart w:name="z170" w:id="711"/>
+    <w:bookmarkEnd w:id="717"/>
+    <w:bookmarkStart w:name="z170" w:id="718"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24923,105 +25659,105 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 12 апреля 2014 года № 348 "О принятии государственного коммунального предприятия на праве хозяйственного ведения "Акмола су арнасы" при отделе жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог Коргалжынского района Акмолинской области из коммунальной собственности в республиканскую собственность" (САПП Республики Казахстан, 2014 г., № 27 ст. 222), за исключением </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="711"/>
+    <w:bookmarkEnd w:id="718"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -25347,31 +26083,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>