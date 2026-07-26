--- v3 (2026-06-03)
+++ v4 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f870dcf" w14:textId="f870dcf">
+    <w:p w14:paraId="08499e7" w14:textId="08499e7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1685,75 +1685,117 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1020" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> и законодательными актами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
+        <w:t>
+      3. Министерство осуществляет свою деятельность в соответствии с Конституцией и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции постановления Правительства РК от 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 500</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z1021" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Министерство является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на казахском языке, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z1022" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1952,70 +1994,132 @@
         <w:t>
       11. Финансирование деятельности Министерства осуществляется из республиканского бюджета в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z1029" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Министерству запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Министерства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z1030" w:id="25"/>
-[...15 lines deleted...]
-      Если Министерству законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1806" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Если Министерству законами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции постановления Правительства РК от 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 500</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z1031" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Задачи и полномочия Министерства</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z1032" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2418,51 +2522,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       создавать консультативно-совещательные и экспертные комиссии в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z1046" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      запрашивать и получать от государственных органов, должностных лиц иных организаций и физических лиц информацию, необходимую для осуществления функций, возложенных на Министерство, с соблюдением установленных законодательными актами Республики Казахстан требований к разглашению сведений, составляющих коммерческую и иную охраняемую законом тайну;</w:t>
+      запрашивать и получать от государственных органов, должностных лиц иных организаций и физических лиц информацию, необходимую для осуществления функций, возложенных на Министерство, с соблюдением установленных законами Республики Казахстан требований к разглашению сведений, составляющих коммерческую и иную охраняемую законом тайну;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z1047" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обращаться в суд;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z1048" w:id="43"/>
     <w:p>
@@ -2698,54 +2802,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пропагандировать знания по вопросам в регулируемой сфере;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z1060" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      осуществлять иные полномочия, предусмотренные законодательными актами, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+      осуществлять иные полномочия, предусмотренные законами, актами Президента и Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменением, внесенным постановлением Правительства РК от 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 500</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z1061" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Функции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z1062" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -12506,51 +12672,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       290-7) осуществляет кредитование и субсидирование строительства, реконструкции и модернизации систем теплоснабжения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="312"/>
     <w:bookmarkStart w:name="z1710" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      290-8) осуществляет координацию местных исполнительных органов областей, городов республиканского значения, столицы при субсидировании затрат субъектов теплоснабжения на погашение и обслуживание займов международных финансовых организаций, привлеченных для реализации проектов по расширению, модернизации, реконструкции, обновлению, поддержанию существующих активов и созданию новых активов;</w:t>
+      290-8) осуществляет координацию местных исполнительных органов столицы, областей, городов республиканского значения при субсидировании затрат субъектов теплоснабжения на погашение и обслуживание займов международных финансовых организаций, привлеченных для реализации проектов по расширению, модернизации, реконструкции, обновлению, поддержанию существующих активов и созданию новых активов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="313"/>
     <w:bookmarkStart w:name="z1711" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       290-9) разрабатывает и утверждает правила субсидирования затрат субъектов теплоснабжения на погашение и обслуживание займов международных финансовых организаций, привлеченных для реализации проектов по расширению, модернизации, реконструкции, обновлению, поддержанию существующих активов и созданию новых активов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="314"/>
     <w:bookmarkStart w:name="z1712" w:id="315"/>
     <w:p>
@@ -13760,51 +13926,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       314) утверждает правила субсидирования затрат организаций в сфере передачи электрической энергии на погашение и обслуживание займов международных финансовых организаций, привлеченных для реализации проектов по расширению, модернизации, реконструкции, обновлению, поддержанию существующих активов и созданию новых активов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="369"/>
     <w:bookmarkStart w:name="z1376" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      315) осуществляет координацию местных исполнительных органов областей, городов республиканского значения, столицы при субсидировании затрат организаций в сфере передачи электрической энергии на погашение и обслуживание займов международных финансовых организаций, привлеченных для реализации проектов по расширению, модернизации, реконструкции, обновлению, поддержанию существующих активов и созданию новых активов;</w:t>
+      315) осуществляет координацию местных исполнительных органов столицы, областей, городов республиканского значения при субсидировании затрат организаций в сфере передачи электрической энергии на погашение и обслуживание займов международных финансовых организаций, привлеченных для реализации проектов по расширению, модернизации, реконструкции, обновлению, поддержанию существующих активов и созданию новых активов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="370"/>
     <w:bookmarkStart w:name="z1727" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       315-1) разрабатывает и утверждает правила кредитования строительства, реконструкции и модернизации электрических сетей региональных электросетевых компаний, находящихся в коммунальной собственности, по согласованию с центральным уполномоченным органом по бюджетному планированию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="371"/>
     <w:bookmarkStart w:name="z1377" w:id="372"/>
     <w:p>
@@ -14972,51 +15138,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       344) осуществляет мониторинг износа основного оборудования энергопроизводящих и энергопередающих организаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="418"/>
     <w:bookmarkStart w:name="z1744" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      344-1) осуществляет регулярный мониторинг состояния теплоэнергетики, включая сбор, актуализацию и опубликование информации о состоянии объектов теплоэнергетики и тепловых сетей области, города республиканского значения, столицы;</w:t>
+      344-1) осуществляет регулярный мониторинг состояния теплоэнергетики, включая сбор, актуализацию и опубликование информации о состоянии объектов теплоэнергетики и тепловых сетей столицы, области, города республиканского значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="419"/>
     <w:bookmarkStart w:name="z1410" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       345) привлекает экспертов при проведении обследования энергетического оборудования, комплексных проверок энергетических организаций и расследований технологических нарушений в работе энергетического оборудования электрических станций, электрических сетей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="420"/>
     <w:bookmarkStart w:name="z1411" w:id="421"/>
     <w:p>
@@ -19966,51 +20132,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       447) разрабатывает и утверждает правила формирования перечня инвестиционных проектов по производству нефтегазохимической продукции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="553"/>
     <w:bookmarkStart w:name="z1513" w:id="554"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      448) разрабатывает и утверждает перечень инвестиционных проектов по производству нефтегазохимической продукции по согласованию с уполномоченным органом в области государственного стимулирования промышленности, уполномоченным органом, осуществляющим руководство в соответствующих сферах естественных монополий, и местными исполнительными органами областей, городов республиканского значения и столицы;</w:t>
+      448) разрабатывает и утверждает перечень инвестиционных проектов по производству нефтегазохимической продукции по согласованию с уполномоченным органом в области государственного стимулирования промышленности, уполномоченным органом, осуществляющим руководство в соответствующих сферах естественных монополий, и местными исполнительными органами столицы, областей, городов республиканского значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="554"/>
     <w:bookmarkStart w:name="z1514" w:id="555"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       449) осуществляет государственный контроль в форме проверки и профилактического контроля в регулируемых сферах в соответствии с Предпринимательским кодексом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="555"/>
     <w:bookmarkStart w:name="z1515" w:id="556"/>
     <w:p>
@@ -20838,51 +21004,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       467-20) вырабатывает предложения по разработке и (или) актуализации профессиональных стандартов и направляет их в уполномоченный орган в области признания профессиональных квалификаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="592"/>
     <w:bookmarkStart w:name="z1699" w:id="593"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      467-21) формирует потребность рынка труда в признании профессиональных квалификаций с учетом актуальности профессий в текущем и будущем периодах по согласованию с местными исполнительными органами областей, городов республиканского значения и столицы;</w:t>
+      467-21) формирует потребность рынка труда в признании профессиональных квалификаций с учетом актуальности профессий в текущем и будущем периодах по согласованию с местными исполнительными органами столицы, областей, городов республиканского значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="593"/>
     <w:bookmarkStart w:name="z1700" w:id="594"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       467-22) вносит предложения в уполномоченный орган в области признания профессиональных квалификаций по условиям признания профессиональных квалификаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="594"/>
     <w:p>
       <w:pPr>
@@ -20996,51 +21162,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       467-28) участвует в оценке производства заявителей для включения в реестр казахстанских товаропроизводителей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="599"/>
     <w:bookmarkStart w:name="z1533" w:id="600"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      468) осуществляет иные полномочия, предусмотренные законодательными актами, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+      468) осуществляет иные полномочия, предусмотренные законами, актами Президента и Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="600"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -21525,51 +21691,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п.2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>)</w:t>
+        <w:t xml:space="preserve">); от 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 500</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1534" w:id="601"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -21696,51 +21882,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) назначает на должности и освобождает от должностей руководителей комитетов, которые подконтрольны ему в своей деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="607"/>
     <w:bookmarkStart w:name="z1541" w:id="608"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) представляет Министерство в Парламенте Республики Казахстан, иных государственных органах и организациях;</w:t>
+      3) представляет Министерство в Курултае Республики Казахстан, иных государственных органах и организациях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="608"/>
     <w:bookmarkStart w:name="z1542" w:id="609"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) подписывает приказы Министра;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="609"/>
     <w:bookmarkStart w:name="z1543" w:id="610"/>
     <w:p>
@@ -21836,74 +22022,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) входит в состав руководящего органа или наблюдательного совета коммерческой организации с прямым и косвенным участием государства в уставном капитале в случае принятия соответствующего решения Правительства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="614"/>
     <w:bookmarkStart w:name="z1548" w:id="615"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) принимает решения по другим вопросам, отнесенным к его компетенции, и осуществляет иные полномочия в соответствии с законодательными актами Республики Казахстан.</w:t>
+      10) принимает решения по другим вопросам, отнесенным к его компетенции, и осуществляет иные полномочия в соответствии с законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="615"/>
     <w:bookmarkStart w:name="z1549" w:id="616"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий первого руководителя Министерства в период его отсутствия осуществляется лицом, его замещающим, в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="616"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 с изменением, внесенным постановлением Правительства РК от 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 500</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z1550" w:id="617"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Первый руководитель определяет полномочия своих заместителей в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="617"/>
     <w:bookmarkStart w:name="z1551" w:id="618"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -25709,55 +25957,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -26083,31 +26331,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>