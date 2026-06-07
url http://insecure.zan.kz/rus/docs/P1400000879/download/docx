--- v0 (2025-10-15)
+++ v1 (2026-06-07)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="584d587" w14:textId="584d587">
+    <w:p w14:paraId="5d47758" w14:textId="5d47758">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,2948 +85,3887 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в постановление Правительства Республики Казахстан от 29 декабря 2009 года № 2225 "Об утверждении перечня бюджетных инвестиционных проектов, не требующих разработки технико-экономического обоснования"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Постановление Правительства Республики Казахстан от 5 августа 2014 года № 879. Утратило силу постановлением Правительства Республики Казахстан от 4 мая 2026 года № 362</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу постановлением Правительства РК от 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 362 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (постановление вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Правительство Республики Казахстан </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 29 декабря 2009 года № 2225 "Об утверждении перечня бюджетных инвестиционных проектов, не требующих разработки технико-экономического обоснования" (САПП Республики Казахстан, 2010 г., № 3, ст. 23) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      преамбулу изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 153 Бюджетного кодекса Республики Казахстан от 4 декабря 2008 года Правительство Республики Казахстан </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЯЕТ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>перечень</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> проектов, не требующих разработки технико-экономического обоснования, утвержденный указанным постановлением, изложить в новой редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Настоящее постановление вводится в действие со дня его первого официального опубликования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Премьер-Министр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+К. Масимов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> Правительства Республики Казахстан от 29 декабря 2009 года № 2225 «Об утверждении перечня бюджетных инвестиционных проектов, не требующих разработки технико-экономического обоснования» (САПП Республики Казахстан, 2010 г., № 3, ст. 23) следующие изменения:</w:t>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к постановлению Правительства</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 5 августа 2014 года № 879</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Утвержден</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>постановлением Правительства</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 29 декабря 2009 года № 2225</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-      преамбулу изложить в следующей редакции:</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>проектов, не требующих разработки</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...29 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...337 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t>технико-экономического обоснования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Проекты, предусматривающие строительство объектов по типовым проектам, проектам повторного применения и технически несложных объектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Проекты, предусматривающие строительство объектов социально-культурного, общественного и административного назначения, а также обеспечение инфраструктуры в том числе:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) строительство общеобразовательных школ и интернатных учреждений до 1200 учащихся включительно;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) строительство детских дошкольных учреждений до 500 мест включительно;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) строительство профессиональных лицеев до 600 мест включительно;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) строительство интернатов к существующим школам до 900 учащихся включительно;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) строительство школ-интернатов для детей с ограниченными возможностями (слабовидящих, глухих и слабослышащих, с нарушением речи и т.д.) до 500 мест включительно;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) строительство специализированных санаторных детских учреждений круглосуточного действия;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) строительство студенческих общежитий до 1000 койко-мест при высших учебных заведениях;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) строительство спортивных залов и мастерских общеобразовательных школ;</w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) строительство учреждения для детей-сирот;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) строительство психоневрологических больниц до 300 коек включительно;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) строительство врачебных амбулаторий;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) строительство медицинских пунктов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) строительство фельдшерско-акушерских пунктов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) строительство многопрофильных больниц до 180 коек с родильным отделением включительно;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) строительство многопрофильных больниц и перинатальных центров до 300 коек включительно;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) строительство многопрофильных детских больниц до 200 коек включительно;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) строительство сельских больниц до 100 коек включительно;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) строительство родильных домов до 60 коек включительно;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) строительство районных и сельских поликлиник до 250 посещений в смену включительно;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) строительство городских поликлиник до 500 посещений в смену включительно;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) строительство противотуберкулезных диспансеров до 100 коек и 150 посещений в смену включительно;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) строительство центров крови с объемом заготовки до 20000 литров в год включительно;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) строительство и реконструкция объектов онкологической службы;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) строительство госпиталей до 60 койко-мест с поликлиниками до 100 посещений в смену включительно;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) строительство реабилитационного центра для детей-инвалидов и (или) инвалидов проектной мощностью до 50 мест;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) строительство жилых домов и общежитий, в том числе на территории военных городков;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) строительство и реконструкция объектов культурного назначения (библиотеки, музеи, дома культуры, клубы) до 400 мест включительно;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) строительство и реконструкция зданий архивных учреждений объемом хранения до 1 000 000 единиц хранения (областные архивы), до 100 000 единиц хранения (районные);</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) строительство многофункциональных общественных, а также отдельно стоящих административных, служебно-управленческих и культурно-просветительских зданий (с одновременным нахождением не более 300 человек) высотой до 3 этажей включительно – для районов с обычными геологическими условиями;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) строительство многофункциональных общественных, а также отдельно стоящих административных, служебно-управленческих и культурно-просветительских зданий до 2 этажей включительно – для районов с повышенной сейсмической активностью (7 и более баллов) или иными особыми геологическими (гидрогеологическими) и геотехническими условиями, требующими специальных проектных решений и мероприятий при строительстве;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) строительство зданий для размещения территориальных подразделений налоговых органов и центров приема и обработки информации налоговых органов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) строительство зданий для размещения территориальных подразделений казначейства;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33) строительство пристроек к административно-бытовым зданиям;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34) строительство и реконструкция зданий судов (общие, в том числе военные);</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35) строительство центров обслуживания населения (с одновременным нахождением в здании до 300 человек включительно) высотой до 5 этажей включительно;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36) строительство специализированных центров обслуживания населения для регистрации автотранспорта и выдачи водительских удостоверений с объектами инфраструктуры (с одновременным нахождением в здании до 300 человек включительно) высотой до 5 этажей включительно;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37) строительство спортивно-зрелищных зданий и крытых сооружений с залами вместимостью до 300 зрительских мест для районов с обычными геологическими условиями включительно;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38) строительство объектов физкультурно-оздоровительных комплексов в районах, городах республиканского и областного значения пропускной способностью до 320 человек включительно;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39) строительство морских и речных вокзалов (за исключением плавучих пристаней и дебаркадеров) с залами ожидания до 75 человек включительно;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40) строительство отдельно стоящих одноэтажных (надземных или подземных) гаражей-стоянок, вместимостью до 100 автомобилей включительно;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41) реконструкция и восстановление водохозяйственных систем и сооружений;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42) реконструкция и восстановление объектов гидромелиоративных систем;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43) берегоукрепительные, дноуглубительные и русловыпрямительные работы на водных объектах;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44) строительство и реконструкция котельных проектной мощностью до 50 Гкал/час включительно, в том числе на территории военных городков;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45) строительство и реконструкция электроосвещения улиц и дорог в населенных пунктах;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46) строительство и реконструкция электрических сетей в сельских населенных пунктах и массивах массовой застройки жилья в городах областного и республиканского значения;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47) строительство и реконструкция распределительных сетей и сооружений (водоснабжения и водоотведения, электроснабжения до 220 кВт включительно, газоснабжения и теплоснабжения) микрорайонов, отдельных районов и жилых массивов городов, а также населенных пунктов с населением до 25 000 жителей;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48) строительство и реконструкция межпоселковых газопроводов, газопроводов (подводящие), газопроводов-отводов и автоматизированных газораспределительных станций, предусмотренных утвержденными региональными схемами газификации;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49) строительство и реконструкция объектов поливочного водоснабжения;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50) строительство мостов до 100 погонных метров включительно на автомобильных дорогах местного значения;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51) реконструкция и восстановление объектов государственного природно-заповедного фонда, включенных в перечень объектов государственного природно-заповедного фонда республиканского значения, утвержденный постановлением Правительства Республики Казахстан;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52) рыбохозяйственная мелиорация водных объектов, расчистка проток, русел и устьев рек, восстановление нерестилищ ценных видов рыб.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Проекты, предусматривающие строительство объектов Вооруженных Сил, органов Прокуратуры, Гражданской обороны, специальных государственных органов, других войск и воинских формирований Республики Казахстан, правоохранительной и уголовно-исполнительной системы, а также по защите прав потребителей и обеспечения санитарно-эпидемиологического благополучия, судебно-медицинской экспертизы, пожарной, фитосанитарной, ветеринарной и иной безопасности, в том числе:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) строительство и реконструкция зданий (комплексов), сооружений для размещения линейных, районных, строевых подразделений, городских отделов и департаментов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) строительство и реконструкция зданий органов прокуратуры;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) строительство питомников и объектов лесосеменного хозяйства;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) строительство служебных кордонов для государственной лесной охраны и государственных инспекторов природоохранных учреждений;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) строительство контрольно-пропускных пунктов организаций, ведущих лесное хозяйство, и природоохранных учреждений;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) строительство пожарно-наблюдательных вышек организаций, ведущих лесное хозяйство, и природоохранных учреждений;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) строительство пожарно-химических станций природоохранных учреждений;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) строительство навесов для хранения противопожарного оборудования для организаций, ведущих лесное хозяйство, и природоохранных учреждений;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) строительство объектов для размещения военнослужащих внутренних войск по охране исправительных учреждений;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) строительство ветеринарной лаборатории по исследованию генетически модифицированных организмов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) строительство центров содержания незаконных мигрантов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) строительство кинологического центра, центра кинологической службы;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) строительство специализированных исправительных учреждений;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) строительство специальных приемников для содержания лиц, подвергшихся административному аресту;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) строительство следственных изоляторов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) строительство ветеринарной лаборатории по диагностике болезней животных и определению пищевой безопасности продуктов и сырья животного происхождения;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) строительство убойных пунктов, мясоперерабатывающих предприятий;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) строительство ветеринарных станций и ветеринарных пунктов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) строительство ветеринарных объектов по производству и/или хранению ветеринарных препаратов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) строительство ветеринарных лечебниц, аптек и клиник;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) строительство объектов по уничтожению биологических отходов (ямы Беккери);</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) строительство ветеринарно-санитарных пропускников с дезбарьерами;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) строительство пункта искусственного осеменения;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) строительство ветеринарных лазаретов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) строительство карантинных лабораторий;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) строительство лабораторий по экспертизе качества семян;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) строительство пожарного депо на 2, 4, 6 и 8 выездов включительно;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) строительство военных городков, в том числе для спасательных центров и воинских частей Гражданской обороны;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) строительство застав для пограничной службы;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) строительство комендатур;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) строительство контрольно-пропускных пунктов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) строительство многопрофильных складов и складов под материально-техническое и боевое имущество, имущество Гражданской обороны, государственного материального резерва;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33) строительство служебно-технических зданий для военных учреждений;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34) строительство пунктов медицинской помощи пограничной службы;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35) строительство стоянки для авиационной техники пограничной службы;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36) строительство вертолетных площадок для пограничной службы;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37) строительство хранилища на 16, 24, 32 единицы колесной (гусеничной) техники включительно;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38) строительство склада вместимостью на 16 и 20 вагонов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39) строительство пунктов технического обслуживания и ремонта техники на 2 и 4 поста;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40) строительство аккумуляторно-зарядной станции;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41) строительство контрольно-технического пункта;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42) строительство автомобильной заправочной станции;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43) строительство банно-прачечного комбината до 40 человек в смену включительно на территории военного городка;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44) строительство госпиталя до 250 койко/мест включительно;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45) строительство штаба;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46) строительство казарм до 600 койко/мест включительно;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47) строительство учебных корпусов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48) строительство столовых до 150 посадочных мест включительно;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49) строительство плацев с трибуной;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50) строительство полос препятствий;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51) строительство караульных помещений и караульных городков;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52) строительство спортивных комплексов, обслуживающих до 240 человек включительно в день на территории военных городков;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53) строительство спортивных площадок на территории военных городков;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54) строительство пунктов заправки горюче-смазочными материалами с маслораздаточной;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55) строительство комплексов отдельных радиолокационных рот;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56) строительство пунктов наведения авиации;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57) строительство зданий авиатехнико-эксплуатационной части, в том числе спасательной авиации;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58) строительство ангаров, в том числе спасательной авиации;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59) строительство автомобильных парков;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60) строительство воздушно-десантного комплекса;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61) строительство пожарно-технических лабораторий;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62)строительство зданий центров медицины и катастроф, медико-психологической реабилитации;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63) строительство навесов и гаражных боксов для техники служб пожаротушения и профессиональных аварийно-спасательных служб и формирований;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64) строительство автоматизированных пунктов (постов, станций) наблюдения за селевой, паводковой и снеголавинной обстановкой;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65) строительство наблюдений сети прогноза землетрясений;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66) строительство стоянки для авиационной техники и вертолетных площадок, в том числе спасательной авиации;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67) строительство защитных сооружений (убежища, противорадиационные укрытия);</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68) строительство городских и загородных запасных пунктов управления Гражданской обороны;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69) строительство запасных командных пунктов управления;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70) строительство крытых спортивных манежей, учебно-тренировочных центров, полигонов, комплексов для подготовки, переподготовки, повышения квалификации пожарных, спасателей профессиональных аварийно-спасательных служб и формирований;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71) строительство отдельно стоящих зданий (комплексов) для размещения спасательных станций, причалов, постов водно-спасательных служб, профессиональных аварийно-спасательных служб и формирований;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72) строительство рулежных дорожек для авиации, в том числе спасательной авиации;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73) строительство зданий и сооружений для размещения территориальных органов по защите прав потребителей, научных центров, центров санитарно-эпидемиологической экспертизы, дезинфекционных и противочумных станций;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74) строительство центров судебной медицины и моргов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75) строительство военных лазаретов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76) строительство гауптвахт;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77) строительство командно-диспетчерского пункта;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78) строительство здания учебно-тренажерных центров для авиационных, танковых и боевых машин пехоты;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       79) строительство ограждений по периметру зданий и сооружений;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       80) строительство химических лабораторий экологического мониторинга;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       81) строительство объектов наблюдательной сети гидрометеорологического назначения;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82) строительство и реконструкция административного здания природоохранных учреждений (офис);</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       83) строительство Визит-Центра природоохранного учреждения;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84) строительство центров судебной экспертизы;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85) строительство пункта для базирования кораблей и катеров;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       86) бурение и реконструкция водозаборных и водопонижающих скважин;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       87) строительство полевых учебных центров;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       88) строительство, расширение и модернизация систем, линий и сооружений связи (линии передачи-кабельные, радиорелейные, спутниковые и другие), физические цепи и линейно-кабельные сооружения связи, в том числе магистральные) информационно-коммуникационных сетей;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       89) строительство автомобильных пунктов пропуска на участке Государственной границы;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       90) строительство комплексов зданий и сооружений для размещения радиотехнических узлов и оперативных пунктов пограничной службы;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       91) строительство (оборудование) систем видеонаблюдения и сигнализационных комплексов охраны протяженных участков пограничных застав и других объектов пограничной службы;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       92) строительство постов технического наблюдения для пограничных застав пограничной службы;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       93) строительство отделений.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Проекты, предусматривающие строительство и реконструкцию существующих участков автомобильных дорог общего пользования, взлетно-посадочных полос, подъездных автомобильных дорог действующих аэродромов, аэровокзалов и объектов аэронавигации, в том числе:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) реконструкция существующих участков автомобильных дорог общего пользования;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) реконструкция взлетно-посадочных полос действующих аэродромов и аэропортов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) реконструкция подъездных автомобильных дорог к действующим аэродромам, аэропортам и объектам аэронавигации;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) строительство железнодорожных вокзалов пропускной способностью до 100 пассажиров в сутки включительно;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) строительство автостанций с залами ожидания до 75 человек включительно;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) строительство аэровокзалов и терминалов аэропортов, предназначенных для обслуживания авиапассажиров, пропускной способностью до 75 пассажиров в час включительно;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) строительство автомобильных дорог на участке Государственной границы;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) строительство подъездных дорог к объектам историко-культурного наследия, включенных в Государственный список памятников истории и культуры международного, республиканского и местного значения, объектам государственной важности, туристическим объектам;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) строительство и реконструкция подъездных дорог к особо охраняемым природным территориям.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Проекты, предусматривающие усиление сейсмичности зданий и сооружений.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Проекты, предусматривающие строительство объектов в области предупреждения и ликвидации чрезвычайных ситуаций, в том числе:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) строительство диспетчерских пунктов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) строительство селезащитных сооружений;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) строительство временных вертолетных площадок в горной местности;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) строительство селевых полигонов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) строительство лавинозащитных сооружений на лавиноопасных участках;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) строительство противооползневых сооружений на оползневых участках;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) строительство комплексных станций мониторинга опасных природных явлений и установка систем оповещения в руслах горных рек;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) фитомелиоративные работы с целью предупреждения селевых потоков, снежных лавин, оползневых процессов;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) строительство трансформаторных подстанций;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) строительство постов и узлов связи;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) строительство антенных матч для антенн радиооборудования;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) строительство временных инженерных противопаводковых защитных сооружений;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) строительство и реконструкция противопаводковых дамб;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) строительство объектов, предусматривающее инженерные работы по обеспечению пропускной способности русел рек.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -3034,63 +3975,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3412,35 +4375,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>