--- v0 (2025-11-13)
+++ v1 (2026-06-08)
@@ -1,99 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
-  <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5d8a8bc" w14:textId="5d8a8bc">
+    <w:p w14:paraId="4c6da43" w14:textId="4c6da43">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
-        <w:drawing>
-[...33 lines deleted...]
-        </w:drawing>
+        <w:t>[MISSING IMAGE: ,  ]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -289,163 +253,175 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящее постановление вводится в действие со дня его подписания и подлежит официальному опубликованию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Премьер-Министр</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -727,62 +703,63 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Несмотря на положительные тенденции, в республике сохраняется дисбаланс развития отраслей, снижается значимость производственных секторов в росте экономики, уменьшается приток иностранных инвестиций в основной капитал и доля несырьевой продукции в экспорте республики. Если рассматривать рост продукции обрабатывающей промышленности в динамике, его темпы в течение последних лет снижаются: по итогам 2013 года рост составил только 1,6 %, в сравнении с 2010 годом, когда рост достиг 13,6 %. Кроме этого, за счет опережающего роста внутреннего валового продукта (далее – ВВП) доля обрабатывающей промышленности в его структуре также уменьшается. В течение 2010 – 2013 годов вклад сектора обрабатывающей промышленности в ВВП сократился на 0,7 процентных пункта и составил 10,6 %. При этом целевым индикатором ГПФИИР к 2015 году является доведение доли обрабатывающей промышленности в структуре ВВП до 12,5 %.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6007"/>
-        <w:gridCol w:w="6293"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6007" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -835,51 +812,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>промышленности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6293" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -909,222 +886,148 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ВВП Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6007" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...75 lines deleted...]
-            <w:tcW w:w="6293" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>[MISSING IMAGE: ,  ]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...70 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>[MISSING IMAGE: ,  ]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -1190,320 +1093,247 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) посткризисный период – рост портфеля в 2 раза за последние 4 года с 455 миллиардов тенге до 876 миллиардов тенге.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5903"/>
-        <w:gridCol w:w="6397"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5903" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Данные по кредитному портфелю БВУ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6397" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Данные по выданным кредитам БВУ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5903" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...75 lines deleted...]
-            <w:tcW w:w="6397" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>[MISSING IMAGE: ,  ]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...70 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>[MISSING IMAGE: ,  ]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -1553,62 +1383,63 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тем не менее, в настоящее время на фоне замедления роста обрабатывающей промышленности становится явным формирование дефицита в финансовых средствах для предприятий данного сектора экономики, особенно для малого и среднего предпринимательства (далее – МСП). Если рассматривать долю продукции МСП в общем объеме продукции обрабатывающей промышленности, за 2010 – 2013 годы она снизилась с 22,8 % до 15,4 %. Немаловажно, что это снижение происходило на фоне сокращения доли кредитов малому предпринимательству промышленности в общем объеме кредитов БВУ: с 19,4 % в 2010 году до 12,3 % в 2013 году, а по оперативным данным за 2013 год вместе с уменьшением кредитов в абсолютном выражении на 20 миллиардов тенге, выпуск продукции МСП обрабатывающей промышленности снизился на 85 миллиардов тенге.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6234"/>
-        <w:gridCol w:w="6066"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6234" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1633,51 +1464,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>обрабатывающей промышленности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6066" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1763,222 +1594,148 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>обрабатывающей промышленности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6234" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...75 lines deleted...]
-            <w:tcW w:w="6066" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>[MISSING IMAGE: ,  ]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...70 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>[MISSING IMAGE: ,  ]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -2083,1671 +1840,1329 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Механизмы достижения цели и реализации поставленных задач</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Раздел 2 с изменением, внесенным постановлением Правительства Республики Казахстан от 29.12.2018 </w:t>
+      Сноска. Раздел 2 в редакции постановления Правительства РК от 29.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 937</w:t>
-      </w:r>
+        <w:t>№ 346</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Правительством Республики Казахстан будут приняты меры по финансированию БВУ для последующего кредитования проектов МСП в обрабатывающей промышленности. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Общий объем финансирования проектов МСП в обрабатывающей промышленности из средств Национального фонда Республики Казахстан составляет 100 (сто) миллиардов тенге. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Использование средств Национального фонда Республики Казахстан осуществляется путем обусловленного размещения средств акционерного общества "Фонд развития предпринимательства "Даму" (далее – АО "ФРП "Даму") в БВУ для финансирования субъектов МСП в обрабатывающей промышленности. Условие по целевому использованию не распространяется на займы, выданные акционерному обществу "Alatau City Bank" (далее – АО "Alatau City Bank"). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Для этих целей акционерное общество "Национальный инвестиционный холдинг "Байтерек" (далее – АО "НИХ "Байтерек") осуществляет заимствование из Национального фонда Республики Казахстан путем выпуска облигаций на сумму 100 (сто) миллиардов тенге сроком до 20 лет с даты начала обращения облигаций по ставке вознаграждения 0,1 % годовых. Срок погашения облигационного займа – в конце срока обращения, с правом досрочного погашения по инициативе эмитента, начиная с 2024 года. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После получения средств АО "НИХ "Байтерек" предоставит АО "ФРП "Даму" кредит на сумму 100 (сто) миллиардов тенге сроком до 20 лет по ставке вознаграждения 0,15 % годовых с условием погашения средств единой суммой в конце срока, согласно условиям соответствующего заключенного кредитного договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Условия и механизмы обусловленного размещения средств в банках второго уровня</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...92 lines deleted...]
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+        <w:t xml:space="preserve">
+      Сноска. Раздел 3 в редакции постановления Правительства РК от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АО "НИХ "Байтерек" выносит перечень БВУ и суммы лимитов по ним на рассмотрение Государственной комиссии по вопросам модернизации экономики Республики Казахстан (далее – Госкомиссия). Госкомиссия вырабатывает рекомендации по подходам к формированию годовой эффективной ставки вознаграждения для конечных заемщиков.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z20" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АО "НИХ "Байтерек", АО "ФРП "Даму" и БВУ откроют отдельный банковский счет в НБРК для проведения платежей со средств, выделяемых из Национального фонда Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АО "НИХ "Байтерек" разместит на отдельном банковском счете АО "ФРП "Даму" в НБРК сумму средств по заключенному кредитному договору в соответствии с гражданским законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АО "ФРП "Даму" осуществит заключение кредитных соглашений с БВУ в соответствии с гражданским законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АО "ФРП "Даму" разместит полученные кредитные средства в БВУ со ставкой не более 2,0 % годовых.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АО "ФРП "Даму" будет осуществлять размещение кредитных средств на отдельном банковском счете БВУ в НБРК без обеспечения в пределах лимитов, рекомендованных Госкомиссией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Валюта кредитования БВУ – тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок кредитования БВУ – до 20 лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок освоения БВУ кредитных средств с даты поступления средств на счет БВУ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3 месяца – по кредитам, выдаваемым на инвестиционные цели;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3 месяца – по кредитам, выдаваемым на цели пополнения оборотных средств и рефинансирования ранее выданных займов БВУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Условия и порядок погашения основного долга и вознаграждения устанавливаются в кредитном соглашении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БВУ отчитываются перед АО "ФРП "Даму" по целевому использованию и освоению размещенных кредитных средств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок, форма и периодичность представления отчетов БВУ, а также иные условия предоставления кредитов БВУ, в том числе ковенанты для определения наличия экспортной выручки, не предусмотренные настоящим Планом, устанавливаются соответствующим кредитным соглашением. При отборе для предэкспортного/экспортного финансирования и/или финансирования экспортоориентированных проектов приоритет должен отдаваться проектам, обеспечивающим ежегодный рост экспортной выручки, не менее 5 % после 1 (один) финансового года с даты начала финансирования такого проекта. Допускается предэкспортное/экспортное финансирование и/или финансирование экспортоориентированных проектов, обеспечивающих сохранение объемов экспортной выручки субъектов МСП на уровне среднегодового объема экспортной выручки за предыдущие 2 (два) года до принятия решения о финансировании такого проекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      БВУ направляют выделяемые средства на цели рефинансирования действующих инвестиционных кредитов субъектов МСП – до 50 % от суммы размещенных средств. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рефинансирование допускается по займам БВУ, выданным субъектам МСП в обрабатывающей промышленности на новые проекты, профинансированные со стороны БВУ не ранее 1 января 2026 года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С 2019 года 50 (пятьдесят) миллиардов тенге за счет возвратных средств от финансирования субъектов МСП будут направлены на предэкспортное/экспортное финансирование и/или финансирование экспортоориентированных проектов на револьверной основе до конца срока обращения средств Национального фонда Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Предэкспортное/экспортное финансирование – финансирование проекта субъектов МСП на пополнение оборотных средств, связанных с производством и реализацией продукции на экспорт. Финансирование экспортоориентированных проектов – предоставление средств субъектам МСП на осуществление инвестиционных затрат с целью последующего производства продукции для экспорта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Соблюдение пропорций не распространяется на вторичное размещение средств БВУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АО "ФРП "Даму" направляет высвободившиеся кредитные средства на повторное кредитование БВУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях нецелевого использования, полного или частичного неосвоения БВУ размещаемых средств, а также при наступлении иных случаев, предусмотренных кредитным соглашением, АО "ФРП "Даму" применяет в отношении БВУ меры согласно условиям кредитного соглашения, в том числе инициирование вопроса досрочного расторжения кредитных соглашений и/или отзыва размещенных средств с дальнейшим их перераспределением среди других БВУ, и/или уступки портфеля БВУ (прав (требований) к субъектам МСП по договорам банковского займа) другому БВУ. Перераспределение отозванных, досрочно погашенных БВУ средств, а также уступка портфеля БВУ (прав (требований) к субъектам МСП по договорам банковского займа) другому БВУ осуществляются среди БВУ с учетом рекомендаций Госкомиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БВУ на ежемесячной основе осуществляют зачисление средств, высвободившихся за счет погашения ранее выданных займов субъектов МСП, на свои отдельные банковские счета в НБРК. При этом БВУ в течение трех месяцев направляют их на дальнейшее кредитование субъектов МСП либо досрочно возвращают на отдельные банковские счета АО "ФРП "Даму" в НБРК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На займы, выданные АО "Alatau City Bank", не распространяются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      условие по целевому использованию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      требования к БВУ по открытию счета в НБРК;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      требования к БВУ по предоставлению в АО "ФРП "Даму" отчета по целевому использованию размещенных кредитных средств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3. Условия и механизмы обусловленного размещения средств в</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> 4. Условия финансирования субъектов малого и среднего предпринимательства</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Раздел 4 в редакции постановления Правительства РК от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Целевая группа – субъекты МСП, реализующие и (или) планирующие реализовать проекты в обрабатывающей промышленности, согласно приложению 1 к настоящему Плану.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Участниками не могут быть субъекты МСП:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) реализующие проекты, предусматривающие выпуск подакцизных товаров, за исключением проектов, предусматривающих выпуск спиртосодержащей продукции медицинского назначения (кроме бальзамов), зарегистрированной в соответствии с законодательством Республики Казахстан в качестве лекарственного средства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) пятьдесят и более процентов акций (долей участия в уставном капитале) которых прямо принадлежит государственным предприятиям/учреждениям, национальным управляющим холдингам, национальным холдингам, национальным компаниям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) с момента государственной регистрации которых прошло менее шести месяцев, за исключением случаев реорганизации действующих предприятий и (или) когда сумма кредита не превышает 60 (шестьдесят) миллионов тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) имеющих просроченную ссудную задолженность свыше девяносто календарных дней на момент кредитования или подачи кредитной заявки согласно данным кредитного бюро, за исключением случаев, когда целью кредита является рефинансирование;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z52" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) которые зарегистрированы в оффшорных зонах, указанных в постановлении правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 24 февраля 2020 года № 8 "Об установлении Перечня офшорных зон для целей банковской и страховой деятельности, деятельности профессиональных участников рынка ценных бумаг и иных лицензируемых видов деятельности на рынке ценных бумаг, деятельности акционерных инвестиционных фондов и деятельности организаций, осуществляющих микрофинансовую деятельность", а также участники и (или) акционеры которых зарегистрированы в оффшорных зонах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z53" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В целях кредитования одобренных заявок субъектов МСП БВУ осуществляют предварительное согласование с АО "ФРП "Даму" сумм, необходимых для списания средств с отдельного банковского счета БВУ в НБРК. При этом окончательная проверка целевого использования средств осуществляется АО "ФРП "Даму" после выезда на место реализации проекта субъектов МСП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z54" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кредиты предоставляются субъектам МСП на условиях целевого использования, платности, срочности, возвратности и обеспеченности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z55" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Валюта кредитования – тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z56" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цели кредитования субъектов МСП:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z57" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) приобретение новых для конечного заемщика (то есть впервые используемых конечным заемщиком), создание и модернизация основных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z58" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) рефинансирование действующих инвестиционных кредитов до 50 % от суммы кредитных средств на каждый БВУ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z59" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) пополнение оборотных средств и (или) финансирование инвестиционных проектов для целей предэкспортного/экспортного финансирования и/или финансирования экспортоориентированных проектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z60" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рефинансирование допускается по займам БВУ, выданным субъектам МСП в обрабатывающей промышленности на новые проекты, профинансированные со стороны БВУ не ранее 1 января 2026 года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z61" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прочие условия определяются в кредитном соглашении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Номинальная ставка вознаграждения для субъектов МСП – не более 12,6 % годовых, при этом указанный размер ставки вознаграждения устанавливается за счет микширования средств Национального фонда Республики Казахстан со средствами БВУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Максимальный лимит финансирования на одного субъекта МСП/на группу связанных лиц 7 (семь) миллиардов тенге с учетом действующих обязательств по всем программам обусловленного размещения средств АО "ФРП "Даму".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z64" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок кредитования субъектов МСП – до 10 лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z65" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган в течение 7 (семь) рабочих дней после даты получения запроса представляет заключение об отраслевой целесообразности или нецелесообразности финансирования проекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z66" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Условия настоящего раздела не распространяются на займы, выданные АО "Alatau City Bank".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>банках второго уровня</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="10"/>
+        <w:t xml:space="preserve"> 5. Требования к банкам второго уровня</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наличие кредитного рейтинга, присвоенного международным рейтинговым агентством не ниже "В-".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наличие филиальной сети в Республике Казахстан не менее чем в 5 регионах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для БВУ у которых, уровень неработающих кредитов выше 15 % на дату выдачи средств устанавливается дополнительное требование – заключение индивидуального соглашения с НБРК. Индивидуальное соглашение будет предусматривать обязанность БВУ снизить уровень неработающих кредитов до 15 % в установленный НБРК срок. В случае неисполнения условий БВУ индивидуального соглашения будет предусмотрен возврат средств в АО "ФРП "Даму".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6. Дополнительные меры государственной поддержки</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Раздел 3 с изменениями, внесенными постановлениями Правительства РК от 26.02.2016 </w:t>
+      Сноска. Раздел 6 в редакции постановления Правительства РК от 29.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 119</w:t>
-[...291 lines deleted...]
-      Для БВУ разница между ставкой привлечения средств от АО "ФРП "Даму" и ставкой кредитования субъектов МСП не должна превышать 4,0 % годовых.</w:t>
+        <w:t>№ 346</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Срок освоения БВУ кредитных средств с даты поступления средств на счет БВУ: </w:t>
-[...342 lines deleted...]
-    <w:bookmarkStart w:name="z13" w:id="18"/>
+      Для стимулирования финансирования новых проектов субъектов МСП, получающих средства в рамках настоящего Плана, предусматривается применение АО "ФРП "Даму" механизма гарантирования кредитов по новым проектам в рамках реализуемых программ АО "ФРП "Даму". </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4. Условия финансирования субъектов малого и среднего</w:t>
-[...780 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 7. Мониторинг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Раздел 7 с изменениями, внесенными постановлениями Правительства РК от 26.02.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3759,51 +3174,61 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 29.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 937</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">; от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       АО "ФРП "Даму" будет осуществлять мониторинг:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3884,52 +3309,72 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       АО "ФРП "Даму" на регулярной основе будет осуществлять анализ финансово-экономического состояния БВУ, участвующих в реализации настоящего Плана.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      БВУ на регулярной основе будут направлять в АО "ФРП "Даму" отчет об освоении средств, форма и сроки представления отчета отражаются в соответствующем кредитном соглашении. Данную информацию АО "ФРП "Даму" представляет в Комиссию по контролю за расходованием средств, выделенных из Национального фонда Республики Казахстан, образованную распоряжением Президента Республики Казахстан от 18 апреля 2014 года № 281 (далее – Комиссия), и АО "НУХ "Байтерек".</w:t>
+        <w:t xml:space="preserve">
+      БВУ на регулярной основе будут направлять в АО "ФРП "Даму" отчет об освоении средств, форма и сроки представления отчета отражаются в соответствующем кредитном соглашении. Данную информацию АО "ФРП "Даму" представляет в Комиссию по мониторингу за расходованием средств, выделенных из Национального фонда Республики Казахстан, образованную </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 19 мая 2025 года № 879 (далее – Комиссия), и АО "НИХ "Байтерек".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БВУ проводят мониторинг профинансированных субъектов МСП. При этом по каждому профинансированному проекту субъекта МСП ведется отдельное кредитное досье, в котором должны храниться документы, подтверждающие целевое использование средств субъектом МСП.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3957,51 +3402,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       АО "ФРП "Даму" представляет Комиссии и входящим в ее состав государственным органам и организациям информацию о конечных заемщиках, получивших займы за счет средств Национального фонда Республики Казахстан в БВУ, и субъектах предпринимательства, обратившихся в БВУ за кредитованием, а также получивших положительное решение БВУ о кредитовании, в том числе информацию, составляющую банковскую, коммерческую и иную охраняемую законом тайну, полученную от БВУ в соответствии с условиями заключенных кредитных соглашений между АО "ФРП "Даму" и БВУ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Условия настоящего раздела не распространяются на займы, выданные АО "Цеснабанк", за исключением обязательства АО "ФРП "Даму" на регулярной основе осуществлять анализ финансово-экономического состояния БВУ, участвующих в реализации настоящего Плана.</w:t>
+      Условия настоящего раздела не распространяются на займы, выданные АО "Alatau City Bank", за исключением обязательства АО "ФРП "Даму" на регулярной основе осуществлять анализ финансово-экономического состояния БВУ, участвующих в реализации настоящего Плана.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4160,2999 +3605,2931 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>обрабатывающей промышленности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Перечень сфер обрабатывающей промышленности для финансирования</w:t>
-[...11 lines deleted...]
-        <w:t>проектов субъектов малого и среднего предпринимательства</w:t>
+        <w:t xml:space="preserve"> Перечень сфер обрабатывающей промышленности для финансирования проектов субъектов малого и среднего предпринимательства</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 в редакции постановления Правительства РК от 26.02.2016 </w:t>
+      Сноска. Приложение 1 в редакции постановления Правительства РК от 29.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 119</w:t>
-[...29 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>№ 346</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1332"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4406"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1332" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Секция</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6562" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4406" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Код ОКЭД</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1332" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6562" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4406" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1332" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 С</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6562" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обрабатывающая промышленность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4406" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10-33.</w:t>
+10-33</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1332" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="6562" w:type="dxa"/>
+Производство продуктов питания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Производство напитков</w:t>
-[...35 lines deleted...]
-11</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1332" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="6562" w:type="dxa"/>
+Производство напитков</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Производство текстильных изделий</w:t>
-[...35 lines deleted...]
-13</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1332" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="6562" w:type="dxa"/>
+Производство текстильных изделий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Производство одежды</w:t>
-[...35 lines deleted...]
-14</w:t>
+13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1332" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="6562" w:type="dxa"/>
+Производство одежды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Производство кожаной и относящейся к ней продукции</w:t>
-[...35 lines deleted...]
-15</w:t>
+14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1332" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="6562" w:type="dxa"/>
+Производство кожаной и относящейся к ней продукции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Производство деревянных и пробковых изделий, кроме мебели; производство изделий из соломки и материалов для плетения</w:t>
-[...35 lines deleted...]
-16</w:t>
+15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1332" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="6562" w:type="dxa"/>
+Производство деревянных и пробковых изделий, кроме мебели; производство изделий из соломки и материалов для плетения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Производство бумаги и бумажной продукции</w:t>
-[...35 lines deleted...]
-17</w:t>
+16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1332" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="6562" w:type="dxa"/>
+Производство бумаги и бумажной продукции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Печать и воспроизведение записанных материалов</w:t>
-[...35 lines deleted...]
-18</w:t>
+17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1332" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="6562" w:type="dxa"/>
+Полиграфическая деятельность и воспроизведение записанных носителей информации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Производство кокса и продуктов нефтепереработки</w:t>
-[...35 lines deleted...]
-19</w:t>
+18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1332" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="6562" w:type="dxa"/>
+Производство кокса и продуктов нефтепереработки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Производство продуктов химической промышленности</w:t>
-[...35 lines deleted...]
-20</w:t>
+19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1332" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="6562" w:type="dxa"/>
+Производство продуктов химической промышленности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Производство основных фармацевтических продуктов и препаратов</w:t>
-[...35 lines deleted...]
-21</w:t>
+20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1332" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="6562" w:type="dxa"/>
+Производство основных фармацевтических продуктов и препаратов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Производство резиновых и пластмассовых изделий</w:t>
-[...35 lines deleted...]
-22</w:t>
+21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1332" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="6562" w:type="dxa"/>
+Производство резиновых и пластмассовых изделий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Производство прочей не металлической минеральной продукции</w:t>
-[...35 lines deleted...]
-23</w:t>
+22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1332" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="6562" w:type="dxa"/>
+Производство прочей не металлической минеральной продукции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Металлургическая промышленность</w:t>
-[...35 lines deleted...]
-24</w:t>
+23</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1332" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="6562" w:type="dxa"/>
+Металлургическая промышленность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Производство готовых металлических изделий, кроме машин и оборудования</w:t>
-[...35 lines deleted...]
-25</w:t>
+24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1332" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="6562" w:type="dxa"/>
+Производство готовых металлических изделий, кроме машин и оборудования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Производство компьютеров, электронной и оптической продукции</w:t>
-[...35 lines deleted...]
-26</w:t>
+25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1332" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="6562" w:type="dxa"/>
+Производство компьютеров, электронной и оптической продукции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Производство электрического оборудования</w:t>
-[...35 lines deleted...]
-27</w:t>
+26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1332" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="6562" w:type="dxa"/>
+Производство электрического оборудования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Производство машин и оборудования, не включенных в другие категории</w:t>
-[...35 lines deleted...]
-28</w:t>
+27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1332" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="6562" w:type="dxa"/>
+Производство машин и оборудования, не включенных в другие категории</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Производство автотранспортных средств, трейлеров и полуприцепов</w:t>
-[...35 lines deleted...]
-29</w:t>
+28</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1332" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="6562" w:type="dxa"/>
+Производство автомобилей, прицепов и полуприцепов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Производство прочих транспортных средств</w:t>
-[...35 lines deleted...]
-30</w:t>
+29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1332" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="6562" w:type="dxa"/>
+Производство прочих транспортных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Производство мебели</w:t>
-[...35 lines deleted...]
-31</w:t>
+30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1332" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="6562" w:type="dxa"/>
+Производство мебели</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Производство прочих готовых изделий</w:t>
-[...35 lines deleted...]
-32</w:t>
+31</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1332" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="6562" w:type="dxa"/>
+Производство прочих готовых изделий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ремонт и установка машин и оборудования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4406" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7331,3554 +6708,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предпринимательства в</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>обрабатывающей промышленности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z68" w:id="28"/>
+    <w:bookmarkStart w:name="z68" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень сфер пищевой промышленности для финансирования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. План дополнен приложением 1-1 в соответствии с постановлением Правительства РК от 12.02.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; в редакции постановления Правительства РК от 21.09.2021 </w:t>
+        <w:t xml:space="preserve">; исключено постановлением Правительства РК от 29.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 643</w:t>
+        <w:t>№ 346</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня его подписания и подлежит официальному опубликованию).</w:t>
-[...3429 lines deleted...]
-    <w:bookmarkEnd w:id="56"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -11054,51 +7003,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предпринимательства в</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>обрабатывающей промышленности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkStart w:name="z63" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кредитное соглашение</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -11131,51 +7080,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>кредитования субъектов малого и среднего предпринимательства в</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>сфере обрабатывающей промышленности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 исключено постановлением Правительства РК от 26.02.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11219,55 +7168,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11589,35 +7538,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>