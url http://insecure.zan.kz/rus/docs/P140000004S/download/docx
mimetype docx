--- v0 (2025-11-13)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="28c928a" w14:textId="28c928a">
+    <w:p w14:paraId="3c83538" w14:textId="3c83538">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -121,61 +121,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В связи с изменением законодательства Республики Казахстан пленарное заседание Верховного суда Республики Казахстан </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>постановляет</w:t>
-[...9 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>постановляет:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Внести изменения и дополнения в следующие нормативные постановления Верховного суда Республики Казахстан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -5454,4416 +5444,4059 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       цифры "260" заменить цифрами "298";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       цифры "181" заменить цифрами "194";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="71"/>
-[...15 lines deleted...]
-      5) "О некоторых вопросах квалификации преступлений, связанных с изнасилованием и иными насильственными действиями сексуального характера" от 11 мая 2007 года </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) утратил силу нормативным постановлением Верховного Суда РК от 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) "О практике применения судами законодательства, регламентирующего производство по уголовным делам с участием присяжных заседателей" от 23 августа 2012 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (с изменениями и дополнениями, внесенными нормативным постановлением Верховного суда Республики Казахстан от 21 апреля 2011 года № 1):</w:t>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z76" w:id="72"/>
+    <w:bookmarkStart w:name="z88" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>пункте 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z89" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце первом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      слова "связанные с особо тяжкими преступлениями, за исключением преступлений, указанных в части первой статьи 543 Уголовно-процессуального кодекса Республики Казахстан" заменить словами "о преступлениях, за совершение которых уголовным законом предусмотрены смертная казнь или пожизненное лишение свободы, за исключением преступлений, указанных в части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 631</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уголовно-процессуального кодекса Республики Казахстан (далее УПК)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z90" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце втором:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      слова "особо тяжким преступлением" заменить словами "преступлением, за совершение которого уголовным законом предусмотрены смертная казнь или пожизненное лишение свободы за исключением преступлений, указанных в части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 631</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УПК", слова "особо тяжкого преступления" заменить словами "преступления, за совершение которого уголовным законом предусмотрены смертная казнь или пожизненное лишение свободы за исключением преступлений, указанных в части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 631</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УПК";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "13" заменить цифрами "14";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z92" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      абзац первый изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "В соответствии с частью третьей </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 634</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УПК, подозреваемый, обвиняемый имеют право заявлять ходатайство о рассмотрении дела судом с участием присяжных заседателей при предъявлении для ознакомления всех материалов дела, а также и в последующий период, в том числе и на предварительном слушании дела в суде, но до принятия судом решения о назначении главного судебного разбирательства.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце втором:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "276" заменить цифрами "297";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      после слова "УПК" дополнить словом "подозреваемый,";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце третьем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      после слова "если" дополнить словом "подозреваемый,",</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слово "следователь" заменить словами "лицо, осуществляющее досудебное расследование,";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце четвертом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      после слова "подается" дополнить словом "подозреваемым,";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>пункте 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-[...66 lines deleted...]
-        <w:t>статьи 99</w:t>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z97" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      абзац первый изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Поскольку проведение предварительного слушания по делам о преступлениях, указанных в части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 631</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УПК, независимо от наличия или отсутствия ходатайства подозреваемого, обвиняемого о рассмотрении дела с участием присяжных заседателей обязательно, то в ходе его проведения при наличии такого ходатайства судья спрашивает у подсудимого, поддерживает ли он свое ходатайство. В случае отсутствия такого ходатайства судья разъясняет подсудимому о его праве заявить ходатайство о рассмотрении дела с участием присяжных заседателей непосредственно в данном судебном заседании.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      абзац второй исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z99" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z100" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце первом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      слова "с частью пятой статьи 301" заменить словами "с частью шестой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 321</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "обвинительного заключения" заменить словами "обвинительного акта";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z101" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      абзац третий изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "В случае полного отказа прокурора от обвинения на стадии судебного разбирательства, в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 649</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УПК, председательствующий освобождает присяжных заседателей от участия в судебном разбирательстве и единолично выносит постановление о прекращении уголовного дела.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z102" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z103" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзацах втором и третьем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "550" заменить цифрами "638";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z104" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце пятом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "331-344" заменить цифрами "350-363";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "551-556" заменить цифрами "639-644";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z105" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце седьмом цифры "514-1" заменить цифрами "655";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z106" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z107" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце первом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "41" заменить цифрами "43";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "551-556" заменить цифрами "639-644";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "557" заменить цифрами "645";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "558" заменить цифрами "646";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z108" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце втором:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "69" заменить цифрами "64, 65";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "75-81" заменить цифрами "71-77";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "551" заменить цифрами "639";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "554" заменить цифрами "642";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "555" заменить цифрами "643";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "563" заменить цифрами "651";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "565" заменить цифрами "653";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова ", статьей 567" исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z109" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце третьем цифры "551" заменить цифрами "639";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z110" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z111" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце первом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "552" заменить цифрами "640";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      абзацы второй и третий изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "В соответствии с частью четвертой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 639</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УПК, в целях объективного решения вопроса об освобождении кандидата в присяжные заседатели от участия в рассмотрении дела прокурор, потерпевший, обвиняемый и его защитник представляют судье в письменном виде вопросы, имеющие значение для формирования коллегии присяжных заседателей. Кроме письменных вопросов участников процесса, председательствующий вправе задать и другие вопросы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кандидат в присяжные заседатели с целью неразглашения сведений личного характера вправе ответить председательствующему конфиденциально.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии фактов, которые могут сформировать у них предвзятое мнение о судебных или правоохранительных органах или вызывающих обоснованные сомнения в возможной необъективности, кандидат в присяжные заседатели освобождается от исполнения обязанностей присяжного заседателя. При этом судам следует учесть, что основанием для освобождения кандидата в присяжные заседатели от исполнения обязанностей может служить не любой случай привлечения его к административной ответственности, а только факт наложения административного ареста в судебном порядке.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z113" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z114" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце первом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "557" заменить цифрами "645";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "559" заменить цифрами "647";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z115" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце втором:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "551" заменить цифрами "639";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "557" заменить цифрами "645";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z116" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z117" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце первом цифры "562" заменить цифрами "650";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z118" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце втором:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "560" заменить цифрами "648";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "562" заменить цифрами "650";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z119" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце третьем цифры "562" заменить цифрами "650";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z120" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце пятом цифры "513" заменить цифрами "653";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z121" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце шестом цифры "575" заменить цифрами "662";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z122" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить абзацами седьмым и восьмым следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "При поступлении ходатайства от подсудимых, обвиняемых в совершении преступлений небольшой, средней тяжести или тяжких преступлений, о заключении процессуального соглашения о признании вины председательствующий выполняет действия, предусмотренные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 628</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УПК. В случае заключения процессуального соглашения о признании вины, дело в отношении этих подсудимых выделяется в отдельное производство и рассматривается в согласительном производстве. Дело в отношении других подсудимых рассматривается по правилам, предусмотренным для судопроизводства с участием присяжных заседателей. Если процессуальное соглашение о признании вины не заключено, рассмотрение дела продолжается в том же порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При поступлении от подсудимого в письменном виде ходатайства о заключении процессуального соглашения о сотрудничестве председательствующий, в соответствии с частью четвертой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 619</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УПК, направляет ходатайство прокурору для выполнения действий, предусмотренных частью шестой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 619</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УПК. Если при этом продолжение судебного разбирательства невозможно, суд, в соответствии с частью первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 341</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УПК, выносит постановление об отложении разбирательства дела на определенный срок.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z123" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z124" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце первом цифры "562" заменить цифрами "650";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z125" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце третьем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "572" заменить цифрами "659";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "12" заменить цифрами "11";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z126" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z127" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце первом цифры "549" заменить цифрами "637";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z128" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце втором цифры "116" заменить цифрами "112";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z129" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в абзаце третьем слова "части пятой статьи 548" заменить словами "части четвертой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 636</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-[...56 lines deleted...]
-    <w:bookmarkStart w:name="z80" w:id="76"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z130" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце четвертом цифры "343" заменить цифрами "362";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z131" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункте 4</w:t>
-[...13 lines deleted...]
-    <w:bookmarkStart w:name="z81" w:id="77"/>
+        <w:t>пункте 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z132" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце первом цифры "560" заменить цифрами "648";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z133" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце третьем слова "560 и 562" заменить словами "648 и 650";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z134" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункте 8</w:t>
+        <w:t>пункте 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z83" w:id="79"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z135" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзацах первом и третьем цифры "563" заменить цифрами "651";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z136" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункте 10</w:t>
+        <w:t>пункте 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z84" w:id="80"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z137" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзацах первом, втором и четвертом цифры "565" заменить цифрами "653";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z138" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z139" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце первом цифры "566" заменить цифрами "654";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z140" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце втором цифры "569" заменить цифрами "656";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z141" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "566" заменить цифрами "654";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z142" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z143" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце первом цифры "569" заменить цифрами "656";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z144" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце третьем слова "568 и 569" заменить словами "655 и 656";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z145" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "557" заменить цифрами "645";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "550" заменить цифрами "638";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z146" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z147" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в абзаце первом слова "части одиннадцать статьи 569" заменить словами "частями десять и одиннадцать </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 656</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z148" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце втором цифры "371" заменить цифрами "390";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z149" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z150" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце первом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "570" заменить цифрами "657";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "324" заменить цифрами "343";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z151" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце втором:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "570" заменить цифрами "657";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "566" заменить цифрами "654";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z152" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в абзаце третьем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-[...25 lines deleted...]
-        <w:t>статьи 12</w:t>
+    <w:bookmarkEnd w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "37" заменить цифрами "35";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "317" заменить цифрами "337";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "324 и 561" заменить словами "343 и 649";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z153" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      абзац 4 исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z154" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "44" заменить цифрами "46";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "571" заменить цифрами "658";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z155" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "571" заменить цифрами "658";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z156" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z157" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце первом слова "глав 46 и 47" заменить словами "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>глав 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z85" w:id="81"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z158" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в абзаце втором слова "части первой статьи 575" заменить словами "части второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 662</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z159" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункте 10-1</w:t>
+        <w:t>пункте 27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-[...46 lines deleted...]
-        <w:t>№ 4</w:t>
+    <w:bookmarkEnd w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифры "301" заменить цифрами "321";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z160" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z88" w:id="84"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      слова "части первой статьи 575" заменить словами "части второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 662</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      слова "обращении судьи к присяжным заседателям," исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z161" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункте 1</w:t>
+        <w:t>пункте 29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-[...154 lines deleted...]
-    <w:bookmarkStart w:name="z91" w:id="87"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z162" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце первом цифры "575-1" заменить цифрами "664";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z163" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце втором цифры "552" заменить цифрами "640";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z164" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце третьем цифры "75" заменить цифрами "71";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z165" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункте 2</w:t>
+        <w:t>пункте 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-[...2758 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z154" w:id="150"/>
-[...35 lines deleted...]
-        <w:t>:</w:t>
+    <w:bookmarkStart w:name="z166" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце первом цифры "459" заменить цифрами "485";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:p>
-[...71 lines deleted...]
-        <w:t>:</w:t>
+    <w:bookmarkStart w:name="z167" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце втором цифры "577" заменить цифрами "666".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...49 lines deleted...]
-        <w:t>:</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 с изменением, внесенным нормативным постановлением Верховного Суда РК от 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z168" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Признать утратившими силу:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z157" w:id="153"/>
-[...55 lines deleted...]
-        <w:t>";</w:t>
+    <w:bookmarkStart w:name="z169" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нормативное постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Верховного суда Республики Казахстан от 13 декабря 2001 года № 19 "О возвращении судами уголовных дел для дополнительного расследования";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z158" w:id="154"/>
-[...35 lines deleted...]
-        <w:t>";</w:t>
+    <w:bookmarkStart w:name="z170" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нормативное постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Верховного суда Республики Казахстан от 22 декабря 2008 года № 18 "О внесении изменения в нормативное постановление Верховного суда Республики Казахстан от 13 декабря 2001 года № 19 "О возвращении судами уголовных дел для дополнительного расследования";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z159" w:id="155"/>
-[...35 lines deleted...]
-        <w:t>:</w:t>
+    <w:bookmarkStart w:name="z171" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нормативное постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Верховного суда Республики Казахстан от 25 июня 2010 года № 12 "О внесении изменений и дополнений в нормативное постановление Верховного суда Республики Казахстан № 19 от 13 декабря 2001 года "О возвращении судами уголовных дел для дополнительного расследования";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:p>
-[...53 lines deleted...]
-        <w:t>:</w:t>
+    <w:bookmarkStart w:name="z172" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нормативного постановления Верховного суда Республики Казахстан от 4 апреля 2013 года № 2 "О внесении изменений и дополнений в некоторые нормативные постановления Верховного суда Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:p>
-[...91 lines deleted...]
-        <w:t>:</w:t>
+    <w:bookmarkStart w:name="z173" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Конституции Республики Казахстан настоящее нормативное постановление включается в состав действующего права, является общеобязательным и вводится в действие со дня официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z162" w:id="158"/>
-[...358 lines deleted...]
-    <w:bookmarkEnd w:id="169"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9874,68 +9507,61 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Председатель Верховного суда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10011,68 +9637,61 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Судья Верховного суда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10081,68 +9700,61 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Республики Казахстан,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10240,55 +9852,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>