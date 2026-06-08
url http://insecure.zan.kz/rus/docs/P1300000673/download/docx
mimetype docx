--- v0 (2025-11-23)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1e8d1b9" w14:textId="1e8d1b9">
+    <w:p w14:paraId="b28816e" w14:textId="b28816e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1112,2008 +1112,2350 @@
         <w:t>
       15) бюджетные организации – государственные учреждения и казенные предприятия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z76" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) ведомственный жилищный фонд – служебные жилища, находящиеся на балансе государственных учреждений, предназначенные для предоставления государственным служащим, назначаемым на должность в порядке ротации, по решению жилищной комиссии для проживания на период исполнения должностных обязанностей без права дальнейшей приватизации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z77" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 17) предусматривается в редакции постановлением Правительства РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) веб-портал реестра государственного имущества (далее – веб-портал реестра) – интернет-ресурс, размещенный в сети Интернет по адресу: www.e-qazyna.kz, предоставляющий единую точку доступа к электронной базе данных по договорам о приватизации жилища;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z78" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z78" w:id="26"/>
-[...15 lines deleted...]
-      18) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+    <w:bookmarkStart w:name="z79" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Государственные служащие и работники бюджетных организаций, государственных предприятий, кандидаты в космонавты, космонавты, лица, занимающие государственные выборные должности, могут приватизировать занимаемые ими жилища, приравненные к служебным, по остаточной стоимости, если они проработали на государственной службе, государственном предприятии или в бюджетных организациях (включая срок пребывания на государственной выборной должности) не менее 10 (десять) лет (в совокупности), а также независимо от срока работы, если трудовые отношения прекращены по следующим основаниям:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z79" w:id="27"/>
-[...15 lines deleted...]
-      3. Государственные служащие и работники бюджетных организаций, государственных предприятий, кандидаты в космонавты, космонавты, лица, занимающие государственные выборные должности, могут приватизировать занимаемые ими жилища, приравненные к служебным, по остаточной стоимости, если они проработали на государственной службе, государственном предприятии или в бюджетных организациях (включая срок пребывания на государственной выборной должности) не менее 10 (десять) лет (в совокупности), а также независимо от срока работы, если трудовые отношения прекращены по следующим основаниям:</w:t>
+    <w:bookmarkStart w:name="z80" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ликвидация организации, сокращение численности или штата работников;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z80" w:id="28"/>
+    <w:bookmarkStart w:name="z81" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в связи с болезнью, препятствующей дальнейшей работе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z82" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в связи с выходом на пенсию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z83" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кандидаты в космонавты, космонавты, имеющие стаж работы в сфере космической деятельности более 15 (пятнадцать) лет, приватизируют жилище безвозмездно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z84" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае смерти работника, которому было предоставлено жилище, приравненное к служебному, право приватизации переходит к членам семьи умершего (погибшего), независимо от срока работы умершего (погибшего).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z85" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Работники государственных учреждений, судьи Конституционного Суда Республики Казахстан и судьи, за исключением случаев, предусмотренных настоящим Законом, могут приватизировать занимаемые ими служебные жилища по остаточной стоимости, если они проработали на государственной службе, в бюджетных организациях, государственных предприятиях или в должности судьи (включая срок пребывания на государственной выборной должности) не менее 10 (десять) лет (в совокупности), а также независимо от срока работы, если трудовые отношения прекращены по следующим основаниям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z86" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ликвидация организации, сокращение численности или штата работников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-[...98 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z86" w:id="34"/>
-[...15 lines deleted...]
-      1) ликвидация организации, сокращение численности или штата работников;</w:t>
+    <w:bookmarkStart w:name="z87" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) болезнь, препятствующая дальнейшей работе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z87" w:id="35"/>
-[...15 lines deleted...]
-      2) болезнь, препятствующая дальнейшей работе;</w:t>
+    <w:bookmarkStart w:name="z88" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) выход на пенсию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z88" w:id="36"/>
-[...15 lines deleted...]
-      3) выход на пенсию;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) истечение срока пребывания в должности судьи Конституционного Суда Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z89" w:id="37"/>
-[...15 lines deleted...]
-      4) истечение срока пребывания в должности судьи Конституционного Суда Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z90" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае смерти работника, которому было предоставлено служебное жилище, право приватизации переходит к членам семьи умершего (погибшего), независимо от срока работы умершего (погибшего).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z90" w:id="38"/>
-[...15 lines deleted...]
-      В случае смерти работника, которому было предоставлено служебное жилище, право приватизации переходит к членам семьи умершего (погибшего), независимо от срока работы умершего (погибшего).</w:t>
+    <w:bookmarkStart w:name="z91" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Граждане Республики Казахстан и кандасы, которым служебные жилища были предоставлены как участвующим в активных мерах содействия занятости в соответствии с законодательством Республики Казахстан о социальной защите, могут приватизировать занимаемые ими служебные жилища по остаточной стоимости, если они прожили в служебном жилище не менее 5 (пять) лет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z91" w:id="39"/>
-[...15 lines deleted...]
-      Граждане Республики Казахстан и кандасы, которым служебные жилища были предоставлены как участвующим в активных мерах содействия занятости в соответствии с законодательством Республики Казахстан о социальной защите, могут приватизировать занимаемые ими служебные жилища по остаточной стоимости, если они прожили в служебном жилище не менее 5 (пять) лет.</w:t>
+    <w:bookmarkStart w:name="z92" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Сотрудники правоохранительных, специальных государственных органов, органов гражданской защиты или военнослужащие, имеющие выслугу 10 (десять) лет и более в календарном исчислении, а также лица, уволенные со службы в правоохранительных, специальных государственных органах, органах гражданской защиты или с воинской службы по достижении предельного возраста состояния на службе, по состоянию здоровья или в связи с сокращением штатов, вправе приватизировать по остаточной стоимости занимаемые ими жилища, приравненные к служебным, или служебные жилища, подлежащие приватизации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z92" w:id="40"/>
-[...15 lines deleted...]
-      5. Сотрудники правоохранительных, специальных государственных органов, органов гражданской защиты или военнослужащие, имеющие выслугу 10 (десять) лет и более в календарном исчислении, а также лица, уволенные со службы в правоохранительных, специальных государственных органах, органах гражданской защиты или с воинской службы по достижении предельного возраста состояния на службе, по состоянию здоровья или в связи с сокращением штатов, вправе приватизировать по остаточной стоимости занимаемые ими жилища, приравненные к служебным, или служебные жилища, подлежащие приватизации.</w:t>
+    <w:bookmarkStart w:name="z93" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сотрудники правоохранительных, специальных государственных органов, органов гражданской защиты или военнослужащие, а также лица, уволенные со службы в правоохранительных, специальных государственных органах, органах гражданской защиты или с воинской службы по достижении предельного возраста состояния на службе, по состоянию здоровья или в связи с сокращением штатов, имеющие выслугу 20 (двадцать) лет и более в календарном исчислении, вправе приватизировать занимаемые ими жилища, приравненные к служебным, или служебные жилища, подлежащие приватизации, безвозмездно.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z93" w:id="41"/>
-[...15 lines deleted...]
-      Сотрудники правоохранительных, специальных государственных органов, органов гражданской защиты или военнослужащие, а также лица, уволенные со службы в правоохранительных, специальных государственных органах, органах гражданской защиты или с воинской службы по достижении предельного возраста состояния на службе, по состоянию здоровья или в связи с сокращением штатов, имеющие выслугу 20 (двадцать) лет и более в календарном исчислении, вправе приватизировать занимаемые ими жилища, приравненные к служебным, или служебные жилища, подлежащие приватизации, безвозмездно.</w:t>
+    <w:bookmarkStart w:name="z94" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае гибели (смерти) лица, уволенного со службы в правоохранительных, специальных государственных органах, органах гражданской защиты или с воинской службы, указанного в частях первой и второй настоящего пункта, которому было предоставлено жилище, приравненное к служебному, или служебное жилище, право приватизации переходит к членам семьи погибшего (умершего).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z94" w:id="42"/>
-[...15 lines deleted...]
-      В случае гибели (смерти) лица, уволенного со службы в правоохранительных, специальных государственных органах, органах гражданской защиты или с воинской службы, указанного в частях первой и второй настоящего пункта, которому было предоставлено жилище, приравненное к служебному, или служебное жилище, право приватизации переходит к членам семьи погибшего (умершего).</w:t>
+    <w:bookmarkStart w:name="z95" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае гибели (смерти) сотрудника правоохранительного, специального государственного органа, органа гражданской защиты или военнослужащего при прохождении службы члены семьи указанного погибшего (умершего) имеют право на получение жилища, приравненного к служебному, или служебного жилища и его безвозмездную приватизацию в порядке, установленном настоящим Законом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z95" w:id="43"/>
-[...15 lines deleted...]
-      В случае гибели (смерти) сотрудника правоохранительного, специального государственного органа, органа гражданской защиты или военнослужащего при прохождении службы члены семьи указанного погибшего (умершего) имеют право на получение жилища, приравненного к служебному, или служебного жилища и его безвозмездную приватизацию в порядке, установленном настоящим Законом.</w:t>
+    <w:bookmarkStart w:name="z96" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Жилище, в котором проживает несколько нанимателей, может быть приватизировано только с согласия всех нанимателей и их совершеннолетних членов семьи. В этом случае жилище поступает в общую долевую собственность всех нанимателей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z96" w:id="44"/>
-[...15 lines deleted...]
-      6. Жилище, в котором проживает несколько нанимателей, может быть приватизировано только с согласия всех нанимателей и их совершеннолетних членов семьи. В этом случае жилище поступает в общую долевую собственность всех нанимателей.</w:t>
+    <w:bookmarkStart w:name="z97" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Безвозмездно получают в собственность занимаемые ими жилища из государственного жилищного фонда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z97" w:id="45"/>
-[...15 lines deleted...]
-      7. Безвозмездно получают в собственность занимаемые ими жилища из государственного жилищного фонда:</w:t>
+    <w:bookmarkStart w:name="z98" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ветераны Великой Отечественной войны. В случае смерти ветерана Великой Отечественной войны, которому было предоставлено жилище, право на его безвозмездное получение переходит к членам его семьи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z98" w:id="46"/>
-[...15 lines deleted...]
-      1) ветераны Великой Отечественной войны. В случае смерти ветерана Великой Отечественной войны, которому было предоставлено жилище, право на его безвозмездное получение переходит к членам его семьи;</w:t>
+    <w:bookmarkStart w:name="z99" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) лица с инвалидностью первой и второй групп;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z99" w:id="47"/>
-[...15 lines deleted...]
-      2) лица с инвалидностью первой и второй групп;</w:t>
+    <w:bookmarkStart w:name="z100" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) лица, принимавшие участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшие непосредственно в ядерных испытаниях и учениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z100" w:id="48"/>
-[...15 lines deleted...]
-      3) лица, принимавшие участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшие непосредственно в ядерных испытаниях и учениях;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) граждане Республики Казахстан, пострадавшие вследствие ядерных испытаний на Семипалатинском испытательном ядерном полигоне;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z101" w:id="49"/>
-[...15 lines deleted...]
-      4) граждане Республики Казахстан, пострадавшие вследствие ядерных испытаний на Семипалатинском испытательном ядерном полигоне;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) военнослужащие, признанные лицами с инвалидностью вследствие ранения, контузии, увечья, полученных при защите бывшего Союза Советских Социалистических Республик, при исполнении иных обязанностей военной службы в другие периоды или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении военной службы в Афганистане или других государствах, в которых велись боевые действия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z102" w:id="50"/>
-[...15 lines deleted...]
-      5) военнослужащие, признанные лицами с инвалидностью вследствие ранения, контузии, увечья, полученных при защите бывшего Союза Советских Социалистических Республик, при исполнении иных обязанностей военной службы в другие периоды или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении военной службы в Афганистане или других государствах, в которых велись боевые действия;</w:t>
+    <w:bookmarkStart w:name="z103" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) граждане Республики Казахстан, пострадавшие вследствие экологического бедствия в Приаралье;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z103" w:id="51"/>
-[...15 lines deleted...]
-      6) граждане Республики Казахстан, пострадавшие вследствие экологического бедствия в Приаралье;</w:t>
+    <w:bookmarkStart w:name="z104" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) военнослужащие, сотрудники правоохранительных, специальных государственных органов, органов гражданской защиты, а также лица, уволенные с воинской службы или со службы в правоохранительных, специальных государственных органах, органах гражданской защиты по достижении предельного возраста состояния на службе, по состоянию здоровья или в связи с сокращением штатов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z104" w:id="52"/>
-[...15 lines deleted...]
-      7) военнослужащие, сотрудники правоохранительных, специальных государственных органов, органов гражданской защиты, а также лица, уволенные с воинской службы или со службы в правоохранительных, специальных государственных органах, органах гражданской защиты по достижении предельного возраста состояния на службе, по состоянию здоровья или в связи с сокращением штатов:</w:t>
+    <w:bookmarkStart w:name="z105" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      имеющие выслугу 20 (двадцать) лет и более в календарном исчислении;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z105" w:id="53"/>
-[...15 lines deleted...]
-      имеющие выслугу 20 (двадцать) лет и более в календарном исчислении;</w:t>
+    <w:bookmarkStart w:name="z106" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      имеющие выслугу 10 (десять) лет и более в календарном исчислении и содержащие на иждивении ребенка с инвалидностью (детей с инвалидностью), в том числе лицо с инвалидностью (лица с инвалидностью) с детства, независимо от его (их) возраста.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z106" w:id="54"/>
-[...15 lines deleted...]
-      имеющие выслугу 10 (десять) лет и более в календарном исчислении и содержащие на иждивении ребенка с инвалидностью (детей с инвалидностью), в том числе лицо с инвалидностью (лица с инвалидностью) с детства, независимо от его (их) возраста.</w:t>
+    <w:bookmarkStart w:name="z107" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае гибели (смерти) лица, уволенного с воинской службы или со службы в правоохранительных, специальных государственных органах, органах гражданской защиты, указанного в части первой настоящего подпункта, которому было предоставлено жилище, право на его безвозмездную приватизацию переходит к членам семьи погибшего (умершего);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z107" w:id="55"/>
-[...15 lines deleted...]
-      В случае гибели (смерти) лица, уволенного с воинской службы или со службы в правоохранительных, специальных государственных органах, органах гражданской защиты, указанного в части первой настоящего подпункта, которому было предоставлено жилище, право на его безвозмездную приватизацию переходит к членам семьи погибшего (умершего);</w:t>
+    <w:bookmarkStart w:name="z108" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) члены семьи военнослужащего, сотрудника правоохранительного, специального государственного органа, органа гражданской защиты, погибшего (умершего) при прохождении службы, независимо от выслуги лет, кроме погибшего (умершего) в результате самоубийства (за исключением случаев доведения до самоубийства), совершения уголовного правонарушения, немедицинского употребления веществ, вызывающих состояние алкогольного, наркотического, психотропного, токсикоманического опьянения (их аналогов);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z108" w:id="56"/>
-[...15 lines deleted...]
-      8) члены семьи военнослужащего, сотрудника правоохранительного, специального государственного органа, органа гражданской защиты, погибшего (умершего) при прохождении службы, независимо от выслуги лет, кроме погибшего (умершего) в результате самоубийства (за исключением случаев доведения до самоубийства), совершения уголовного правонарушения, немедицинского употребления веществ, вызывающих состояние алкогольного, наркотического, психотропного, токсикоманического опьянения (их аналогов);</w:t>
+    <w:bookmarkStart w:name="z109" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) кандидаты в космонавты, космонавты. В случае гибели (смерти) кандидата в космонавты, космонавта, которому было предоставлено жилище, право на его безвозмездное получение переходит к наследникам погибшего (умершего);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z109" w:id="57"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z110" w:id="58"/>
+    <w:bookmarkStart w:name="z110" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) жертвы политических репрессий, а также лица, пострадавшие от политических репрессий, реабилитированные в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О реабилитации жертв массовых политических репрессий", имеющие инвалидность или являющиеся пенсионерами.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z111" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Предоставляемое социально уязвимым слоям населения жилище из коммунального жилищного фонда может быть приватизировано нанимателем по остаточной стоимости на условиях, предусмотренных Законом, и в порядке, определяемом настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z111" w:id="59"/>
-[...15 lines deleted...]
-      8. Предоставляемое социально уязвимым слоям населения жилище из коммунального жилищного фонда может быть приватизировано нанимателем по остаточной стоимости на условиях, предусмотренных Законом, и в порядке, определяемом настоящими Правилами.</w:t>
+    <w:bookmarkStart w:name="z112" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Приватизация жилища нанимателем жилища из государственного жилищного фонда производится с согласия совершеннолетних членов семьи и с учетом прав несовершеннолетних.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z112" w:id="60"/>
-[...15 lines deleted...]
-      9. Приватизация жилища нанимателем жилища из государственного жилищного фонда производится с согласия совершеннолетних членов семьи и с учетом прав несовершеннолетних.</w:t>
+    <w:bookmarkStart w:name="z113" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Не могут быть приватизированы жилища:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z113" w:id="61"/>
-[...15 lines deleted...]
-      10. Не могут быть приватизированы жилища:</w:t>
+    <w:bookmarkStart w:name="z114" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сдаваемые внаем в соответствии с отдельными договорами найма жилища нескольким нанимателям в случае несогласия одного из них осуществить покупку;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z114" w:id="62"/>
-[...15 lines deleted...]
-      1) сдаваемые внаем в соответствии с отдельными договорами найма жилища нескольким нанимателям в случае несогласия одного из них осуществить покупку;</w:t>
+    <w:bookmarkStart w:name="z115" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) во временных строениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z115" w:id="63"/>
-[...15 lines deleted...]
-      2) во временных строениях;</w:t>
+    <w:bookmarkStart w:name="z116" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) не отвечающие установленным санитарно-эпидемиологическим и техническим требованиям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z116" w:id="64"/>
-[...15 lines deleted...]
-      3) не отвечающие установленным санитарно-эпидемиологическим и техническим требованиям;</w:t>
+    <w:bookmarkStart w:name="z117" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) подлежащие переоборудованию в нежилые помещения в силу непригодности их для дальнейшего проживания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z117" w:id="65"/>
-[...15 lines deleted...]
-      4) подлежащие переоборудованию в нежилые помещения в силу непригодности их для дальнейшего проживания;</w:t>
+    <w:bookmarkStart w:name="z118" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) находящиеся на территории закрытых и обособленных военных городков, пограничных отделений и иных закрытых объектов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z118" w:id="66"/>
-[...15 lines deleted...]
-      5) находящиеся на территории закрытых и обособленных военных городков, пограничных отделений и иных закрытых объектов;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) расположенные на территории государственных учреждений, находящихся в ведении уполномоченного органа в сфере гражданской защиты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z119" w:id="67"/>
-[...15 lines deleted...]
-      6) расположенные на территории государственных учреждений, находящихся в ведении уполномоченного органа в сфере гражданской защиты;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) находящиеся на особо охраняемых природных территориях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z120" w:id="68"/>
-[...15 lines deleted...]
-      7) находящиеся на особо охраняемых природных территориях;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) подлежащие сносу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z121" w:id="69"/>
-[...15 lines deleted...]
-      8) подлежащие сносу;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) предоставленные из ведомственного жилищного фонда назначенным на должность в порядке ротации государственным служащим на период исполнения ими должностных обязанностей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z122" w:id="70"/>
-[...15 lines deleted...]
-      9) предоставленные из ведомственного жилищного фонда назначенным на должность в порядке ротации государственным служащим на период исполнения ими должностных обязанностей;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Приватизации также не подлежат жилые помещения коечного типа, а также комнатного типа, предоставленные лицам, работающим по трудовому договору, студентам (курсантам, кадетам, слушателям, аспирантам) и учащимся на период учебы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z123" w:id="71"/>
-[...15 lines deleted...]
-      Приватизации также не подлежат жилые помещения коечного типа, а также комнатного типа, предоставленные лицам, работающим по трудовому договору, студентам (курсантам, кадетам, слушателям, аспирантам) и учащимся на период учебы.</w:t>
+    <w:bookmarkStart w:name="z124" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Граждане Республики Казахстан вправе приватизировать на территории Республики Казахстан только одно жилище из государственного жилищного фонда, за исключением осуществления приватизации жилища через купонный механизм, который не является основанием для отказа в реализации гражданином права на приватизацию жилища.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z124" w:id="72"/>
-[...15 lines deleted...]
-      11. Граждане Республики Казахстан вправе приватизировать на территории Республики Казахстан только одно жилище из государственного жилищного фонда, за исключением осуществления приватизации жилища через купонный механизм, который не является основанием для отказа в реализации гражданином права на приватизацию жилища.</w:t>
+    <w:bookmarkStart w:name="z125" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наличие пятидесяти или менее пятидесяти процентов доли члена семьи основного нанимателя в приватизированном ранее жилище не препятствует в последующем реализации его права на приватизацию жилища из государственного жилищного фонда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z125" w:id="73"/>
-[...15 lines deleted...]
-      Наличие пятидесяти или менее пятидесяти процентов доли члена семьи основного нанимателя в приватизированном ранее жилище не препятствует в последующем реализации его права на приватизацию жилища из государственного жилищного фонда.</w:t>
+    <w:bookmarkStart w:name="z126" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Граждане Республики Казахстан не могут приватизировать жилище из государственного жилищного фонда, если они:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z126" w:id="74"/>
-[...15 lines deleted...]
-      12. Граждане Республики Казахстан не могут приватизировать жилище из государственного жилищного фонда, если они:</w:t>
+    <w:bookmarkStart w:name="z127" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) имеют иное жилище на праве собственности на территории Республики Казахстан, при этом наличие доли менее пятидесяти процентов в жилище не учитывается;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z127" w:id="75"/>
-[...15 lines deleted...]
-      1) имеют иное жилище на праве собственности на территории Республики Казахстан, при этом наличие доли менее пятидесяти процентов в жилище не учитывается;</w:t>
+    <w:bookmarkStart w:name="z128" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) имеют обязательство по договору ипотечного жилищного займа на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z128" w:id="76"/>
-[...15 lines deleted...]
-      2) имеют обязательство по договору ипотечного жилищного займа на территории Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z129" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) произвели отчуждение жилища, принадлежавшего им на праве собственности, в течение последних пяти лет до момента обращения на приватизацию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z129" w:id="77"/>
-[...15 lines deleted...]
-      3) произвели отчуждение жилища, принадлежавшего им на праве собственности, в течение последних пяти лет до момента обращения на приватизацию;</w:t>
+    <w:bookmarkStart w:name="z130" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) получили единовременные жилищные выплаты, денежную компенсацию или исполнили обязательства на приобретение жилища в собственность путем использования жилищных выплат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z130" w:id="78"/>
-[...15 lines deleted...]
-      4) получили единовременные жилищные выплаты, денежную компенсацию или исполнили обязательства на приобретение жилища в собственность путем использования жилищных выплат.</w:t>
+    <w:bookmarkStart w:name="z131" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок приватизации жилищ из государственного жилищного фонда</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z131" w:id="79"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок приватизации жилищ из государственного жилищного фонда</w:t>
+    <w:bookmarkStart w:name="z132" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Решение вопроса о приватизации жилищ принимают:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z132" w:id="80"/>
-[...15 lines deleted...]
-      13. Решение вопроса о приватизации жилищ принимают:</w:t>
+    <w:bookmarkStart w:name="z133" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) из коммунального жилищного фонда – жилищные комиссии местных исполнительных органов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z133" w:id="81"/>
-[...15 lines deleted...]
-      1) из коммунального жилищного фонда – жилищные комиссии местных исполнительных органов;</w:t>
+    <w:bookmarkStart w:name="z134" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) из жилищного фонда государственных предприятий – жилищные комиссии государственных предприятий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z134" w:id="82"/>
-[...15 lines deleted...]
-      2) из жилищного фонда государственных предприятий – жилищные комиссии государственных предприятий;</w:t>
+    <w:bookmarkStart w:name="z135" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) из жилищного фонда государственных учреждений – жилищные комиссии государственных учреждений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z135" w:id="83"/>
-[...15 lines deleted...]
-      3) из жилищного фонда государственных учреждений – жилищные комиссии государственных учреждений.</w:t>
+    <w:bookmarkStart w:name="z136" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Типовое положение о жилищных комиссиях утверждается уполномоченным органом, осуществляющим реализацию государственной политики в сфере жилищных отношений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z136" w:id="84"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z137" w:id="85"/>
+    <w:bookmarkStart w:name="z137" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Приватизация жилищ оформляется договором о приватизации жилища по типовой форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z138" w:id="86"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается в редакции постановлением Правительства РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Для приобретения в собственность жилищ в порядке приватизации заявитель предоставляет в некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" либо через веб-портал "электронное правительство" на рассмотрение жилищной комиссии документы в соответствии с требованиями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правил</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по оказанию государственной услуги "Приватизация жилищ из государственного жилищного фонда", утвержденных приказом исполняющего обязанности Министра индустрии и инфраструктурного развития Республики Казахстан от 12 августа 2021 года № 437 (зарегистрирован в реестре государственной регистрации нормативных правовых актов за № 23983) (далее – Правила по оказанию государственной услуги).</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 16 предусматривается в редакции постановлением Правительства РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Жилищные комиссии в течение 30 (тридцать) календарных дней со дня сдачи заявителем документов, указанных в пункте 15 настоящих Правил, принимают решение путем голосования о приватизации жилища либо выносят мотивированный отказ в приватизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z140" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При предоставлении документов на рассмотрение жилищной комиссии через веб-портал "электронное правительство" состав жилищной комиссии формируется на веб-портал реестра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z141" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жилищные комиссии для голосования и принятия решения осуществляют вход на веб-портал реестра с использованием ЭЦП или посредством биометрической аутентификации личности.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z139" w:id="87"/>
-[...15 lines deleted...]
-      16. Жилищные комиссии в течение 30 (тридцать) календарных дней со дня сдачи заявителем документов, указанных в пункте 15 настоящих Правил, принимают решение путем голосования о приватизации жилища либо выносят мотивированный отказ в приватизации.</w:t>
+    <w:bookmarkStart w:name="z142" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Мотивированный отказ в приватизации жилища жилищной комиссией выносится по основаниям, указанным в Правилах по оказанию государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z140" w:id="88"/>
-[...15 lines deleted...]
-      При предоставлении документов на рассмотрение жилищной комиссии через веб-портал "электронное правительство" состав жилищной комиссии формируется на веб-портал реестра.</w:t>
+    <w:bookmarkStart w:name="z143" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. После принятия решения жилищной комиссией о приватизации жилища органом, предоставляющим жилище, производится расчет остаточной стоимости жилища:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z141" w:id="89"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z144" w:id="92"/>
+    <w:bookmarkStart w:name="z144" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) государственными учреждениями согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 12 мая 2025 года № 223 "Об утверждении Правил ведения бухгалтерского учета в государственных учреждениях";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z145" w:id="93"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z145" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) государственными предприятиями в соответствии с требованиями законодательства Республики Казахстан о бухгалтерском учете и финансовой отчетности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z146" w:id="94"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z147" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. После вынесения решения о приватизации передача жилища из жилищного фонда государственных предприятий и государственных учреждений в коммунальную собственность осуществляется в течение 15 (пятнадцать) календарных дней со дня вынесения решения о передаче в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> передачи государственного имущества, закрепленного за государственными юридическими лицами, из одного вида государственной собственности в другой, утвержденными приказом Министра национальной экономики Республики Казахстан от 26 мая 2023 года № 85 "Об утверждении Правил передачи государственного имущества, закрепленного за государственными юридическими лицами, из одного вида государственной собственности в другой" (зарегистрирован в реестре государственной регистрации нормативных правовых актов за № 32641) (далее – Правила передачи), с использованием веб-портала реестра в электронной форме.</w:t>
+        <w:t xml:space="preserve"> передачи государственного имущества, закрепленного за государственными юридическими лицами, из одного вида государственной собственности в другой, утвержденными приказом Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 4 августа 2025 года № 75 "Об утверждении Правил передачи государственного имущества, закрепленного за государственными юридическими лицами, из одного вида государственной собственности в другой" (далее – Правила передачи), с использованием веб-портала реестра в электронной форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После вынесения решения о приватизации передача жилища из жилищного фонда коммунального государственного предприятия и коммунального государственного учреждения в коммунальный жилищный фонд производится в течение 15 (пятнадцать) календарных дней с использованием веб-портала реестра в электронной форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 – в редакции постановлением Правительства РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z148" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Сведения о принятом решении о передаче государственного имущества из одного вида государственной собственности в другой и акте приема-передачи имущества (передаточном акте), оформленных в соответствии с Правилами передачи, вносятся на веб-портал реестра рабочим органом в трехдневный срок с даты перерегистрации прав на жилище в правовом кадастре.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z149" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. При осуществлении органом, предоставляющим жилище, перевода жилища, подлежащего приватизации, в коммунальный жилищный фонд единовременно заявителю предоставляется справка о стоимости жилища, где указывается сумма, подлежащая оплате.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z150" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. После перевода жилища, подлежащего приватизации, в коммунальный жилищный фонд в течение 10 (десять) рабочих дней между местным исполнительным органом и заявителем на веб-портале реестра заключается договор о приватизации жилища с использованием ЭЦП или посредством биометрической аутентификации личности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z147" w:id="95"/>
-[...15 lines deleted...]
-      После вынесения решения о приватизации передача жилища из жилищного фонда коммунального государственного предприятия и коммунального государственного учреждения в коммунальный жилищный фонд производится в течение 15 (пятнадцать) календарных дней с использованием веб-портала реестра в электронной форме.</w:t>
+    <w:bookmarkStart w:name="z151" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях отказа от заключения договора о приватизации жилища либо незаключения его в установленные сроки жилище, переданное ранее из республиканской собственности в коммунальную собственность, подлежит возврату в республиканскую собственность в течение 30 (тридцать) календарных дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z148" w:id="96"/>
-[...15 lines deleted...]
-      20. Сведения о принятом решении о передаче государственного имущества из одного вида государственной собственности в другой и акте приема-передачи имущества (передаточном акте), оформленных в соответствии с Правилами передачи, вносятся на веб-портал реестра рабочим органом в трехдневный срок с даты перерегистрации прав на жилище в правовом кадастре.</w:t>
+    <w:bookmarkStart w:name="z152" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. После заключения договора о приватизации жилища заявителем через веб-портал реестра в течение 30 (тридцать) календарных дней производится оплата стоимости жилища, подлежащей уплате в местный бюджет, за исключением случаев, указанных в пункте 25 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z149" w:id="97"/>
-[...15 lines deleted...]
-      21. При осуществлении органом, предоставляющим жилище, перевода жилища, подлежащего приватизации, в коммунальный жилищный фонд единовременно заявителю предоставляется справка о стоимости жилища, где указывается сумма, подлежащая оплате.</w:t>
+    <w:bookmarkStart w:name="z153" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии оплаты стоимости жилища в указанный срок договор о приватизации жилища расторгается местным исполнительным органом в одностороннем порядке с уведомлением заявителя не менее чем за 30 (тридцать) календарных дней до даты расторжения, за исключением случаев наступления обстоятельств форс-мажора, то есть обстоятельств непреодолимой силы (стихийное бедствие или иные обстоятельства, которые невозможно предусмотреть или предотвратить), а также военных действий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z150" w:id="98"/>
-[...15 lines deleted...]
-      22. После перевода жилища, подлежащего приватизации, в коммунальный жилищный фонд в течение 10 (десять) рабочих дней между местным исполнительным органом и заявителем на веб-портале реестра заключается договор о приватизации жилища с использованием ЭЦП или посредством биометрической аутентификации личности.</w:t>
+    <w:bookmarkStart w:name="z154" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При расторжении договор о приватизации жилища в течение 10 (десять) календарных дней между местным исполнительным органом или администрацией государственного предприятия или государственного учреждения (наймодателем) и заявителем в письменной форме заключается договор найма (поднайма) жилища из государственного жилищного фонда или жилища, арендованного местным исполнительным органом в частном жилищном фонде. Такие договоры не подлежат государственной регистрации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z151" w:id="99"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z155" w:id="103"/>
+    <w:bookmarkStart w:name="z155" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. При безвозмездном приобретении в собственность жилища оплата не производится. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z156" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Заявители, приватизирующие жилище, могут производить оплату стоимости жилища в рассрочку.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z157" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жилище с остаточной стоимостью менее 15 (пятнадцать) миллионов тенге выдается в рассрочку со сроком до 10 (десять) лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z158" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жилище с остаточной стоимостью более 15 (пятнадцать) миллионов тенге выдается в рассрочку со сроком до 15 (пятнадцать) лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z159" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявители, приватизирующие жилище, в течение 30 (тридцать) календарных дней вносят первоначальный взнос в размере не менее 10 (десять) процентов от стоимости жилища, установленной в договоре о приватизации жилища.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z156" w:id="104"/>
-[...15 lines deleted...]
-      25. Заявители, приватизирующие жилище, могут производить оплату стоимости жилища в рассрочку.</w:t>
+    <w:bookmarkStart w:name="z160" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Условия и сроки оплаты стоимости жилища в рассрочку предусматриваются в договоре о приватизации жилища. Общая сумма платежа с учетом рассрочки указывается в графике оплаты стоимости жилища, являющемся неотъемлемым приложением к договору о приватизации жилища.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z157" w:id="105"/>
-[...15 lines deleted...]
-      Жилище с остаточной стоимостью менее 15 (пятнадцать) миллионов тенге выдается в рассрочку со сроком до 10 (десять) лет.</w:t>
+    <w:bookmarkStart w:name="z161" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии оплаты стоимости жилища в указанный срок договор о приватизации жилища расторгается местным исполнительным органом в одностороннем порядке с уведомлением заявителя не менее чем за 30 (тридцать) календарных дней до даты расторжения, за исключением случаев наступления обстоятельств форс-мажора, то есть обстоятельств непреодолимой силы (стихийное бедствие или иные обстоятельства, которые невозможно предусмотреть или предотвратить), а также военных действий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z158" w:id="106"/>
-[...15 lines deleted...]
-      Жилище с остаточной стоимостью более 15 (пятнадцать) миллионов тенге выдается в рассрочку со сроком до 15 (пятнадцать) лет.</w:t>
+    <w:bookmarkStart w:name="z162" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При расторжении договора о приватизации жилища в течение 10 (десять) календарных дней между местным исполнительным органом или администрацией государственного предприятия или государственного учреждения (наймодателем) и заявителем в письменной форме заключается договор найма (поднайма) жилища из государственного жилищного фонда или жилища, арендованного местным исполнительным органом в частном жилищном фонде. Такие договоры не подлежат государственной регистрации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z159" w:id="107"/>
-[...15 lines deleted...]
-      Заявители, приватизирующие жилище, в течение 30 (тридцать) календарных дней вносят первоначальный взнос в размере не менее 10 (десять) процентов от стоимости жилища, установленной в договоре о приватизации жилища.</w:t>
+    <w:bookmarkStart w:name="z163" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Изменение места работы заявителя после получения в установленном порядке решения о приватизации жилища в рассрочку не влияет на дальнейшую реализацию его права приватизации жилища по указанному решению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z160" w:id="108"/>
-[...15 lines deleted...]
-      Условия и сроки оплаты стоимости жилища в рассрочку предусматриваются в договоре о приватизации жилища. Общая сумма платежа с учетом рассрочки указывается в графике оплаты стоимости жилища, являющемся неотъемлемым приложением к договору о приватизации жилища.</w:t>
+    <w:bookmarkStart w:name="z164" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. В случае неуплаты заявителями стоимости жилища по графику, предусмотренному в договоре о приватизации жилища, в течение 6 (шесть) месяцев подряд местный исполнительный орган расторгает договор о приватизации жилища в одностороннем порядке с уведомлением заявителя не менее чем за 30 (тридцать) календарных дней до даты расторжения, за исключением случаев, когда сумма платежей, полученных от заявителя, превышает половину стоимости жилища.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z161" w:id="109"/>
-[...15 lines deleted...]
-      При отсутствии оплаты стоимости жилища в указанный срок договор о приватизации жилища расторгается местным исполнительным органом в одностороннем порядке с уведомлением заявителя не менее чем за 30 (тридцать) календарных дней до даты расторжения, за исключением случаев наступления обстоятельств форс-мажора, то есть обстоятельств непреодолимой силы (стихийное бедствие или иные обстоятельства, которые невозможно предусмотреть или предотвратить), а также военных действий.</w:t>
+    <w:bookmarkStart w:name="z165" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае неуплаты стоимости жилища по графику в течение 6 (шесть) месяцев подряд заявителем, оплатившим более половины стоимости жилища, местный исполнительный орган взыскивает задолженность в судебном порядке без расторжения договора о приватизации жилища.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z162" w:id="110"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z166" w:id="114"/>
+    <w:bookmarkStart w:name="z166" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. При расторжении договора о приватизации жилища по своей инициативе либо в случае неуплаты стоимости жилища по графику оплаты в течение 6 (шесть) месяцев подряд сумма, внесенная для погашения стоимости жилища, возвращается заявителю за вычетом суммы оплаты за пользование жилищем из государственного жилищного фонда за время между заключением договора о приватизации жилища и до его расторжения. При недостаточности данной суммы заявитель возмещает разницу суммы оплаты за пользование жилищем из государственного жилищного фонда за время между заключением договора о приватизации жилища и до его расторжения. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z167" w:id="115"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z167" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При расторжении договора о приватизации жилища с заявителем переданное ранее из республиканской в коммунальную собственность жилище подлежит возврату в республиканскую собственность в течение 30 (тридцать) календарных дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z168" w:id="116"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z168" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Договор приватизации жилища составляется в двух экземплярах, один из которых хранится в местном исполнительном органе, второй экземпляр выдается заявителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z169" w:id="117"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z169" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3192,1689 +3534,1689 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жилищ из государственного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жилищного фонда</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z171" w:id="118"/>
+    <w:bookmarkStart w:name="z171" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовой договор о приватизации жилища № __________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z172" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "__" ________ 20__ год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z173" w:id="116"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (наименование административно-территориальной единицы и населенного пункта)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z174" w:id="117"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (наименование местного исполнительного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z175" w:id="118"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в лице _________________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z172" w:id="119"/>
-[...15 lines deleted...]
-      "__" ________ 20__ год</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         фамилия, имя и отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z176" w:id="119"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      именуемого в дальнейшем "Представитель собственника", и гражданина _________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z173" w:id="120"/>
-[...9 lines deleted...]
-      _______________________________________________________________________________</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   фамилия, имя и отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z177" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      именуемого в дальнейшем "Приобретатель", (именуемые в дальнейшем "Стороны") заключили настоящий договор о нижеследующем:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:p>
-[...22 lines deleted...]
-      <w:bookmarkStart w:name="z174" w:id="121"/>
+    <w:bookmarkStart w:name="z178" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Предмет договора</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z179" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1. (Данный пункт заполняется при возмездном приобретении жилища).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z180" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Представитель собственника передает право собственности на жилище, а Приобретатель и постоянно проживающие с ним члены семьи, в том числе временно отсутствующие</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z181" w:id="124"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-[...143 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z178" w:id="125"/>
-[...76 lines deleted...]
-    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (фамилия, имя, отчество (при его наличии) членов семьи)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z182" w:id="129"/>
+    <w:bookmarkStart w:name="z182" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       оплачивают стоимость жилища до "__" ______________ 20__ года (в случае оплаты стоимости жилища в рассрочку оплата производится по графику оплаты стоимости жилища согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему договору) и приобретают в общую совместную собственность жилище, находящееся по адресу:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z183" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z184" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z185" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жилище состоит из:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z186" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      общая площадь _____________ м2, в том числе жилая ___________ м2, нежилая ____________ м2;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z183" w:id="130"/>
-[...15 lines deleted...]
-      ________________________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z187" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) с приобретением жилища в собственность к Приобретателю переходит доля в общем имуществе объекта кондоминиума;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z184" w:id="131"/>
-[...85 lines deleted...]
-      <w:bookmarkStart w:name="z188" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z188" w:id="131"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) стоимость жилища установлена в сумме _______________________________ тенге;  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                       (цифрами и прописью)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z189" w:id="136"/>
+    <w:bookmarkStart w:name="z189" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) Приобретатель в течение тридцати календарных дней производит оплату стоимости жилища в сумме: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z190" w:id="137"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z190" w:id="133"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ______________________________________________________________________тенге,  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (цифрами и прописью)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z191" w:id="138"/>
+      <w:bookmarkStart w:name="z191" w:id="134"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       что подтверждается документом __________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (квитанция, счет-фактура или чек об оплате)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z192" w:id="139"/>
+    <w:bookmarkStart w:name="z192" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       от "__" ______ 20__ года № _____, либо оплачивает стоимость жилища в рассрочку сроком на ____ лет по графику оплаты стоимости жилища согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему договору;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z193" w:id="140"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z193" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) право собственности на жилище возникает с момента его регистрации в регистрирующем органе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z194" w:id="141"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z194" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основанием для возникновения права собственности на жилище является полная оплата стоимости жилища, указанной в подпункте 4) настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z195" w:id="142"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z195" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.2. (Данный пункт заполняется при безвозмездной передаче жилища).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z196" w:id="143"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z196" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Представитель собственника передает право собственности на жилище, а Приобретатель и постоянно проживающие с ним члены семьи, в том числе временно отсутствующие </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z197" w:id="144"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z197" w:id="140"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ______________________________________________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (фамилия, имя и отчество (при его наличии) членов семьи)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z198" w:id="145"/>
+    <w:bookmarkStart w:name="z198" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       приобретают в общую совместную собственность жилище, находящееся адресу: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z199" w:id="146"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z199" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z200" w:id="147"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z200" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жилище состоит из: общая площадь __________________________________ м2, в том числе жилая _______________ м2, нежилая __________________ м2;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z201" w:id="148"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z201" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) с приобретением жилища в собственность к Приобретателю переходит доля в общем имуществе объекта кондоминиума;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z202" w:id="149"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z202" w:id="145"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) стоимость жилища установлена в сумме _______________________________ тенге;  </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                 (цифрами и прописью)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z203" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) право собственности на жилище возникает с момента его регистрации в регистрирующем органе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z204" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основанием для возникновения права собственности на жилище является подписание Сторонами настоящего договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z205" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Права и обязанности Сторон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z206" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.1. Представитель собственника вправе:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:p>
-[...32 lines deleted...]
-      5) право собственности на жилище возникает с момента его регистрации в регистрирующем органе.</w:t>
+    <w:bookmarkStart w:name="z207" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) расторгнуть настоящий договор в одностороннем порядке в случае неуплаты Приобретателем стоимости жилища по графику оплаты в течение шести месяцев подряд, за исключением случаев наступления обстоятельств форс-мажора, то есть обстоятельств непреодолимой силы (стихийное бедствие или иные обстоятельства, которые невозможно предусмотреть или предотвратить), а также военных действий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z204" w:id="151"/>
-[...15 lines deleted...]
-      Основанием для возникновения права собственности на жилище является подписание Сторонами настоящего договора.</w:t>
+    <w:bookmarkStart w:name="z208" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществлять контроль за своевременностью и полнотой перечисления платы по настоящему договору.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z205" w:id="152"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Права и обязанности Сторон</w:t>
+    <w:bookmarkStart w:name="z209" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.2. Приобретатель вправе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z206" w:id="153"/>
-[...85 lines deleted...]
-      <w:bookmarkStart w:name="z210" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z210" w:id="153"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) приватизировать жилище с полной оплатой стоимости жилища либо в рассрочку сроком </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">до __________________________________________________________ лет при возмездном  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (указывается срок рассрочки)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z211" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      приобретении жилища;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z212" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) досрочно погасить стоимость приватизируемого жилища при возмездном приобретении жилища в рассрочку;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z213" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) расторгнуть настоящий договор по своей инициативе с возмещением представителю собственника суммы оплаты за пользование жилищем из государственного жилищного фонда за время между заключением договора о приватизации жилища и до его расторжения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z214" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.3. Представитель собственника обязан:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...113 lines deleted...]
-      <w:bookmarkStart w:name="z215" w:id="162"/>
+      <w:bookmarkStart w:name="z215" w:id="158"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) принять оплату стоимости жилища по настоящему договору, в том числе в порядке  </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">рассрочки до _________________________________________________________ лет;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (указывается срок рассрочки)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z216" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при расторжении договора о приватизации жилища, предусматривающего оплату стоимости жилища в рассрочку, возвратить гражданам, приватизирующим жилище, сумму, внесенную для погашения стоимости жилища, за вычетом суммы оплаты за пользование жилищем из государственного жилищного фонда за время между заключением договора о приватизации жилища и до его расторжения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z217" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) передать в собственность Приобретателя занимаемое им жилище из государственного жилищного фонда при полной оплате стоимости жилища (при возмездном приобретении жилища);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z218" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) передать в собственность Приобретателя занимаемое им жилище из государственного жилищного фонда (при безвозмездном приобретении жилища).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z219" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.4. Приобретатель обязан:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:p>
-[...49 lines deleted...]
-      2) при расторжении договора о приватизации жилища, предусматривающего оплату стоимости жилища в рассрочку, возвратить гражданам, приватизирующим жилище, сумму, внесенную для погашения стоимости жилища, за вычетом суммы оплаты за пользование жилищем из государственного жилищного фонда за время между заключением договора о приватизации жилища и до его расторжения;</w:t>
+    <w:bookmarkStart w:name="z220" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при возмездном приобретении жилища оплатить стоимость жилища в течение 30 (тридцать) календарных дней;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z217" w:id="164"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z221" w:id="168"/>
+    <w:bookmarkStart w:name="z221" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) при возмездном приобретении жилища в рассрочку в течение 30 (тридцать) календарных дней внести первоначальный взнос в размере не менее 10 (десять) процентов от стоимости жилища, установленной настоящим договором, а также оплатить стоимость жилища по графику оплаты стоимости жилища согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему договору;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z222" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) не передавать свои права и обязанности по настоящему договору третьим лицам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z223" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) при запросе Представителя собственника представить документы, подтверждающие оплату стоимости жилища;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z224" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) при безвозмездном приобретении жилища принять в собственность жилище;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z225" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) при возмездном приобретении жилища принять в собственность жилище после полной оплаты его стоимости.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z222" w:id="169"/>
-[...15 lines deleted...]
-      3) не передавать свои права и обязанности по настоящему договору третьим лицам;</w:t>
+    <w:bookmarkStart w:name="z226" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Прочие условия</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z223" w:id="170"/>
-[...15 lines deleted...]
-      4) при запросе Представителя собственника представить документы, подтверждающие оплату стоимости жилища;</w:t>
+    <w:bookmarkStart w:name="z227" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.1. Настоящий договор составлен в двух экземплярах на государственном и русском языках, имеющих одинаковую юридическую силу для Приобретателя, Представителя собственника, и вступает в силу с момента подписания Сторонами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z224" w:id="171"/>
-[...15 lines deleted...]
-      5) при безвозмездном приобретении жилища принять в собственность жилище;</w:t>
+    <w:bookmarkStart w:name="z228" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Реквизиты и подписи Сторон</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z225" w:id="172"/>
-[...15 lines deleted...]
-      6) при возмездном приобретении жилища принять в собственность жилище после полной оплаты его стоимости.</w:t>
+    <w:bookmarkStart w:name="z229" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представитель собственника Приобретатель</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z226" w:id="173"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Прочие условия</w:t>
+    <w:bookmarkStart w:name="z230" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________ _____________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z227" w:id="174"/>
-[...15 lines deleted...]
-      3.1. Настоящий договор составлен в двух экземплярах на государственном и русском языках, имеющих одинаковую юридическую силу для Приобретателя, Представителя собственника, и вступает в силу с момента подписания Сторонами.</w:t>
+    <w:bookmarkStart w:name="z231" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________ _____________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z228" w:id="175"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 4. Реквизиты и подписи Сторон</w:t>
+    <w:bookmarkStart w:name="z232" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________ _____________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z229" w:id="176"/>
-[...15 lines deleted...]
-      Представитель собственника Приобретатель</w:t>
+    <w:bookmarkStart w:name="z233" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________ _____________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z230" w:id="177"/>
-[...85 lines deleted...]
-      <w:bookmarkStart w:name="z234" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z234" w:id="177"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _____________________ _____________________  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (реквизиты), место печати (при наличии) (реквизиты)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z235" w:id="182"/>
+    <w:bookmarkStart w:name="z235" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkEnd w:id="178"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4927,140 +5269,140 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение к договору</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>о приватизации жилища</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z237" w:id="183"/>
+    <w:bookmarkStart w:name="z237" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> График оплаты стоимости жилища</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="179"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z238" w:id="184"/>
+          <w:bookmarkStart w:name="z238" w:id="180"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="184"/>
+          <w:bookmarkEnd w:id="180"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5148,80 +5490,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z243" w:id="185"/>
+          <w:bookmarkStart w:name="z243" w:id="181"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="185"/>
+          <w:bookmarkEnd w:id="181"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -5305,80 +5647,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z248" w:id="186"/>
+          <w:bookmarkStart w:name="z248" w:id="182"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="186"/>
+          <w:bookmarkEnd w:id="182"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -5462,80 +5804,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z253" w:id="187"/>
+          <w:bookmarkStart w:name="z253" w:id="183"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="187"/>
+          <w:bookmarkEnd w:id="183"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -5749,752 +6091,752 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 2 июля 2013 года № 673</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z38" w:id="188"/>
+    <w:bookmarkStart w:name="z38" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>утративших силу некоторых решений</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Правительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z39" w:id="189"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z39" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Казахской ССР от 5 ноября 1991 года № 667 "О мерах по реализации Положения о купонном механизме приватизации государственной собственности в Казахской ССР".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z40" w:id="190"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z40" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Республики Казахстан от 24 января 1992 года № 66 "Об утверждении Положения о приватизации государственного жилищного фонда в Республике Казахстан" (САПП Республики Казахстан, 1992 г., № 3, ст. 48).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z41" w:id="191"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z41" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Республики Казахстан от 3 февраля 1992 года № 87 "О порядке оформления права собственности граждан на приобретаемый государственный жилищный фонд".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z42" w:id="192"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z42" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Постановление Кабинета Министров Республики Казахстан от 20 июля 1992 года № 610 "О внесении изменений и дополнений в Положение о приватизации государственного жилищного фонда в Республике Казахстан" (САПП Республики Казахстан, 1992 г., № 29, ст. 431).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z43" w:id="193"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z43" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Постановление Кабинета Министров Республики Казахстан от 21 октября 1993 года № 1043 "О внесении изменений и дополнения в некоторые решения Правительства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z44" w:id="194"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z44" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Постановление Кабинета Министров Республики Казахстан от 17 ноября 1993 года № 1143 "О внесении дополнения в Положение о приватизации государственного жилищного фонда".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z45" w:id="195"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z45" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Республики Казахстана от 3 января 1994 года № 2 "Об утверждении Положения о порядке приватизации государственного жилищного фонда, введенного в эксплуатацию после 1 января 1992 года" (САПП Республики Казахстан, 1994 г., № 1, ст. 4).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z46" w:id="196"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z46" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Республики Казахстан от 11 января 1995 года № 31 "О внесении изменения в постановление Кабинета Министров Республики Казахстан от 3 января 1994 года № 2".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z47" w:id="197"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z47" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Пункт 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>изменений и дополнений</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, которые вносятся в некоторые решения Правительства Республики Казахстан, утвержденных постановлением Правительства Республики Казахстан от 19 января 1996 года № 71 "О внесении изменений и дополнений и признании утратившими силу некоторых решений Правительства Республики Казахстан в связи с принятием Гражданского кодекса Республики Казахстан (Общая часть)" (САПП Республики Казахстан, 1996 г., № 6, ст. 26).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z48" w:id="198"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z48" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 24 июня 1998 года № 592 "Об утверждении формы Договора выкупа занимаемого жилища, приравненного к служебному, работниками центрального аппарата государственного органа, содержащегося за счет республиканского бюджета и передислоцированного в город Астану".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z49" w:id="199"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z49" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 4 августа 1998 года № 738 "О внесении дополнения в постановление Правительства Республики Казахстан от 24 июня 1998 года № 592".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z50" w:id="200"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z50" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 27 августа 1998 года № 810 "О внесении изменения в постановление Правительства Республики Казахстан от 24 июня 1998 года № 592".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z51" w:id="201"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z51" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Пункт 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановления</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 11 ноября 1998 года № 1148 "О внесении изменений в постановления Правительства Республики Казахстан от 24 июля 1997 года № 1173 и от 24 июня 1998 года № 592".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z52" w:id="202"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z52" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 22 декабря 1998 года № 1317 "О внесении дополнений в постановление Правительства Республики Казахстан от 24 июня 1998 года № 592".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z53" w:id="203"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z53" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 22 декабря 1998 года № 1316 "Некоторые вопросы обеспечения жильем работников центральных аппаратов государственных органов, передислоцированных в город Астану".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z54" w:id="204"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z54" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 16 октября 1999 года № 1560 "Вопросы приватизации жилых помещений комнатного типа в общежитиях государственного жилищного фонда".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z55" w:id="205"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z55" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Пункт 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>изменений</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, которые вносятся в некоторые решения Правительства Республики Казахстан утвержденных постановлением Правительства Республики Казахстан от 27 апреля 2001 года № 567 "О реализации Указа Президента Республики Казахстан от 28 июля 2000 года № 421" (САПП Республики Казахстан, 2001 г., № 15, ст. 200).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z56" w:id="206"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z56" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Подпункт 4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> постановления Правительства Республики Казахстан от 9 марта 2004 года № 294 "Об использовании средств, выделяемых на долевое участие в строительстве и приобретение жилья для работников центральных государственных органов и государственных учреждений в городе Астане".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkEnd w:id="202"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6671,55 +7013,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7045,31 +7387,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>