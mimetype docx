--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b28816e" w14:textId="b28816e">
+    <w:p w14:paraId="792946e" w14:textId="792946e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -928,51 +928,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Под модульным (мобильным) жилым домом понимается объект, предназначенный и используемый для проживания сотрудников специальных государственных органов, военнослужащих и членов их семей, расположенный в закрытых и обособленных военных городках, пограничных отделениях и иных закрытых объектах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z67" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) приватизация жилища – приобретение гражданами в собственность занимаемых ими жилищ из государственного жилищного фонда, осуществляемое в соответствии с Законом;</w:t>
+      7) приватизация жилища – приобретение гражданами Республики Казахстан в собственность занимаемых ими жилищ из государственного жилищного фонда, осуществляемое в соответствии с Законом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z68" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) служебное жилище – жилище с особым правовым режимом, предоставляемое из жилищного фонда государственного учреждения и предназначенное для заселения гражданами Республики Казахстан на период выполнения ими обязанностей, связанных с характером их трудовых отношений, в том числе при осуществлении ротации государственных служащих, а также участвующими в активных мерах содействия занятости в соответствии с законодательством Республики Казахстан о социальной защите;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z69" w:id="17"/>
     <w:p>
@@ -1112,1144 +1112,1192 @@
         <w:t>
       15) бюджетные организации – государственные учреждения и казенные предприятия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z76" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) ведомственный жилищный фонд – служебные жилища, находящиеся на балансе государственных учреждений, предназначенные для предоставления государственным служащим, назначаемым на должность в порядке ротации, по решению жилищной комиссии для проживания на период исполнения должностных обязанностей без права дальнейшей приватизации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z77" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) веб-портал реестра государственного имущества (далее – веб-портал реестра) – интернет-ресурс, размещенный в сети Интернет по адресу: www.e-qazyna.kz, предоставляющий единую точку доступа к цифровой базе данных по договорам о приватизации жилища;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z78" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным постановлением Правительства РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026); от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...82 lines deleted...]
-    <w:bookmarkStart w:name="z79" w:id="26"/>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственные служащие и работники бюджетных организаций, государственных предприятий, кандидаты в космонавты, космонавты, лица, занимающие государственные выборные должности, могут приватизировать занимаемые ими жилища, приравненные к служебным, по остаточной стоимости, если они проработали на государственной службе, государственном предприятии или в бюджетных организациях (включая срок пребывания на государственной выборной должности) не менее 10 (десять) лет (в совокупности), а также независимо от срока работы, если трудовые отношения прекращены по следующим основаниям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z80" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z80" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ликвидация организации, сокращение численности или штата работников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z81" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z81" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в связи с болезнью, препятствующей дальнейшей работе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z82" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z82" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в связи с выходом на пенсию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z83" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z83" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кандидаты в космонавты, космонавты, имеющие стаж работы в сфере космической деятельности более 15 (пятнадцать) лет, приватизируют жилище безвозмездно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z84" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z84" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае смерти работника, которому было предоставлено жилище, приравненное к служебному, право приватизации переходит к членам семьи умершего (погибшего), независимо от срока работы умершего (погибшего).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z85" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z85" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Работники государственных учреждений, судьи Конституционного Суда Республики Казахстан и судьи, за исключением случаев, предусмотренных настоящим Законом, могут приватизировать занимаемые ими служебные жилища по остаточной стоимости, если они проработали на государственной службе, в бюджетных организациях, государственных предприятиях или в должности судьи (включая срок пребывания на государственной выборной должности) не менее 10 (десять) лет (в совокупности), а также независимо от срока работы, если трудовые отношения прекращены по следующим основаниям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z86" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z86" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ликвидация организации, сокращение численности или штата работников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z87" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z87" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) болезнь, препятствующая дальнейшей работе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z88" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z88" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) выход на пенсию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z89" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z89" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) истечение срока пребывания в должности судьи Конституционного Суда Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z90" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z90" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае смерти работника, которому было предоставлено служебное жилище, право приватизации переходит к членам семьи умершего (погибшего), независимо от срока работы умершего (погибшего).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z91" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z91" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Граждане Республики Казахстан и кандасы, которым служебные жилища были предоставлены как участвующим в активных мерах содействия занятости в соответствии с законодательством Республики Казахстан о социальной защите, могут приватизировать занимаемые ими служебные жилища по остаточной стоимости, если они прожили в служебном жилище не менее 5 (пять) лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z92" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z92" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Сотрудники правоохранительных, специальных государственных органов, органов гражданской защиты или военнослужащие, имеющие выслугу 10 (десять) лет и более в календарном исчислении, а также лица, уволенные со службы в правоохранительных, специальных государственных органах, органах гражданской защиты или с воинской службы по достижении предельного возраста состояния на службе, по состоянию здоровья или в связи с сокращением штатов, вправе приватизировать по остаточной стоимости занимаемые ими жилища, приравненные к служебным, или служебные жилища, подлежащие приватизации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z93" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z93" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сотрудники правоохранительных, специальных государственных органов, органов гражданской защиты или военнослужащие, а также лица, уволенные со службы в правоохранительных, специальных государственных органах, органах гражданской защиты или с воинской службы по достижении предельного возраста состояния на службе, по состоянию здоровья или в связи с сокращением штатов, имеющие выслугу 20 (двадцать) лет и более в календарном исчислении, вправе приватизировать занимаемые ими жилища, приравненные к служебным, или служебные жилища, подлежащие приватизации, безвозмездно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z94" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z94" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае гибели (смерти) лица, уволенного со службы в правоохранительных, специальных государственных органах, органах гражданской защиты или с воинской службы, указанного в частях первой и второй настоящего пункта, которому было предоставлено жилище, приравненное к служебному, или служебное жилище, право приватизации переходит к членам семьи погибшего (умершего).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z95" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z95" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае гибели (смерти) сотрудника правоохранительного, специального государственного органа, органа гражданской защиты или военнослужащего при прохождении службы члены семьи указанного погибшего (умершего) имеют право на получение жилища, приравненного к служебному, или служебного жилища и его безвозмездную приватизацию в порядке, установленном настоящим Законом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z96" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z96" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жилище, в котором проживает несколько нанимателей, может быть приватизировано только с согласия всех нанимателей и их совершеннолетних членов семьи. В этом случае жилище поступает в общую долевую собственность всех нанимателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z97" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z97" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Безвозмездно получают в собственность занимаемые ими жилища из государственного жилищного фонда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z98" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z98" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ветераны Великой Отечественной войны. В случае смерти ветерана Великой Отечественной войны, которому было предоставлено жилище, право на его безвозмездное получение переходит к членам его семьи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z99" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z99" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) лица с инвалидностью первой и второй групп;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z100" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z100" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) лица, принимавшие участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшие непосредственно в ядерных испытаниях и учениях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z101" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z101" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) граждане Республики Казахстан, пострадавшие вследствие ядерных испытаний на Семипалатинском испытательном ядерном полигоне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z102" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z102" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) военнослужащие, признанные лицами с инвалидностью вследствие ранения, контузии, увечья, полученных при защите бывшего Союза Советских Социалистических Республик, при исполнении иных обязанностей военной службы в другие периоды или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении военной службы в Афганистане или других государствах, в которых велись боевые действия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z103" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z103" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) граждане Республики Казахстан, пострадавшие вследствие экологического бедствия в Приаралье;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z104" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z104" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) военнослужащие, сотрудники правоохранительных, специальных государственных органов, органов гражданской защиты, а также лица, уволенные с воинской службы или со службы в правоохранительных, специальных государственных органах, органах гражданской защиты по достижении предельного возраста состояния на службе, по состоянию здоровья или в связи с сокращением штатов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z105" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z105" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       имеющие выслугу 20 (двадцать) лет и более в календарном исчислении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z106" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z106" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       имеющие выслугу 10 (десять) лет и более в календарном исчислении и содержащие на иждивении ребенка с инвалидностью (детей с инвалидностью), в том числе лицо с инвалидностью (лица с инвалидностью) с детства, независимо от его (их) возраста.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z107" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z107" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае гибели (смерти) лица, уволенного с воинской службы или со службы в правоохранительных, специальных государственных органах, органах гражданской защиты, указанного в части первой настоящего подпункта, которому было предоставлено жилище, право на его безвозмездную приватизацию переходит к членам семьи погибшего (умершего);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z108" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z108" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) члены семьи военнослужащего, сотрудника правоохранительного, специального государственного органа, органа гражданской защиты, погибшего (умершего) при прохождении службы, независимо от выслуги лет, кроме погибшего (умершего) в результате самоубийства (за исключением случаев доведения до самоубийства), совершения уголовного правонарушения, немедицинского употребления веществ, вызывающих состояние алкогольного, наркотического, психотропного, токсикоманического опьянения (их аналогов);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z109" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z109" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) кандидаты в космонавты, космонавты. В случае гибели (смерти) кандидата в космонавты, космонавта, которому было предоставлено жилище, право на его безвозмездное получение переходит к наследникам погибшего (умершего);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z110" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z110" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) жертвы политических репрессий, а также лица, пострадавшие от политических репрессий, реабилитированные в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О реабилитации жертв массовых политических репрессий", имеющие инвалидность или являющиеся пенсионерами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z111" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z111" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Предоставляемое социально уязвимым слоям населения жилище из коммунального жилищного фонда может быть приватизировано нанимателем по остаточной стоимости на условиях, предусмотренных Законом, и в порядке, определяемом настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z112" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z112" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Приватизация жилища нанимателем жилища из государственного жилищного фонда производится с согласия совершеннолетних членов семьи и с учетом прав несовершеннолетних.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z113" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z113" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Не могут быть приватизированы жилища:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z114" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z114" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сдаваемые внаем в соответствии с отдельными договорами найма жилища нескольким нанимателям в случае несогласия одного из них осуществить покупку;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z115" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z115" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) во временных строениях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z116" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z116" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) не отвечающие установленным санитарно-эпидемиологическим и техническим требованиям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z117" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z117" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) подлежащие переоборудованию в нежилые помещения в силу непригодности их для дальнейшего проживания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z118" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z118" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) находящиеся на территории закрытых и обособленных военных городков, пограничных отделений и иных закрытых объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z119" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z119" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) расположенные на территории государственных учреждений, находящихся в ведении уполномоченного органа в сфере гражданской защиты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z120" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z120" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) находящиеся на особо охраняемых природных территориях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z121" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z121" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) подлежащие сносу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z122" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z122" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) предоставленные из ведомственного жилищного фонда назначенным на должность в порядке ротации государственным служащим на период исполнения ими должностных обязанностей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z123" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z123" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приватизации также не подлежат жилые помещения коечного типа, а также комнатного типа, предоставленные лицам, работающим по трудовому договору, студентам (курсантам, кадетам, слушателям, аспирантам) и учащимся на период учебы.</w:t>
-      </w:r>
-[...18 lines deleted...]
-      11. Граждане Республики Казахстан вправе приватизировать на территории Республики Казахстан только одно жилище из государственного жилищного фонда, за исключением осуществления приватизации жилища через купонный механизм, который не является основанием для отказа в реализации гражданином права на приватизацию жилища.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:bookmarkStart w:name="z125" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      11. Граждане Республики Казахстан вправе приватизировать на территории Республики Казахстан только одно жилище из государственного жилищного фонда, за исключением осуществления приватизации жилища через купонный механизм, который не является основанием для отказа в реализации гражданином Республики Казахстан права на приватизацию жилища.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       Наличие пятидесяти или менее пятидесяти процентов доли члена семьи основного нанимателя в приватизированном ранее жилище не препятствует в последующем реализации его права на приватизацию жилища из государственного жилищного фонда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z126" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Граждане Республики Казахстан не могут приватизировать жилище из государственного жилищного фонда, если они:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:name="z127" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2464,338 +2512,270 @@
         <w:t xml:space="preserve">
       14. Приватизация жилищ оформляется договором о приватизации жилища по типовой форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z138" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. Для приобретения в собственность жилищ в порядке приватизации заявитель предоставляет в некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" либо через веб-портал "цифровое правительство" на рассмотрение жилищной комиссии документы в соответствии с требованиями </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правил</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по оказанию государственной услуги "Приватизация жилищ из государственного жилищного фонда", утвержденных приказом исполняющего обязанности Министра индустрии и инфраструктурного развития Республики Казахстан от 12 августа 2021 года № 437 (зарегистрирован в реестре государственной регистрации нормативных правовых актов за № 23983) (далее – Правила по оказанию государственной услуги).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции постановления Правительства РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z141" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Жилищные комиссии в течение 30 (тридцать) календарных дней со дня сдачи заявителем документов, указанных в пункте 15 настоящих Правил, принимают решение путем голосования о приватизации жилища либо выносят мотивированный отказ в приватизации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При предоставлении документов на рассмотрение жилищной комиссии через веб-портал "цифровое правительство" состав жилищной комиссии формируется на веб-портале реестра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жилищные комиссии для голосования и принятия решения осуществляют вход на веб-портал реестра с использованием ЭЦП или посредством биометрической аутентификации личности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 15 предусматривается в редакции постановлением Правительства РК от 19.03.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции постановления Правительства РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 183</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 183</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...190 lines deleted...]
-    <w:bookmarkEnd w:id="86"/>
     <w:bookmarkStart w:name="z142" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Мотивированный отказ в приватизации жилища жилищной комиссией выносится по основаниям, указанным в Правилах по оказанию государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:bookmarkStart w:name="z143" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2935,51 +2915,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 19 – в редакции постановлением Правительства РК от 19.03.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 – в редакции постановления Правительства РК от 19.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 183</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -3152,310 +3132,370 @@
         <w:t xml:space="preserve">
       24. При безвозмездном приобретении в собственность жилища оплата не производится. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
     <w:bookmarkStart w:name="z156" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Заявители, приватизирующие жилище, могут производить оплату стоимости жилища в рассрочку.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z157" w:id="101"/>
-[...15 lines deleted...]
-      Жилище с остаточной стоимостью менее 15 (пятнадцать) миллионов тенге выдается в рассрочку со сроком до 10 (десять) лет.</w:t>
+    <w:bookmarkStart w:name="z158" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жилище с остаточной стоимостью менее 15 (пятнадцать) миллионов теңге выдается в рассрочку со сроком до 10 (десять) лет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z158" w:id="102"/>
-[...15 lines deleted...]
-      Жилище с остаточной стоимостью более 15 (пятнадцать) миллионов тенге выдается в рассрочку со сроком до 15 (пятнадцать) лет.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жилище с остаточной стоимостью более 15 (пятнадцать) миллионов теңге выдается в рассрочку со сроком до 15 (пятнадцать) лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z159" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявители, приватизирующие жилище, в течение 30 (тридцать) календарных дней вносят первоначальный взнос в размере не менее 10 (десять) процентов от стоимости жилища, установленной в договоре о приватизации жилища.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z159" w:id="103"/>
-[...15 lines deleted...]
-      Заявители, приватизирующие жилище, в течение 30 (тридцать) календарных дней вносят первоначальный взнос в размере не менее 10 (десять) процентов от стоимости жилища, установленной в договоре о приватизации жилища.</w:t>
+    <w:bookmarkStart w:name="z160" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Условия и сроки оплаты стоимости жилища в рассрочку предусматриваются в договоре о приватизации жилища. Общая сумма платежа с учетом рассрочки указывается в графике оплаты стоимости жилища, являющемся неотъемлемым приложением к договору о приватизации жилища.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z160" w:id="104"/>
-[...15 lines deleted...]
-      Условия и сроки оплаты стоимости жилища в рассрочку предусматриваются в договоре о приватизации жилища. Общая сумма платежа с учетом рассрочки указывается в графике оплаты стоимости жилища, являющемся неотъемлемым приложением к договору о приватизации жилища.</w:t>
+    <w:bookmarkStart w:name="z161" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии оплаты стоимости жилища в указанный срок договор о приватизации жилища расторгается местным исполнительным органом в одностороннем порядке с уведомлением заявителя не менее чем за 30 (тридцать) календарных дней до даты расторжения, за исключением случаев наступления обстоятельств форс-мажора, то есть обстоятельств непреодолимой силы (стихийное бедствие или иные обстоятельства, которые невозможно предусмотреть или предотвратить), а также военных действий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z161" w:id="105"/>
-[...15 lines deleted...]
-      При отсутствии оплаты стоимости жилища в указанный срок договор о приватизации жилища расторгается местным исполнительным органом в одностороннем порядке с уведомлением заявителя не менее чем за 30 (тридцать) календарных дней до даты расторжения, за исключением случаев наступления обстоятельств форс-мажора, то есть обстоятельств непреодолимой силы (стихийное бедствие или иные обстоятельства, которые невозможно предусмотреть или предотвратить), а также военных действий.</w:t>
+    <w:bookmarkStart w:name="z162" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При расторжении договора о приватизации жилища в течение 10 (десять) календарных дней между местным исполнительным органом или администрацией государственного предприятия или государственного учреждения (наймодателем) и заявителем в письменной форме заключается договор найма (поднайма) жилища из государственного жилищного фонда или жилища, арендованного местным исполнительным органом в частном жилищном фонде. Такие договоры не подлежат государственной регистрации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z162" w:id="106"/>
-[...15 lines deleted...]
-      При расторжении договора о приватизации жилища в течение 10 (десять) календарных дней между местным исполнительным органом или администрацией государственного предприятия или государственного учреждения (наймодателем) и заявителем в письменной форме заключается договор найма (поднайма) жилища из государственного жилищного фонда или жилища, арендованного местным исполнительным органом в частном жилищном фонде. Такие договоры не подлежат государственной регистрации.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 25 с изменениями, внесенными постановлениями Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z163" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Изменение места работы заявителя после получения в установленном порядке решения о приватизации жилища в рассрочку не влияет на дальнейшую реализацию его права приватизации жилища по указанному решению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z163" w:id="107"/>
-[...15 lines deleted...]
-      26. Изменение места работы заявителя после получения в установленном порядке решения о приватизации жилища в рассрочку не влияет на дальнейшую реализацию его права приватизации жилища по указанному решению.</w:t>
+    <w:bookmarkStart w:name="z164" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. В случае неуплаты заявителями стоимости жилища по графику, предусмотренному в договоре о приватизации жилища, в течение 6 (шесть) месяцев подряд местный исполнительный орган расторгает договор о приватизации жилища в одностороннем порядке с уведомлением заявителя не менее чем за 30 (тридцать) календарных дней до даты расторжения, за исключением случаев, когда сумма платежей, полученных от заявителя, превышает половину стоимости жилища.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z164" w:id="108"/>
-[...15 lines deleted...]
-      27. В случае неуплаты заявителями стоимости жилища по графику, предусмотренному в договоре о приватизации жилища, в течение 6 (шесть) месяцев подряд местный исполнительный орган расторгает договор о приватизации жилища в одностороннем порядке с уведомлением заявителя не менее чем за 30 (тридцать) календарных дней до даты расторжения, за исключением случаев, когда сумма платежей, полученных от заявителя, превышает половину стоимости жилища.</w:t>
+    <w:bookmarkStart w:name="z165" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае неуплаты стоимости жилища по графику в течение 6 (шесть) месяцев подряд заявителем, оплатившим более половины стоимости жилища, местный исполнительный орган взыскивает задолженность в судебном порядке без расторжения договора о приватизации жилища.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z165" w:id="109"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z166" w:id="110"/>
+    <w:bookmarkStart w:name="z166" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. При расторжении договора о приватизации жилища по своей инициативе либо в случае неуплаты стоимости жилища по графику оплаты в течение 6 (шесть) месяцев подряд сумма, внесенная для погашения стоимости жилища, возвращается заявителю за вычетом суммы оплаты за пользование жилищем из государственного жилищного фонда за время между заключением договора о приватизации жилища и до его расторжения. При недостаточности данной суммы заявитель возмещает разницу суммы оплаты за пользование жилищем из государственного жилищного фонда за время между заключением договора о приватизации жилища и до его расторжения. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z167" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При расторжении договора о приватизации жилища с заявителем переданное ранее из республиканской в коммунальную собственность жилище подлежит возврату в республиканскую собственность в течение 30 (тридцать) календарных дней.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z167" w:id="111"/>
-[...15 lines deleted...]
-      При расторжении договора о приватизации жилища с заявителем переданное ранее из республиканской в коммунальную собственность жилище подлежит возврату в республиканскую собственность в течение 30 (тридцать) календарных дней.</w:t>
+    <w:bookmarkStart w:name="z168" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Договор приватизации жилища составляется в двух экземплярах, один из которых хранится в местном исполнительном органе, второй экземпляр выдается заявителю.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z168" w:id="112"/>
-[...15 lines deleted...]
-      29. Договор приватизации жилища составляется в двух экземплярах, один из которых хранится в местном исполнительном органе, второй экземпляр выдается заявителю.</w:t>
+    <w:bookmarkStart w:name="z169" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z169" w:id="113"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="113"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3489,1734 +3529,2358 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение</w:t>
+              <w:t>Приложение к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам приватизации</w:t>
+              <w:t>приватизации жилищ из</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жилищ из государственного</w:t>
+              <w:t>государственного жилищного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жилищного фонда</w:t>
+              <w:t>фонда</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z171" w:id="114"/>
+    <w:bookmarkStart w:name="z171" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовой договор о приватизации жилища № __________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-[...228 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "__"________ 20__ год </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (наименование административно-территориальной единицы и населенного пункта)________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(наименование местного исполнительного органа) в лице </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____________________________________________________________________, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(фамилия, имя и отчество (при его наличии) именуемого в дальнейшем "Представитель </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">собственника", и гражданина Республики Казахстан _______________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____________________________________________________________________, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя и отчество (при его наличии) именуемого в дальнейшем "Приобретатель",</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(именуемые в дальнейшем "Стороны") заключили настоящий договор о нижеследующем:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...81 lines deleted...]
-    <w:bookmarkStart w:name="z182" w:id="125"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Глава 1. Предмет договора</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1.1. (Данный пункт заполняется при возмездном приобретении жилища). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1) Представитель собственника передает право собственности на жилище, а </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Приобретатель и постоянно проживающие с ним члены семьи, в том числе временно </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">отсутствующие______________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">___________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) членов семьи) оплачивают стоимость жилища</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">до "__" ______________ 20__ года (в случае оплаты стоимости жилища в рассрочку оплата </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">производится по графику оплаты стоимости жилища согласно приложению к настоящему </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">договору) и приобретают в общую совместную собственность жилище, находящееся по </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>адресу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_______________________________________________________________________; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2) жилище состоит из: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       общая площадь _____________ м2, в том числе жилая ___________ м2, нежилая </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________ м2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3) с приобретением жилища в собственность к Приобретателю переходит доля</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в общем имуществе объекта кондоминиума; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       4) стоимость жилища установлена в сумме ______________________теңге; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                               (цифрами и прописью)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       5) Приобретатель в течение тридцати календарных дней производит оплату стоимости </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жилища в сумме: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________теңге, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (цифрами и прописью)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> что подтверждается документом _____________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (квитанция, счет-фактура или чек об оплате)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от "__" ______ 20__ года № _____, либо оплачивает стоимость жилища в рассрочку сроком </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на ____ лет по графику оплаты стоимости жилища согласно приложению к настоящему </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>договору;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       6) право собственности на жилище возникает с момента его регистрации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в регистрирующем органе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Основанием для возникновения права собственности на жилище является полная</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">оплата стоимости жилища, указанной в подпункте 4) настоящего пункта. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1.2. (Данный пункт заполняется при безвозмездной передаче жилища). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1) Представитель собственника передает право собственности на жилище, а </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Приобретатель и постоянно проживающие с ним члены семьи, в том числе временно </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">отсутствующие __________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_______________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(фамилия, имя и отчество (при его наличии) членов семьи) приобретают в общую </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">совместную собственность жилище, находящееся адресу: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _______________________________________________________________; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2) жилище состоит из:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       общая площадь __________________________________ м2, в том числе жилая </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________ м2, нежилая __________________ м2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3) с приобретением жилища в собственность к Приобретателю переходит доля</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в общем имуществе объекта кондоминиума;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       4) стоимость жилища установлена в сумме ______________________теңге; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                              (цифрами и прописью) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       5) право собственности на жилище возникает с момента его регистрации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в регистрирующем органе. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Основанием для возникновения права собственности на жилище является подписание</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сторонами настоящего договора.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      оплачивают стоимость жилища до "__" ______________ 20__ года (в случае оплаты стоимости жилища в рассрочку оплата производится по графику оплаты стоимости жилища согласно </w:t>
-[...129 lines deleted...]
-      <w:bookmarkStart w:name="z188" w:id="131"/>
+             </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Глава 2. Права и обязанности Сторон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) стоимость жилища установлена в сумме _______________________________ тенге;  </w:t>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z189" w:id="132"/>
+             2.1. Представитель собственника вправе: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1) расторгнуть настоящий договор в одностороннем порядке в случае неуплаты </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Приобретателем стоимости жилища по графику оплаты в течение шести месяцев подряд, за </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">исключением случаев наступления обстоятельств форс-мажора, то есть обстоятельств </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">непреодолимой силы (стихийное бедствие или иные обстоятельства, которые невозможно </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>предусмотреть или предотвратить), а также военных действий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2) осуществлять контроль за своевременностью и полнотой перечисления платы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по настоящему договору. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2.2. Приобретатель вправе: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1) приватизировать жилище с полной оплатой стоимости жилища либо  в рассрочку </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сроком до ___________ лет при возмездном приобретении жилища; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(указывается срок рассрочки) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2) досрочно погасить стоимость приватизируемого жилища при возмездном </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">приобретении жилища в рассрочку; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3) расторгнуть настоящий договор по своей инициативе с возмещением </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">представителю собственника суммы оплаты за пользование жилищем из  государственного </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жилищного фонда за время между заключением договора о приватизации жилища и до его </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">расторжения. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2.3. Представитель собственника обязан:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1) принять оплату стоимости жилища по настоящему договору, в том числе  в порядке </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">рассрочки до ____________ лет;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (указывается срок рассрочки) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2) при расторжении договора о приватизации жилища, предусматривающего оплату </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">стоимости жилища в рассрочку, возвратить гражданам Республики Казахстан, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">приватизирующим жилище, сумму, внесенную для погашения стоимости жилища,  за </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вычетом суммы оплаты за пользование жилищем из государственного жилищного фонда за </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">время между заключением договора о приватизации жилища и до его расторжения; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3) передать в собственность Приобретателя занимаемое им жилище из </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">государственного жилищного фонда при полной оплате стоимости жилища (при возмездном </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">приобретении жилища); </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       4) передать в собственность Приобретателя занимаемое им жилище из </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">государственного жилищного фонда (при безвозмездном приобретении жилища). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2.4. Приобретатель обязан: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1) при возмездном приобретении жилища оплатить стоимость жилища  в течение 30 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(тридцать) календарных дней; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2) при возмездном приобретении жилища в рассрочку в течение 30 (тридцать) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">календарных дней внести первоначальный взнос в размере не менее 10 (десять)  процентов </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от стоимости жилища, установленной настоящим договором, а также оплатить стоимость </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жилища по графику оплаты стоимости жилища согласно приложению к настоящему </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>договору;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3) не передавать свои права и обязанности по настоящему договору третьим лицам; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       4) при запросе Представителя собственника представить документы, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">подтверждающие оплату стоимости жилища; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       5) при безвозмездном приобретении жилища принять в собственность жилище; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       6) при возмездном приобретении жилища принять в собственность  жилище после </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">полной оплаты его стоимости. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Глава 3. Прочие условия</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3.1. Настоящий договор составлен в двух экземплярах на государственном  и русском </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">языках, имеющих одинаковую юридическую силу для Приобретателя,  Представителя </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">собственника, и вступает в силу с момента подписания Сторонами. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Глава 4. Реквизиты и подписи Сторон</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) Приобретатель в течение тридцати календарных дней производит оплату стоимости жилища в сумме: </w:t>
-[...1109 lines deleted...]
-    <w:bookmarkEnd w:id="178"/>
+      Представитель собственника                   Приобретатель </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _____________________                         _____________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _____________________                        _____________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _____________________                        _____________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _____________________                        _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ____________________                        _____________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(реквизиты), место печати (при наличии)            (реквизиты)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5269,174 +5933,160 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение к договору</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>о приватизации жилища</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z237" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> График оплаты стоимости жилища</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z238" w:id="180"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>№ п/п</w:t>
+№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="180"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма оплаты (в тенге)</w:t>
+Сумма оплаты (в теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5490,80 +6140,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z243" w:id="181"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>1</w:t>
+1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="181"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -5647,80 +6285,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z248" w:id="182"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>2</w:t>
+2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="182"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -5804,80 +6430,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z253" w:id="183"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>3</w:t>
+3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="183"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -5947,70 +6561,58 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 " " 20 г. №</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-[...18 lines deleted...]
-</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6091,752 +6693,752 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 2 июля 2013 года № 673</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z38" w:id="184"/>
+    <w:bookmarkStart w:name="z38" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>утративших силу некоторых решений</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Правительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z39" w:id="185"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z39" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Казахской ССР от 5 ноября 1991 года № 667 "О мерах по реализации Положения о купонном механизме приватизации государственной собственности в Казахской ССР".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z40" w:id="186"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z40" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Республики Казахстан от 24 января 1992 года № 66 "Об утверждении Положения о приватизации государственного жилищного фонда в Республике Казахстан" (САПП Республики Казахстан, 1992 г., № 3, ст. 48).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z41" w:id="187"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z41" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Республики Казахстан от 3 февраля 1992 года № 87 "О порядке оформления права собственности граждан на приобретаемый государственный жилищный фонд".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z42" w:id="188"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z42" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Постановление Кабинета Министров Республики Казахстан от 20 июля 1992 года № 610 "О внесении изменений и дополнений в Положение о приватизации государственного жилищного фонда в Республике Казахстан" (САПП Республики Казахстан, 1992 г., № 29, ст. 431).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z43" w:id="189"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z43" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Постановление Кабинета Министров Республики Казахстан от 21 октября 1993 года № 1043 "О внесении изменений и дополнения в некоторые решения Правительства Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z44" w:id="190"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z44" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Постановление Кабинета Министров Республики Казахстан от 17 ноября 1993 года № 1143 "О внесении дополнения в Положение о приватизации государственного жилищного фонда".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z45" w:id="191"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z45" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Республики Казахстана от 3 января 1994 года № 2 "Об утверждении Положения о порядке приватизации государственного жилищного фонда, введенного в эксплуатацию после 1 января 1992 года" (САПП Республики Казахстан, 1994 г., № 1, ст. 4).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z46" w:id="192"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z46" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кабинета Министров Республики Казахстан от 11 января 1995 года № 31 "О внесении изменения в постановление Кабинета Министров Республики Казахстан от 3 января 1994 года № 2".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z47" w:id="193"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z47" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Пункт 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>изменений и дополнений</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, которые вносятся в некоторые решения Правительства Республики Казахстан, утвержденных постановлением Правительства Республики Казахстан от 19 января 1996 года № 71 "О внесении изменений и дополнений и признании утратившими силу некоторых решений Правительства Республики Казахстан в связи с принятием Гражданского кодекса Республики Казахстан (Общая часть)" (САПП Республики Казахстан, 1996 г., № 6, ст. 26).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z48" w:id="194"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z48" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 24 июня 1998 года № 592 "Об утверждении формы Договора выкупа занимаемого жилища, приравненного к служебному, работниками центрального аппарата государственного органа, содержащегося за счет республиканского бюджета и передислоцированного в город Астану".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z49" w:id="195"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z49" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 4 августа 1998 года № 738 "О внесении дополнения в постановление Правительства Республики Казахстан от 24 июня 1998 года № 592".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z50" w:id="196"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z50" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 27 августа 1998 года № 810 "О внесении изменения в постановление Правительства Республики Казахстан от 24 июня 1998 года № 592".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z51" w:id="197"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z51" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Пункт 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановления</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 11 ноября 1998 года № 1148 "О внесении изменений в постановления Правительства Республики Казахстан от 24 июля 1997 года № 1173 и от 24 июня 1998 года № 592".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z52" w:id="198"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z52" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 22 декабря 1998 года № 1317 "О внесении дополнений в постановление Правительства Республики Казахстан от 24 июня 1998 года № 592".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z53" w:id="199"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z53" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 22 декабря 1998 года № 1316 "Некоторые вопросы обеспечения жильем работников центральных аппаратов государственных органов, передислоцированных в город Астану".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z54" w:id="200"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z54" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 16 октября 1999 года № 1560 "Вопросы приватизации жилых помещений комнатного типа в общежитиях государственного жилищного фонда".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z55" w:id="201"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z55" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Пункт 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>изменений</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, которые вносятся в некоторые решения Правительства Республики Казахстан утвержденных постановлением Правительства Республики Казахстан от 27 апреля 2001 года № 567 "О реализации Указа Президента Республики Казахстан от 28 июля 2000 года № 421" (САПП Республики Казахстан, 2001 г., № 15, ст. 200).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z56" w:id="202"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z56" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Подпункт 4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> постановления Правительства Республики Казахстан от 9 марта 2004 года № 294 "Об использовании средств, выделяемых на долевое участие в строительстве и приобретение жилья для работников центральных государственных органов и государственных учреждений в городе Астане".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7013,55 +7615,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>