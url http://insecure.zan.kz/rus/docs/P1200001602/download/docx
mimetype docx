--- v0 (2025-10-13)
+++ v1 (2026-07-25)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d5ca42f" w14:textId="d5ca42f">
+    <w:p w14:paraId="1f36f0f" w14:textId="1f36f0f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,96 +85,172 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил формирования и предоставления специальными государственными органами Республики Казахстан служебных жилищ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Постановление Правительства Республики Казахстан от 14 декабря 2012 года № 1602.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Постановление Правительства Республики Казахстан от 14 декабря 2012 года № 1602. Утратило силу постановлением Правительства Республики Казахстан от 11 июня 2026 года № 487.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу постановлением Правительства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 487</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. В заголовок внесено изменение на казахском языке, текст на русском языке не меняется постановлением Правительства РК от 05.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 532</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание РЦПИ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1622,407 +1700,391 @@
         <w:t>
       8) копии свидетельств о заключении (расторжении) брака, смерти членов семьи, рождении детей (по мере необходимости, в случае отсутствия сведений в информационной системе);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z39" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) копию решения суда с указанием места проживания ребенка (детей) от предыдущего (предыдущих) брака (браков);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) справку о лице с инвалидностью с государственного учреждения социальной защиты населения при наличии в семье лица с инвалидностью (лиц) с детства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z41" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) справку государственной медицинской организации при наличии в семье членов, страдающих тяжелыми формами некоторых хронических заболеваний (по списку заболеваний, утвержденному уполномоченным органом в области здравоохранения), при которых совместное проживание с ними в одном помещении (квартире) становится невозможным, либо женщины, имеющей беременность свыше двадцати двух недель;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z42" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) в случаях, когда жилище, в котором проживает семья не отвечает установленным санитарно-эпидемиологическим требованиям, дополнительно оригинал санитарно-эпидемиологического заключения, выданного территориальным подразделением уполномоченного органа в сфере санитарно-эпидемиологического благополучия населения по результатам санитарно-эпидемиологической экспертизы, проведенной организацией санитарно-эпидемиологической службы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z43" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) в случаях, когда жилище, в котором проживает семья, не отвечает установленным техническим требованиям, дополнительно оригинал технического заключения (по результатам технического обследования жилища) аттестованного эксперта в сфере архитектурной, градостроительной и строительной деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z44" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения документов, удостоверяющих личность, свидетельства о заключении (расторжении) брака (после 1 июня 2008 года), смерти (после 13 августа 2007 года), рождении детей (после 13 августа 2007 года), наличии (отсутствии) жилища (по Республике Казахстан), принадлежащего им на праве собственности учреждением СГО могут быть получены из соответствующих государственных информационных систем через шлюз "электронное правительство".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z45" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Ответственное структурное подразделение учреждения СГО в течение десяти рабочих дней со дня регистрации рапорта (заявлений) осуществляет проверку представленных документов на соответствие требованиям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил и подготавливает материалы на заседание жилищной комиссии учреждения СГО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z46" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При несоответствии представленных документов требованиям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил ответственное структурное подразделение учреждения СГО в течение трех рабочих дней возвращает их сотруднику, военнослужащему или работнику для доработки. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z47" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сотрудник, военнослужащий и работник в течение пяти рабочих дней повторно обращается в ответственное структурное подразделение учреждения СГО, при этом рапорт (заявление) считается поданным в день его первичной регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z48" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z48" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В случаях несвоевременного представления или непредставления сотрудником, военнослужащим и работником документов после возвращения их на доработку, ответственное структурное подразделение учреждения СГО возвращает им представленные документы без рассмотрения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z49" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом сотрудник, военнослужащий и работник повторно обращаются в жилищную комиссию учреждения СГО для признания их нуждающимися в жилище в порядке, указанном в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z50" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом жилищная комиссия учреждений СГО рассматривает и принимает решения по указанным рапортам (заявлениям) не позднее двух месяцев со дня их регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z51" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z51" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Жилищной комиссией учреждения СГО выносится решение об отказе в признании:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z52" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z52" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) сотрудника и военнослужащего нуждающимися в жилище в случаях их несоответствия требованиям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 101-3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z53" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z53" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) работника нуждающимся в жилище в случаях несоответствия его требованиям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2057,445 +2119,467 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона, наличия оснований, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 72</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z54" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z54" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. В случае принятия жилищной комиссией учреждения СГО решения о предоставлении служебного жилища в течение пятнадцати календарных дней заключается договор найма служебного жилища между заявителем и уполномоченным должностным лицом учреждений СГО по форме </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>типового договора</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> найма (поднайма) жилища из государственного жилищного фонда или жилища, арендованного местным исполнительным органом в частном жилищном фонде, утвержденного постановлением Правительства Республики Казахстан от 1 декабря 2011 года № 1420.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z55" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z55" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Договор найма служебного жилища составляется в двух экземплярах, один экземпляр которого хранится в ответственном структурном подразделении учреждения СГО как документ строгой отчетности, второй выдается нанимателю и является единственным документом, предоставляющим право на вселение в жилище. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z56" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z56" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Члены семьи сотрудника, военнослужащего и работника пользуются наравне с сотрудником, военнослужащим и работником правами и несут обязанности, вытекающие из договора найма служебного жилища.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z57" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z57" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Сотрудник, военнослужащий и работник, а также совместно проживающие с ним члены их семей обеспечивают сохранность служебного жилища и общего имущества.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z58" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z58" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. При возникновении аварийных ситуаций и обнаружении неисправностей отдельных конструкций служебного жилища сотрудник, военнослужащий и работник, а также совместно проживающие с ним члены его семьи незамедлительно через все доступные средства связи либо лично сообщают о них ответственному структурному подразделению учреждения СГО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z59" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z59" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Если капитальный ремонт служебного жилища не может быть произведен без выселения сотрудника, военнослужащего и работника, ответственным структурным подразделением учреждения СГО на период проведения капитального ремонта предоставляется им другое служебное жилище, отвечающее техническим и санитарно-эпидемиологическим требованиям, без расторжения </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>договора</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> найма на ремонтируемое служебное жилище.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z60" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z60" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. При освобождении служебного жилища сотрудник, военнослужащий и работник передают ответственному структурному подразделению учреждения СГО жилище по акту сдачи согласно форме, устанавливаемой учреждением СГО, предоставляющим служебное жилище.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z61" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z61" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Служебное жилище может быть обменено на другое служебное жилище на условиях и в порядке, определенных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z62" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z62" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Сотрудникам и военнослужащим, получающим жилищные выплаты, не предоставляется служебное жилище, за исключением служебного жилища, находящегося на территории закрытых и обособленных военных городков, пограничных отделений и иных закрытых объектов или в общежитии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z63" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z63" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. За сотрудниками и военнослужащими, направленными для прохождения службы за границу, занимаемые жилища сохраняются на все время пребывания за границей, учет которых ведет ответственное структурное подразделение учреждения СГО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z64" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z64" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Сотрудник, военнослужащий и работник, уволенные со службы (в случае прекращения трудовых отношений), на основании уведомления учреждения СГО сдают предоставленные им служебные жилища в течение одного месяца с даты исключения из списков воинской части (учреждений), за исключением лиц, у которых имеется право приватизации занимаемого служебного жилища.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z65" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z65" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Ответственное структурное подразделение учреждения СГО не менее одного раза в год проверяет наличие жилища на праве собственности у сотрудника, военнослужащего и работника, состоящих в списке нуждающихся в жилище либо проживающих в служебном жилище. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z66" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z66" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Споры, вытекающие по жилищным вопросам, рассматриваются в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2817,35 +2901,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>