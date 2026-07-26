--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="74e96d5" w14:textId="74e96d5">
+    <w:p w14:paraId="8809895" w14:textId="8809895">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -774,210 +774,292 @@
         </w:rPr>
         <w:t xml:space="preserve"> статьи 196 Закона Республики Казахстан "О государственном имуществе" и определяют порядок организации и осуществления мониторинга эффективности управления государственным имуществом, в том числе государственными предприятиями и юридическими лицами с участием государства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z16" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Основные понятия, используемые в настоящих Правилах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z17" w:id="8"/>
-[...15 lines deleted...]
-      1) областной уполномоченный орган – исполнительный орган, финансируемый из местного бюджета, уполномоченный на распоряжение областным коммунальным имуществом;</w:t>
+    <w:bookmarkStart w:name="z88" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) районный уполномоченный орган – исполнительный орган, финансируемый из местного бюджета, уполномоченный на распоряжение районным коммунальным имуществом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z18" w:id="9"/>
-[...15 lines deleted...]
-      2) районный уполномоченный орган – исполнительный орган, финансируемый из местного бюджета, уполномоченный на распоряжение районным коммунальным имуществом;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) план развития – документ, определяющий основные направления деятельности и показатели финансово-хозяйственной деятельности государственного предприятия, акционерного общества и товарищества с ограниченной ответственностью, контрольный пакет акций (доля участия в уставном капитале) которого принадлежит государству, на пятилетний период;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:bookmarkStart w:name="z90" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) уполномоченный орган по коммунальному имуществу местного самоуправления – аппарат акима города районного значения, села, поселка, сельского округа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z20" w:id="11"/>
-[...15 lines deleted...]
-      4) объект мониторинга – государственные предприятия, юридические лица с участием государства, за исключением акционерного общества "Фонд национального благосостояния "Самрук-Қазына", все виды имущества, входящего в состав государственного имущества, в том числе находящегося в доверительном управлении, имущественном найме (аренде), концессии, либо переданные по договору государственно-частного партнерства;</w:t>
+    <w:bookmarkStart w:name="z91" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) реестр государственного имущества (далее – реестр) – единая цифровая автоматизированная система учета государственного имущества, за исключением имущества, находящегося в оперативном управлении специальных государственных органов, Вооруженных Сил, других войск и воинских формирований Республики Казахстан, и государственного материального резерва;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z21" w:id="12"/>
-[...15 lines deleted...]
-      5) субъекты мониторинга – уполномоченный орган по управлению государственным имуществом, областной уполномоченный орган, районный уполномоченный орган, уполномоченный орган по коммунальному имуществу местного самоуправления;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) объект мониторинга – государственные предприятия, юридические лица с участием государства, за исключением акционерного общества "Фонд национального благосостояния "Самрук-Қазына", все виды имущества, входящего в состав государственного имущества, в том числе находящегося в доверительном управлении, имущественном найме (аренде), концессии, либо переданные по договору государственно-частного партнерства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z22" w:id="13"/>
-[...15 lines deleted...]
-      6) план развития – документ, определяющий основные направления деятельности и показатели финансово-хозяйственной деятельности государственного предприятия, акционерного общества и товарищества с ограниченной ответственностью, контрольный пакет акций (доля участия в уставном капитале) которого принадлежит государству, на пятилетний период;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) субъекты мониторинга – уполномоченный орган по управлению государственным имуществом, областной уполномоченный орган, районный уполномоченный орган, уполномоченный орган по коммунальному имуществу местного самоуправления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z23" w:id="14"/>
-[...15 lines deleted...]
-      7) план мероприятий – документ, определяющий основные направления деятельности и показатели финансово-хозяйственной деятельности национального управляющего холдинга, национального холдинга и национальной компании на пятилетний период;</w:t>
+    <w:bookmarkStart w:name="z94" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) областной уполномоченный орган – исполнительный орган, финансируемый из местного бюджета, уполномоченный на распоряжение областным коммунальным имуществом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z24" w:id="15"/>
-[...15 lines deleted...]
-      8) реестр государственного имущества (далее – реестр) – единая информационная автоматизированная система учета государственного имущества, за исключением имущества, находящегося в оперативном управлении специальных государственных органов, Вооруженных Сил, других войск и воинских формирований Республики Казахстан, и государственного материального резерва.</w:t>
+    <w:bookmarkStart w:name="z95" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) план мероприятий – документ, определяющий основные направления деятельности и показатели финансово-хозяйственной деятельности национального управляющего холдинга, национального холдинга и национальной компании на пятилетний период.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 – в редакции постановления Правительства РК от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 347</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z25" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мониторинг эффективности управления государственным имуществом, в том числе государственными предприятиями и юридическими лицами с участием государства (далее – мониторинг), представляет собой анализ качественного и количественного состояния государственного имущества, в том числе технологической, финансово-хозяйственной деятельности, правовой характеристики государственных предприятий и юридических лиц с участием государства, в целях своевременного выявления происходящих изменений, прогноза дальнейшего развития и выработки рекомендаций по предупреждению и устранению последствий негативных процессов в их деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1090,74 +1172,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) экспертная оценка перспектив развития техники, технологии объектов мониторинга и их влияния на состояние регионов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) формирование и ведение электронной базы данных по объектам мониторинга на портале реестра (вспомогательный сервис "NATIJE");</w:t>
+      4) формирование и ведение цифровой базы данных по объектам мониторинга на портале реестра (вспомогательный сервис "NATIJE");</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) выявление проблем и разработка рекомендаций по дальнейшему развитию государственных предприятий и юридических лиц с участием государства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 с изменением, внесенным постановлением Правительства РК от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 347</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок организации мониторинга объектов государственного имущества</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1390,150 +1534,212 @@
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок осуществления мониторинга объектов государственного имущества</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z47" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Субъекты мониторинга в целях осуществления мониторинга ежегодно проводят анализ согласно перечню объектов мониторинга, размещенному в реестре, на основе показателей финансово-хозяйственной деятельности, содержащихся в:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:bookmarkStart w:name="z96" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) отчетах по исполнению планов развития контролируемых государством акционерных обществ, товариществ с ограниченной ответственностью, государственных предприятий, разработанных в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 14 февраля 2019 года № 14 (зарегистрирован в Министерстве юстиции Республики Казахстан 19 февраля 2019 года № 18328), представленных в реестре;</w:t>
+        <w:t xml:space="preserve"> Заместителя Премьер-Министра — Министра национальной экономики Республики Казахстан от 30 апреля 2025 года № 18 "Об утверждении Правил разработки, утверждения планов развития контролируемых государством акционерных обществ и товариществ с ограниченной ответственностью, государственных предприятий, мониторинга и оценки их реализации, а также разработки и представления отчетов по их исполнению" и представленных в реестре;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:bookmarkStart w:name="z97" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) отчетах по исполнению планов развития национальных управляющих холдингов, национальных холдингов и национальных компаний, акционером которых является государство, разработанных в соответствии с приказами Министра национальной экономики Республики Казахстан от 27 февраля 2015 года </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (зарегистрирован в Министерстве юстиции Республики Казахстан 10 апреля 2015 года № 10685), представленных в реестре.</w:t>
+      2) отчетах по исполнению планов развития национальных управляющих холдингов, национальных холдингов и национальных компаний, акционером которых является государство, разработанных в соответствии с приказами Заместителя Премьер-Министра — Министра национальной экономики Республики Казахстан от 30 апреля 2025 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Об утверждении Правил разработки и представления отчетов по исполнению планов развития национальных управляющих холдингов, национальных холдингов и национальных компаний и планов мероприятий национальных управляющих холдингов, национальных холдингов, национальных компаний, акционером которых является государство" и от 30 апреля 2025 года № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Об утверждении Правил разработки, утверждения планов развития национальных управляющих холдингов, национальных холдингов и национальных компаний и планов мероприятий национальных управляющих холдингов, национальных холдингов, национальных компаний, акционером которых является государство, а также мониторинга и оценки их реализации" и представленных в реестре.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 – в редакции постановления Правительства РК от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 347</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z50" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Для участия в осуществлении мониторинга субъекты мониторинга привлекают сотрудников территориальных подразделений уполномоченного органа по управлению государственным имуществом, а также отраслевых государственных органов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z51" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1770,70 +1976,306 @@
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"О товариществах с ограниченной ответственностью"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:bookmarkStart w:name="z98" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Порядок осуществления мониторинга объектов государственного имущества в виде земельных участков, участков недропользования, лесных и охотничьих угодий, водохозяйственных сооружений, а также водных объектов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила дополнены главой 4 в соответствии с постановлением Правительства РК от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 347</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z99" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Мониторинг объектов государственного имущества в виде земельных участков, участков недропользования, лесных и охотничьих угодий, водохозяйственных сооружений, а также водных объектов осуществляется посредством данных дистанционного зондирования Земли.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z100" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Уполномоченные государственные органы в области управления земельными ресурсами, изучения и использования недр, лесного хозяйства и животного мира, охраны и использования водного фонда не реже одного раза в календарный год, не позднее 25 января года, следующего за отчетным, представляют в реестр информацию по результатам государственного контроля и надзора объектов мониторинга в виде земельных участков, участков недропользования, лесных и охотничьих угодий, водохозяйственных и гидротехнических сооружений, водных объектов посредством заполнения информации в реестре и интеграционного взаимодействия используемых цифровых систем с реестром.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z101" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Отраслевые уполномоченные органы обеспечивают геоинформационный учет объектов, указанных в пункте 21 настоящих Правил, предусматривающий местоположение и границы объекта участков (поле, пастбище, блок, делянка, водохозяйственное и гидротехническое сооружение, водоҰм).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z102" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23. Собственники (владельцы) водохозяйственных и гидротехнических сооружений, находящихся в государственной собственности, в том числе переданных в имущественный наем (аренду) или доверительное управление, обеспечивают внесение и актуализацию сведений о сооружениях в реестре в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Водным кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z103" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. При обнаружении расхождений между фактическими данными и данными дистанционного зондирования Земли субъект мониторинга:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z104" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) анализирует причины расхождения и в случае наличия технического несоответствия актуализирует данные в реестре;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z105" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) при обнаружении фактов неэффективного использования объектов передает информацию в соответствующий уполномоченный государственный орган для принятия мер в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 145-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Земельного кодекса Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z62" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1964,490 +2406,490 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предприятиями и юридическими</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>лицами с участием государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z64" w:id="54"/>
+    <w:bookmarkStart w:name="z64" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заключение по результатам мониторинга </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z65" w:id="55"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z65" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        (факт _____г. и план на _____г.)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z66" w:id="56"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z66" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Общие сведения об объекте мониторинга</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z67" w:id="57"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z67" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.1. Решение о создании объекта мониторинга</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z68" w:id="58"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z68" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.2. Цель создания объекта мониторинга</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z69" w:id="59"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z69" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.3. Местоположение объекта мониторинга</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z70" w:id="60"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z70" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z71" w:id="61"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z71" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Технологические аспекты деятельности объекта мониторинга</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z72" w:id="62"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z72" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.1. Анализ состояния активов, основного и вспомогательного производства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z73" w:id="63"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z73" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z74" w:id="64"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z74" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Анализ финансово-хозяйственной деятельности объекта мониторинга </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z75" w:id="65"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z75" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.1. Анализ достижения прямых и конечных результатов деятельности объекта мониторинга</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z76" w:id="66"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z76" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.2. Доходы и расходы по основной деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z77" w:id="67"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z77" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.3. Анализ политики оплаты труда объекта мониторинга</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z78" w:id="68"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z78" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.4. Анализ устойчивости финансового состояния объекта мониторинга</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z79" w:id="69"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z79" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z80" w:id="70"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z80" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Правовой анализ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z81" w:id="71"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z81" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.1. Соответствие проводимой деятельности уставу организации, договорам доверительного управления, имущественного найма (аренды) и концессии либо договорам государственно-частного партнерства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z82" w:id="72"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z82" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z83" w:id="73"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z83" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ОБЩИЕ ВЫВОДЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z84" w:id="74"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z84" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       РЕКОМЕНДАЦИИ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z85" w:id="75"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z85" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2495,55 +2937,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2869,31 +3311,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>