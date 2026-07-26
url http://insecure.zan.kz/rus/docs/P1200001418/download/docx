--- v0 (2025-10-11)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="81ecddd" w14:textId="81ecddd">
+    <w:p w14:paraId="d5826b1" w14:textId="d5826b1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1982,54 +1982,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Фонд вправе в установленном порядке открывать счета в банках и других финансовых учреждениях, расположенных на территории Республики Казахстан и за ее пределами, как в национальной, так и в иностранной валюте.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z58" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25. Фонд имеет право получать займы и пользоваться кредитами в тенге и иностранной валюте в соответствии с законодательством Республики Казахстан.</w:t>
+      25. Фонд имеет право получать займы и пользоваться кредитами в теңге и иностранной валюте в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 25 – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z59" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. В целях повышения конкурентоспособности и устойчивости национальной экономики, обеспечения национального благосостояния Фонд имеет следующие особые полномочия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z60" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2042,74 +2104,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) приоритетное право на приобретение по решению Правительства Республики Казахстан стратегических объектов, в случае намерения негосударственного юридического лица или физического лица произвести отчуждение стратегического объекта, а также, в случае обращения взыскания на стратегический объект или отчуждения стратегического объекта реабилитационным или конкурсным управляющим либо реализации заложенного имущества (стратегического объекта) залогодержателем во внесудебном порядке, либо обращения взыскания на стратегический объект на основании судебного акта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z61" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) приоритетное право на приобретение по решению Правительства Республики Казахстан конкурсной массы при банкротстве организаций, пакеты акций (доли участия) которых отнесены к стратегическим объектам в соответствии с законодательством Республики Казахстан, или организаций, имеющих важное стратегическое значение для экономики республики;</w:t>
+      2) приоритетное право на приобретение по решению Правительства Республики Казахстан конкурсной массы при банкротстве организаций, пакеты акций (доли участия) которых отнесены к стратегическим объектам в соответствии с законодательством Республики Казахстан, или организаций, имеющих важное стратегическое значение для экономики Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z62" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) право на приобретение акций банков в порядке, предусмотренном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 26 с изменением, внесенным постановлением Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z63" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. В порядке и на условиях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -11940,232 +12064,292 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       109. Решение о добровольной ликвидации Фонда принимается Единственным акционером в установленном законодательством Республики Казахстан порядке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="419"/>
     <w:bookmarkStart w:name="z411" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      110. Принудительная ликвидация Фонда осуществляется судом в случаях, предусмотренных законодательными актами Республики Казахстан.</w:t>
+      110. Принудительная ликвидация Фонда осуществляется судом в случаях, предусмотренных законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z412" w:id="421"/>
-[...15 lines deleted...]
-      Требование о ликвидации Фонда может быть предъявлено в суд заинтересованными лицами, если иное не предусмотрено законодательными актами Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Требование о ликвидации Фонда может быть предъявлено в суд заинтересованными лицами, если иное не предусмотрено законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 110 – в редакции постановления Правительства РК от 14.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 615</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z413" w:id="421"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      111. Решением суда или Единственного акционера о ликвидации Фонда назначается ликвидационная комиссия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z413" w:id="422"/>
-[...15 lines deleted...]
-      111. Решением суда или Единственного акционера о ликвидации Фонда назначается ликвидационная комиссия.</w:t>
+    <w:bookmarkStart w:name="z414" w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ликвидационная комиссия обладает полномочиями по управлению Фондом в период его ликвидации и совершению действий, перечень которых определен законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z414" w:id="423"/>
-[...15 lines deleted...]
-      Ликвидационная комиссия обладает полномочиями по управлению Фондом в период его ликвидации и совершению действий, перечень которых определен законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z415" w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При добровольной ликвидации в состав ликвидационной комиссии должны быть включены представители Единственного акционера, а также иные лица в соответствии с решением Единственного акционера.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z415" w:id="424"/>
-[...15 lines deleted...]
-      При добровольной ликвидации в состав ликвидационной комиссии должны быть включены представители Единственного акционера, а также иные лица в соответствии с решением Единственного акционера.</w:t>
+    <w:bookmarkStart w:name="z416" w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      112. Процедура ликвидации Фонда и порядок удовлетворения требований его кредиторов регулируются законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z416" w:id="425"/>
-[...15 lines deleted...]
-      112. Процедура ликвидации Фонда и порядок удовлетворения требований его кредиторов регулируются законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z417" w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При ликвидации Фонда его объявленные, в том числе размещенные, акции подлежат аннулированию в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z417" w:id="426"/>
-[...15 lines deleted...]
-      При ликвидации Фонда его объявленные, в том числе размещенные, акции подлежат аннулированию в порядке, установленном законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z418" w:id="426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Распределение имущества ликвидируемого Фонда производится в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z418" w:id="427"/>
-[...15 lines deleted...]
-      Распределение имущества ликвидируемого Фонда производится в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z419" w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18. Заключительные положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z419" w:id="428"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 18. Заключительные положения</w:t>
+    <w:bookmarkStart w:name="z420" w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      113. Настоящий Устав вступает в силу с даты государственной регистрации в органах юстиции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z420" w:id="429"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="429"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12244,306 +12428,306 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 8 ноября 2012 года № 1418</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z422" w:id="430"/>
+    <w:bookmarkStart w:name="z422" w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>утративших силу некоторых решений</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Правительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z423" w:id="431"/>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z423" w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 12 декабря 2009 года № 2095 "Об утверждении Устава акционерного общества "Фонд национального благосостояния "Самрук-Қазына".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z424" w:id="432"/>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z424" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений, которые вносятся в некоторые решения Правительства Республики Казахстан, утверждены постановлением Правительства Республики Казахстан от 18 июня 2010 года № 613 "О внесении изменений в некоторые решения Правительства Республики Казахстан" (САПП Республики Казахстан, 2010 г., № 39, ст. 342).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:name="z425" w:id="433"/>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z425" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 13 августа 2010 года № 815 "О внесении дополнения в постановление Правительства Республики Казахстан от 12 декабря 2009 года № 2095".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z426" w:id="434"/>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z426" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 постановления Правительства Республики Казахстан от 2 марта 2011 года № 209 "О внесении изменения и дополнений в некоторые решения Правительства Республики Казахстан" (САПП Республики Казахстан, 2011 г., № 23, ст. 286).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkEnd w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>