--- v0 (2025-10-11)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="be79f22" w14:textId="be79f22">
+    <w:p w14:paraId="8dd87af" w14:textId="8dd87af">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2476,75 +2476,137 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение о применении утвержденных фондом корпоративных стандартов в области внутреннего аудита и системы внутреннего контроля в организации принимается Советом директоров организации с учетом обеспечения соответствия указанных стандартов специфике деятельности организации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z79" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      26. Исполнительные органы фонда и компаний взаимодействуют в духе сотрудничества, чтобы обеспечить достаточную амбициозность и реалистичность планов развития компаний, направляемых для утверждения советам директоров компаний, а также их соответствие плану развития и плану мероприятий фонда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z690" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      26. Исполнительные органы фонда и компаний взаимодействуют в духе сотрудничества, чтобы обеспечить достаточную амбициозность и реалистичность планов развития компаний, направляемых для утверждения советам директоров компаний, а также их соответствие плану развития и плану мероприятий фонда. </w:t>
-[...19 lines deleted...]
-      Исполнительный орган фонда поддерживает постоянный диалог с исполнительным органом компании по вопросам стратегии и устойчивого развития. При этом фонд не допускает вмешательства в оперативную (текущую) деятельность компании, за которую ответственен исполнительный орган компании, за исключением случаев, когда существуют обстоятельства, влекущие неисполнение КПД, установленных в плане развития.</w:t>
+      Исполнительный орган фонда поддерживает постоянный диалог с исполнительным органом компании по вопросам стратегии и устойчивого развития. При этом фонд не допускает вмешательства в оперативную (текущую) деятельность компании, включая кадровые решения, осуществление закупок и производственные процессы, за которую ответственен исполнительный орган компании, за исключением случаев, определенных законодательством Республики Казахстан, а также случаев, когда существуют обстоятельства, влекущие неисполнение КПД, установленных в плане развития. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 26 – в редакции постановление Правительства РК от 15.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 659</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z81" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Рекомендуется обеспечить оптимальную структуру активов для организаций фонда. В холдинговой компании материнская компания может создаваться в форме акционерного общества. Остальные организации предпочтительно рекомендуется создавать в организационно-правовой форме товарищества с ограниченной ответственностью. В уже созданных в форме акционерного общества организациях рекомендуется рассмотреть возможность реорганизации в форму товарищества с ограниченной ответственностью с учетом экономических, правовых и иных аспектов и обеспечения интересов группы фонда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:bookmarkStart w:name="z82" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4552,725 +4614,1237 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Рекомендуемое количество женщин в составе Совета директоров организаций составляет не менее тридцати процентов от общего количества членов Совета директоров. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
     <w:bookmarkStart w:name="z183" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      65. В состав Совета директоров входят независимые директора в количестве, достаточном для обеспечения независимости принимаемых решений и справедливого отношения ко всем акционерам. Рекомендуемое количество независимых директоров в составе Совета директоров компании составляет до шестидесяти процентов от общего количества членов Совета директоров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 65 – в редакции постановление Правительства РК от 15.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 659</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z691" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65-1. Процесс поиска и отбора независимых директоров Фонда, компаний и организаций осуществляется на конкурсной основе. Порядок отбора независимых директоров фонда утверждается Советом директоров фонда. Порядок отбора независимых директоров компаний и организаций утверждается правлением фонда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 5 дополнена пунктом 65-1 в соответствии с постановлением Правительства РК от 15.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 659</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z184" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Рекомендуется избрание Советом директоров старшего независимого директора из числа независимых директоров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z185" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ключевые функции старшего независимого директора включают:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z186" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) выступление советником председателя Совета директоров и оказание ему поддержки в донесении определяемых им целей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z187" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оценку деятельности председателя Совета директоров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z188" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) планирование преемственности председателя Совета директоров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z189" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в случае возникновения разногласий между акционерами, исполнительным органом, председателем Совета директоров и другими директорами выступление посредником в разрешении разногласий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z190" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Общее собрание акционеров избирает членов Совета директоров на основе ясных и прозрачных процедур с учетом компетенций, навыков, достижений, деловой репутации и профессионального опыта кандидатов. При переизбрании отдельных членов Совета директоров или его полного состава на новый срок во внимание принимается их вклад в эффективность деятельности Совета директоров организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z191" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. В компаниях, все голосующие акции которых принадлежат фонду, существуют следующие особенности в отношении процесса избрания членов Совета директоров:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z692" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) председатель Совета директоров избирается решением единственного акционера;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z693" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      65. В состав Совета директоров входят независимые директора в количестве, достаточном для обеспечения независимости принимаемых решений и справедливого отношения ко всем акционерам. Рекомендуемое количество независимых директоров в составе Совета директоров компании составляет до пятидесяти процентов от общего количества членов Совета директоров. </w:t>
-[...203 lines deleted...]
-    <w:bookmarkStart w:name="z194" w:id="185"/>
+      2) процесс поиска и отбора независимых директоров компаний осуществляется на конкурсной основе. Порядок отбора независимых директоров компаний утверждается правлением фонда. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 68 – в редакции постановление Правительства РК от 15.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 659</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z194" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69. Срок полномочий членов Совета директоров совпадает со сроком полномочий всего Совета директоров и истекает на момент принятия общим собранием акционеров решения по избранию нового состава Совета директоров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z195" w:id="186"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z195" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Члены Совета директоров избираются на срок до трех лет, в последующем при условии удовлетворительных результатов деятельности может быть переизбрание еще на срок до трех лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z196" w:id="187"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z196" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Любой срок избрания в состав Совета директоров на срок больше шести лет подряд (например, два трехлетних срока) подлежит особому рассмотрению с учетом необходимости качественного обновления состава Совета директоров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z197" w:id="188"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z197" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Независимый директор не может избираться в Совет директоров более девяти лет подряд. В исключительных случаях допускается избрание на срок до девяти лет. Избрание независимого директора в Совет директоров должно происходить ежегодно с подробным разъяснением необходимости избрания данного члена Совета директоров и влияния данного фактора на независимость принятия решений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z198" w:id="189"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z198" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ни одно лицо не должно участвовать в принятии решений, связанных с собственным назначением, избранием и переизбранием.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z199" w:id="190"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z199" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. В состав Совета директоров должны входить лица, обладающие знаниями, навыками и опытом, необходимыми для выполнения Советом директоров своих функций и обеспечения роста долгосрочной стоимости и устойчивого развития организации, а также имеющие безупречную деловую и личную репутацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z200" w:id="191"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z694" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70-1. Не избирается на должность члена Совета директоров лицо:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z695" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) имеющее непогашенную или не снятую в установленном законом порядке судимость;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z696" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ранее являвшееся председателем Совета директоров, руководителем исполнительного органа, заместителем руководителя, главным бухгалтером другого юридического лица в период не более чем за один год до принятия решения о принудительной ликвидации или принудительном выкупе акций, или консервации другого юридического лица, признанного банкротом в установленном порядке (указанное требование применяется в течение пяти лет после даты принятия решения о принудительной ликвидации или принудительном выкупе акций, или консервации другого юридического лица, признанного банкротом в установленном порядке);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z697" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) совершившее коррупционное преступление.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 5 дополнена пунктом 70-1 в соответствии с постановлением Правительства РК от 15.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 659</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z200" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. При отборе кандидатов в состав Совета директоров во внимание принимаются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z201" w:id="192"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z698" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) опыт работы на руководящих должностях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z202" w:id="193"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z699" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) опыт работы в качестве члена Совета директоров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z203" w:id="194"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z700" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) стаж работы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z204" w:id="195"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z701" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) образование, специальность, включая наличие международных сертификатов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z205" w:id="196"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z702" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) наличие компетенций по направлениям и отраслям (отрасли могут меняться в зависимости от портфеля активов);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z206" w:id="197"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z703" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) деловая репутация;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z207" w:id="198"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z704" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) наличие прямого или потенциального конфликта интересов в случае избрания в состав Совета директоров организации. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z208" w:id="199"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z705" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Требования к кандидатам в состав Совета директоров фонда определяются внутренним документом, утверждаемым Советом директоров фонда. Требования к кандидатам в состав Совета директоров компаний и организаций определяются внутренним документом, утверждаемым правлением фонда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 71 – в редакции постановление Правительства РК от 15.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 659</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z208" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. Численный состав Совета директоров устанавливается индивидуально с учетом масштабов деятельности, потребностей бизнеса, текущих задач, плана развития и финансовых возможностей. Количество членов Совета директоров должно позволять создавать необходимое количество комитетов. В компаниях численный состав Совета директоров составляет от 7 до 11 человек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z209" w:id="200"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z209" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       73. Состав Совета директоров сбалансирован, что означает сочетание членов Совета директоров (представителей акционеров, независимых директоров, руководителя исполнительного органа), обеспечивающее принятие решений в интересах организации и с учетом справедливого отношения к акционерам. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z210" w:id="201"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z706" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обеспечивается прозрачный процесс отбора членов Совета директоров с вовлечением Совета директоров фонда (в отношении советов директоров компаний) и организации. Поиск кандидатов и избрание проводятся по объективным критериям и с учетом необходимости разнообразия состава Совета директоров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z211" w:id="202"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z707" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Процесс поиска и отбора проводится до истечения полного срока полномочий всего состава Совета директоров и полномочий индивидуальных членов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z212" w:id="203"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z708" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Процесс поиска и отбора независимых директоров Фонда, компаний и организаций осуществляется на конкурсной основе. Порядок отбора независимых директоров фонда утверждается Советом директоров фонда. Порядок отбора независимых директоров компаний и организаций утверждается правлением фонда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 73 – в редакции постановление Правительства РК от 15.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 659</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z212" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74. Вопрос об избрании всего состава Совета директоров или отдельных членов может быть инициирован в установленном порядке крупным акционером (участником) или Комитетом по назначениям и вознаграждениям через Совет директоров организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z213" w:id="204"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z213" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пример компетенций членов Совета директоров по направлениям и отраслям</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkEnd w:id="211"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z214" w:id="205"/>
+          <w:bookmarkStart w:name="z214" w:id="212"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Критерий</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="205"/>
+          <w:bookmarkEnd w:id="212"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5359,80 +5933,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z219" w:id="206"/>
+          <w:bookmarkStart w:name="z219" w:id="213"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Компетенция</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="206"/>
+          <w:bookmarkEnd w:id="213"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6358,80 +6932,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z259" w:id="207"/>
+          <w:bookmarkStart w:name="z259" w:id="214"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Отрасль</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="207"/>
+          <w:bookmarkEnd w:id="214"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7199,8066 +7773,8148 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z294" w:id="208"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z296" w:id="210"/>
+    <w:bookmarkStart w:name="z294" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75. В компаниях, в которых 100 % акций принадлежит фонду, существует следующий процесс поиска и избрания члена Совета директоров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z709" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фонд совместно с председателем Совета директоров компании, председателем Комитета по назначениям и вознаграждениям Совета директоров компании:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z710" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проводит подготовку и планирование: анализ и определение набора необходимых компетенций и навыков в Совете директоров с учетом задач компании;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z711" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) определяет канал поиска кандидатов — самостоятельно или с привлечением рекрутинговой организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z297" w:id="211"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z712" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осуществляет поиск кандидатов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z298" w:id="212"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z713" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) проводит отбор кандидатов: оценку, интервью и подготовку предложений по кандидатам (кандидаты в члены Совета директоров компаний обсуждаются как минимум с одним членом Комитета по назначениям и вознаграждениям Совета директоров фонда);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z301" w:id="215"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z714" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) принимает решение единственным акционером;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z715" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) публикует информацию на интернет-ресурсе компании, пресс-релиз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z716" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом процесс поиска и отбора независимых директоров компаний осуществляется на конкурсной основе. Порядок отбора независимых директоров компаний утверждается правлением фонда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z717" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Холдинговые компании используют аналогичный процесс в своей группе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z302" w:id="216"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z718" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В организациях с несколькими акционерами процесс избрания членов Совета директоров и председателя Совета директоров осуществляется в порядке, определенном </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z303" w:id="217"/>
+      В организациях с несколькими акционерами процесс избрания членов Совета директоров и председателя Совета директоров осуществляется в порядке, определенном Законом об акционерных обществах и Уставом организации. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z719" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В организациях рекомендуется создать Комитет по назначениям и вознаграждениям Совета директоров организации в определение состава, необходимых навыков и компетенций в Совет директоров и кандидатов в состав Совета директоров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z304" w:id="218"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 75 – в редакции постановление Правительства РК от 15.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 659</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z304" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76. В состав Совета директоров избираются независимые директора. Независимым директором признается лицо, которое обладает достаточным профессионализмом и самостоятельностью, чтобы принимать независимые и объективные решения, свободные от влияния отдельных акционеров, исполнительного органа и прочих заинтересованных сторон.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z305" w:id="219"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z305" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77. Рекомендуется принимать во внимание следующие обстоятельства, которые могут нанести ущерб независимости независимого директора:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z306" w:id="220"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z306" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) является или был сотрудником компании или группы в течение последних трех лет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z307" w:id="221"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z307" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) имеет или имел в течение последних трех лет материальные деловые отношения с компанией напрямую либо в качестве партнера, акционера, директора или главного менеджера органа или поддерживает такие отношения с компанией;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z308" w:id="222"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z308" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) получил или получает дополнительное вознаграждение от компании помимо вознаграждения директора, участвует в опционе на акции компании или в схеме оплаты с учетом результатов деятельности, или является участником пенсионной схемы компании;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z309" w:id="223"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z309" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) обладает членством в советах директоров или имеет связи с другими директорами через участие в других компаниях или органах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z310" w:id="224"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z310" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) представляет крупного акционера;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z311" w:id="225"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z311" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) проработал в совете директоров более девяти лет с момента их первого назначения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z312" w:id="226"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z312" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае применимости этих или других соответствующих обстоятельств, и если совет директоров считает, что независимый директор является независимым, то предоставляется четкое объяснение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z313" w:id="227"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z313" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78. Независимые директора должны активно участвовать в обсуждении вопросов, где возможен конфликт интересов (подготовка финансовой и нефинансовой отчетности, заключение сделок, в отношении которых имеется заинтересованность, выдвижение кандидатов в состав исполнительного органа, установление вознаграждения членам исполнительного органа). Независимые директора избираются председателями ключевых комитетов Совета директоров - по вопросам аудита, назначений и вознаграждений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z314" w:id="228"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z314" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Независимый директор следит за возможной утерей статуса независимости и заблаговременно уведомляет председателя Совета директоров в случае наличия таких ситуаций. В случае наличия обстоятельств, влияющих на независимость члена Совета директоров, председатель Совета директоров незамедлительно доводит данную информацию до сведения акционеров для принятия соответствующего решения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z315" w:id="229"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z315" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фонду и организациям необходимо обеспечить наличие планов преемственности членов Совета директоров для поддержания непрерывности деятельности и прогрессивного обновления состава Совета директоров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z316" w:id="230"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z316" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       79. Совет директоров утверждает программу введения в должность для вновь избранных членов Совета директоров и программу профессионального развития для каждого члена Совета директоров. Корпоративный секретарь обеспечивает реализацию данной программы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z317" w:id="231"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z317" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В процессе введения в должность члены Совета директоров ознакамливаются со своими правами и обязанностями, ключевыми аспектами деятельности и документами фонда и организации, в том числе связанными с наибольшими рисками.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z318" w:id="232"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z318" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       80. Председатель Совета директоров отвечает за общее руководство Советом директоров, обеспечивает полную и эффективную реализацию Советом директоров его основных функций и построение конструктивного диалога между членами Совета директоров, крупными акционерами и исполнительным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z319" w:id="233"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z319" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председатель Совета директоров стремится к созданию единой команды профессионалов, настроенных на рост долгосрочной стоимости и устойчивое развитие организации, умеющих своевременно и на должном профессиональном уровне реагировать на внутренние и внешние вызовы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z320" w:id="234"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z320" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для выполнения роли председателя Совета директоров помимо профессиональной квалификации и опыта необходимо наличие специальных навыков, таких как лидерство, умение мотивировать, понимать разные взгляды и подходы, иметь навыки разрешения конфликтных ситуаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z321" w:id="235"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z321" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       81. Роли и функции председателя Совета директоров и руководителя исполнительного органа организации четко разделены и закреплены в Уставе. Руководитель исполнительного органа не избирается председателем Совета директоров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z322" w:id="236"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z322" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ключевые функции председателя Совета директоров включают:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z323" w:id="237"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z323" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) планирование заседаний Совета директоров и формирование повестки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z324" w:id="238"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z324" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечение своевременного получения членами Совета директоров полной и актуальной информации для принятия решений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z325" w:id="239"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z325" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечение сосредоточения внимания Совета директоров на рассмотрении стратегических вопросов и минимизации вопросов текущего (операционного) характера, подлежащих рассмотрению Советом директоров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z326" w:id="240"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z326" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) обеспечение максимальной результативности проведения заседаний Совета директоров посредством выделения достаточного времени для обсуждений, всестороннего и глубокого рассмотрения вопросов повестки дня, стимулирования открытых обсуждений, достижения согласованных решений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z327" w:id="241"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z327" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) построение надлежащей коммуникации и взаимодействия с акционерами, включающее организацию консультаций с крупными акционерами при принятии ключевых стратегических решений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z328" w:id="242"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z328" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) обеспечение мониторинга и надзора надлежащего исполнения принятых решений Совета директоров и общего собрания акционеров (единственного акционера);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z329" w:id="243"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z329" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) в случае возникновения корпоративных конфликтов принятие мер по их разрешению и минимизации их негативного влияния на деятельность организации и своевременное информирование крупных акционеров (единственного акционера) в случае невозможности решения таких ситуаций собственными силами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z330" w:id="244"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z330" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82. Председатель Совета директоров не может являться одновременно председателем правления фонда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z331" w:id="245"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z331" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Совет директоров рассматривает вопросы в отношении фонда и организаций в пределах своей компетенции согласно Уставу фонда, а также предварительно рассматривает все вопросы компетенции Правительства как единственного акционера.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z332" w:id="246"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z332" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Советы директоров организаций избираются общим собранием акционеров (единственным акционером) организаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z333" w:id="247"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z333" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       83. Уровень вознаграждения членов Совета директоров достаточный для привлечения, удержания и мотивирования каждого члена Совета директоров такого уровня, который требуется для успешного управления организацией. При этом принимается во внимание ожидаемый положительный эффект для организации от участия данного лица в составе Совета директоров. Комитет по назначениям и вознаграждениям Совета директоров организации вносит предложения по размеру вознаграждения кандидатов в независимые директора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z334" w:id="248"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z334" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Установление вознаграждения члену Совета директоров организации осуществляется в соответствии с методологией, разрабатываемой фондом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z335" w:id="249"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z335" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом принимается во внимание ожидаемый положительный эффект для организации от участия данного лица в составе Совета директоров. В организациях с несколькими акционерами соответствующие правила вознаграждения членов Совета директоров разрабатываются на основе методологии фонда и утверждаются общим собранием акционеров. Комитет по назначениям и вознаграждениям Совета директоров организации вносит предложения по размеру вознаграждения кандидатов в независимые директора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z336" w:id="250"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z336" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уровни вознаграждения председателя и всех членов Совета директоров включают в себя затраты времени и обязанности в рамках должности. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z337" w:id="251"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z337" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ни одно лицо не должно участвовать в принятии решений, связанных с собственным вознаграждением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z338" w:id="252"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z338" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Вознаграждение должно справедливо отражать ожидаемый вклад члена Совета директоров в повышение эффективности всего Совета директоров и деятельности организации. При установлении размера вознаграждения принимаются во внимание обязанности членов Совета директоров, масштабы деятельности организации, долгосрочные цели и задачи, определяемые планом развития, сложность вопросов, рассматриваемых Советом директоров, уровень вознаграждения в аналогичных компаниях (бенчмаркинг, обзор вознаграждений).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z339" w:id="253"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z339" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84. Членам Совета директоров, как правило, выплачиваются фиксированное годовое вознаграждение, а также дополнительное вознаграждение за председательство в Совете директоров, участие и председательство в комитетах Совета директоров. Вознаграждение члена Совета директоров не должно включать опционы или другие элементы, связанные с результатами деятельности организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z340" w:id="254"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z340" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Общее собрание акционеров (единственный акционер) организации определяет размер и условия выплаты вознаграждения и компенсации расходов члену (-ам) Совета директоров организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z341" w:id="255"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z341" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Члены Совета директоров фонда, являющиеся государственными служащими, не получают отдельного вознаграждения за членство в Совете директоров и его комитетах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z342" w:id="256"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z342" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85. Для более углубленной и качественной проработки вопросов при Совете директоров фонда создаются постоянно действующие комитеты: по аудиту, назначениям и вознаграждениям, стратегии, Специализированный комитет. Иные комитеты могут быть созданы по усмотрению Совета директоров фонда. Комитет по стратегии рассматривает вопросы стратегического планирования, руководителем которого является первый руководитель центрального уполномоченного органа по государственному планированию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z343" w:id="257"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z343" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Деятельность комитетов Совета директоров фонда способствует глубокому и тщательному рассмотрению вопросов, входящих в компетенцию Совета директоров и повышению качества принимаемых решений, в особенности по таким направлениям как аудит, управление рисками, надлежащее и эффективное применение порядка осуществления закупок фондом и организациями, назначение и вознаграждение членов Совета директоров и исполнительного органа, устойчивое развитие, в том числе производственной безопасности и охраны окружающей среды. Наличие комитетов не освобождает членов Совета директоров от ответственности за принятые решения в рамках компетенции Совета директоров. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z344" w:id="258"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z344" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комитеты создаются для проведения детального анализа и выработки рекомендаций по кругу наиболее важных вопросов до их рассмотрения на заседании Совета директоров. Окончательное решение по рассматриваемым комитетами вопросам принимается Советом директоров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z345" w:id="259"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z345" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Совет директоров принимает решение о создании комитетов, определяет их персональный и численный составы, председателей, срок полномочий, а также функции и порядок работы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z346" w:id="260"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z346" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       86. В составы комитетов входят члены Совета директоров фонда и эксперты, обладающие необходимыми профессиональными знаниями для работы в конкретном комитете.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z347" w:id="261"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z347" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       87. Специализированный комитет фонда осуществляет комплексный и объективный анализ влияния деятельности организаций, входящих в группу фонда, на развитие экономики или отдельно взятой отрасли экономики в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о фонде. Постоянным членом Специализированного комитета - экспертом с правом голоса является представитель Высшей аудиторской палаты Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z348" w:id="262"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z348" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Контроль за использованием фондом и организациями выделенных им средств республиканского бюджета, Национального фонда Республики Казахстан на соответствие финансово-экономическому обоснованию, оценка эффективности бюджетных инвестиций относятся к компетенции Высшей аудиторской палаты Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z349" w:id="263"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z349" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В составах остальных комитетов Совета директоров фонда большинство составляют независимые директора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z350" w:id="264"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z350" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       88. Комитеты состоят из числа членов Совета директоров, обладающих необходимыми профессиональными знаниями, компетенциями и навыками для работы в комитете. Наличие потенциальных конфликтов интересов должно приниматься во внимание при формировании составов комитетов. Председатели комитетов наряду с профессиональными компетенциями обладают организаторскими и лидерскими качествами, хорошими коммуникативными навыками для эффективной организации деятельности комитета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z351" w:id="265"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z351" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При советах директоров создаются комитеты, в компетенцию которых входит рассмотрение вопросов по аудиту, управлению рисками, назначениям и вознаграждениям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z352" w:id="266"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z352" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       89. В организациях, операции которых связаны с риском аварий и технологических катастроф (к примеру, промышленные компании, авиа и железнодорожные перевозки), создаются комитеты по производственной безопасности. В целях повышения эффективности принятия инвестиционных решений рекомендуется включить в компетенцию одного из комитетов при Совете директоров вопросы, связанные с инвестиционной деятельностью организации, рассмотрение которых входит в компетенцию Совета директоров. В зависимости от состава, размера и текущих задач Совета директоров предусмотрены иные направления деятельности комитетов по вопросам стратегии, инвестиций и иным вопросам. Состав комитета включает не менее 3 человек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z353" w:id="267"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z353" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       90. В состав Комитета по аудиту входят независимые директора. В случае привлечения Комитетом квалифицированного эксперта, данное лицо не должно иметь права голоса. Решение о привлечении эксперта принимается Комитетом по аудиту, и вопрос его привлечения должен ежегодно рассматриваться на предмет эффективности деятельности и независимости.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z354" w:id="268"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z354" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Члены Комитета по аудиту обязаны обладать глубокими знаниями и практическим опытом в области бухгалтерского учета и аудита, управления рисками, внутреннего контроля. Базовые функции Комитета по аудиту включают вопросы внутреннего и внешнего аудита, финансовой отчетности, внутреннего контроля и управления рисками, соблюдения законодательства Республики Казахстан, внутренних документов и иные вопросы по поручению Совета директоров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z355" w:id="269"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z355" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       91. В состав Комитета по назначениям и вознаграждениям входит большинство из числа независимых директоров в целях выработки объективных и независимых решений и недопущения влияния заинтересованных лиц (представителей акционеров, руководителя исполнительного органа, работников и иных лиц) на суждения членов комитета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z356" w:id="270"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z356" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Члены данного комитета обязаны обладать глубокими знаниями и практическим опытом в области управления персоналом и оценки его деятельности, а также в сфере корпоративного управления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z357" w:id="271"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z357" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председателем комитета является председатель Совета директоров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z358" w:id="272"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z358" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Базовые функции комитета включают вопросы назначения, постановки мотивационных КПД, оценки деятельности, вознаграждения и планирования преемственности руководителя и членов исполнительного органа, вопросы назначения и вознаграждения корпоративного секретаря, а также участия в рассмотрении указанных вопросов в отношении состава самого Совета директоров, в случаях предоставления таких полномочий общим собранием акционеров (единственным акционером). В этом случае члены Комитета по назначениям и вознаграждениям не допускают возникновения ситуации с конфликтом интересов и не принимают участия при рассмотрении вопросов собственного назначения и/или вознаграждения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z359" w:id="273"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z359" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комитет по назначениям и вознаграждениям анализирует политику вознаграждения персонала и связанные с ней политики, а также согласовывает меры стимулирования и вознаграждения, принимая их во внимание при определении политики вознаграждения исполнительного директора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z360" w:id="274"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z360" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       92. На заседаниях комитетов присутствуют только члены комитетов. Присутствие остальных лиц допускается только по приглашению комитета. При необходимости комитеты привлекают экспертов и консультантов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z361" w:id="275"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z361" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       93. Функции, полномочия, состав и процесс организации деятельности комитетов регламентированы в соответствующих положениях и утверждены Советом директоров. Комитеты утверждают план своей работы (рекомендуется до начала календарного года), который согласовывается с планом работы Совета директоров, с указанием перечня рассматриваемых вопросов и дат проведения заседаний.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z362" w:id="276"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z362" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       94. Периодичность проведения заседаний комитетов составляет не менее 4-х заседаний в год. Заседания комитетов проводятся в очной форме с оформлением протокола. В целях создания благоприятных условий и сокращения затрат на проведение заседаний комитетов допускается участие членов комитетов посредством технических средств связи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z363" w:id="277"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z363" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       95. Председатели комитетов готовят отчет о деятельности комитета и на отдельном заседании отчитываются перед Советом директоров об итогах деятельности за год. Председатель Совета директоров имеет право в течение года потребовать у комитетов предоставить информацию о своей деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z364" w:id="278"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z364" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       96. Подготовка и проведение заседаний Совета директоров способствуют максимальной результативности его деятельности. Для выполнения своих обязанностей члены Совета директоров имеют доступ к полной, актуальной и своевременной информации. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z365" w:id="279"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z365" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       97. Совет директоров проводит регулярные заседания для эффективного выполнения своих функций. Проведение заседаний Совета директоров и его комитетов осуществляется посредством очной или заочной форм голосования, при этом количество заседаний с заочной формой голосования должно быть минимизировано. Рассмотрение и принятие решений по вопросам важного и стратегического характера осуществляются только на заседаниях Совета директоров с очной формой голосования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z366" w:id="280"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z366" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       98. Заседания Совета директоров и его комитетов надлежащим образом протоколируются корпоративным секретарем с указанием в полном объеме итогов обсуждений и принятых решений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z367" w:id="281"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z367" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заседания Совета директоров проводятся в соответствии с планом работы, утверждаемым до начала календарного года, включающим перечень рассматриваемых вопросов и график проведения заседаний с указанием дат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z368" w:id="282"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z368" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       99. Рекомендуемая периодичность проведения заседаний Совета директоров составляет от 8 до 12 заседаний в год. Рекомендуется равномерное распределение количества вопросов, планируемых к рассмотрению в течение года, для обеспечения тщательного и полноценного обсуждения и принятия своевременных и качественных решений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z369" w:id="283"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z369" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Совет директоров должен соблюдать установленные документами организации процедуры по подготовке и проведению заседаний Совета директоров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z370" w:id="284"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z370" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100. Материалы к заседаниям Совета директоров направляются заблаговременно – не менее чем за 7 календарных дней, а по более важным вопросам, которые определяются Уставом организации, – не менее чем за 15 рабочих дней, если иные сроки не установлены Уставом. Перечень важных вопросов включает, но не ограничивается, планом развития, планом мероприятий, мотивационными КПД для руководителя и членов исполнительного органа, годовым отчетом и участием в создании других юридических лиц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z371" w:id="285"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z371" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В повестку заседания Совета директоров не включаются вопросы, материалы по которым были предоставлены с нарушением сроков. В случае включения в повестку вопросов с нарушением сроков, председателю Совета директоров предоставляется исчерпывающее обоснование данной необходимости.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z372" w:id="286"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z372" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       101. Совет директоров принимает решения на основе полной, достоверной и качественной информации. Для принятия Советом директоров эффективных и своевременных решений необходимо обеспечить соблюдение следующих факторов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z373" w:id="287"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z373" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) высокое качество материалов, информации, документов, предоставляемых Совету директоров, в том числе перевод на английский язык при необходимости;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z374" w:id="288"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z374" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получение мнения экспертов (внутренних и внешних) при необходимости (следует учитывать, что привлечение экспертов не снимает с Совета директоров ответственности за принятое решение);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z375" w:id="289"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z375" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) время, уделяемое обсуждениям на заседаниях Совета директоров, особенно для важных и сложных вопросов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z376" w:id="290"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z376" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) своевременное рассмотрение вопросов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z377" w:id="291"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z377" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в решениях закреплены план дальнейших действий, сроки и ответственные лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z378" w:id="292"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z378" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Следующие факторы оказывают отрицательное влияние на качество решений Совета директоров:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z379" w:id="293"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z379" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) доминирование одного или нескольких директоров на заседании, что ограничивает полноценное участие в обсуждениях других директоров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z380" w:id="294"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z380" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) формальное отношение к рискам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z381" w:id="295"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z381" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) преследование личных интересов и низкие этические стандарты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z382" w:id="296"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z382" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) формальное принятие решений на заседании Совета директоров, без реальных и активных обсуждений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z383" w:id="297"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z383" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) позиция бескомпромиссности (отсутствие гибкости) или отсутствие стремления к развитию (довольствование текущим положением);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z384" w:id="298"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z384" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) слабая организационная культура;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z385" w:id="299"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z385" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) недостаток информации и/или анализа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z386" w:id="300"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z386" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Члены Совета директоров могут запросить дополнительную информацию по вопросам повестки дня, необходимую для принятия решения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z387" w:id="301"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z387" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       102. Проведение заседаний Совета директоров и его комитетов осуществляется посредством очной или заочной форм голосования (с обоснованием причин выбора заочной формы голосования), количество заседаний с заочной формой голосования должно быть минимизировано. Рассмотрение и принятие решений по стратегическим вопросам деятельности осуществляются только на заседаниях Совета директоров с очной формой голосования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z388" w:id="302"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z388" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В особых случаях возможно сочетание обеих форм заседания Совета директоров и его комитетов. Это касается ситуации, когда один или несколько членов Совета директоров не имеют возможности лично присутствовать на заседании Совета директоров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z389" w:id="303"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z389" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       103. Кворум для проведения заседания Совета директоров составляет не менее половины от числа его членов и определяется с учетом членов Совета директоров, которые участвуют в обсуждении и голосовании рассматриваемых вопросов, используя технические средства связи (в режиме сеанса видеоконференции, телефонной конференцсвязи и др.), либо при наличии их голосов, выраженных в письменном виде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z390" w:id="304"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z390" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Член Совета директоров, имеющий заинтересованность по вопросу, вынесенному на рассмотрение Совета директоров, не участвует в обсуждении и голосовании по данному вопросу, о чем делается соответствующая запись в протоколе заседания Совета директоров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z391" w:id="305"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z391" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       104. Срок давности по неразглашению внутренней (служебной) информации организации бывшими членами Совета директоров после прекращения их деятельности в составе Совета директоров составляет не менее 5 лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z392" w:id="306"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z392" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Совету директоров рекомендуется проводить ревизию ранее принятых решений. Анализу подлежат как само решение, так и процесс его принятия. Рекомендуется проводить ревизию ранее принятых решений при проведении Советом директоров оценки своей деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z393" w:id="307"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z393" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       105. Совет директоров, комитеты и члены Совета директоров оцениваются на ежегодной основе в рамках структурированного процесса, утвержденного Советом директоров организации. Данный процесс соответствует методологии фонда. При этом не реже одного раза в три года оценка проводится с привлечением независимой профессиональной организации. Способами оценки являются самооценка или привлечение независимого консультанта для повышения качества оценки. По согласованию с общим собранием акционеров (единственным акционером) или председателем совета директоров/наблюдательного совета оценка может проводиться с привлечением независимой профессиональной организации один раз в три года. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z394" w:id="308"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z394" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оценка должна позволять определять вклад Совета директоров и каждого из его членов в рост долгосрочной стоимости и устойчивое развитие организации, а также выявлять направления и рекомендовать меры для улучшений. Результаты оценки принимаются во внимание при переизбрании или досрочном прекращении полномочий членов Совета директоров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z395" w:id="309"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z395" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       106. Оценка является одним из основных инструментов повышения профессионализма Совета директоров и его индивидуальных членов. Проведение оценки обязательно как для независимых директоров, так и для представителей акционеров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z396" w:id="310"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z396" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проведение оценки должно соответствовать таким критериям, как регулярность, комплексность, непрерывность, реалистичность, конфиденциальность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z397" w:id="311"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z397" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Процесс, сроки и порядок проведения оценки деятельности Совета директоров, его комитетов и членов Совета директоров четко регламентированы во внутренних документах организации. Председатель и члены Совета директоров проходят обучение по проведению оценки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z398" w:id="312"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z398" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       107. Оценка включает, но не ограничивается рассмотрением следующих вопросов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z399" w:id="313"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z399" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) оптимальность состава Совета директоров (баланс навыков, опыта, разнообразие состава, объективность) в контексте стоящих задач перед организацией; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z400" w:id="314"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z400" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) ясность понимания видения, стратегии, основных задач, проблем и ценностей организации; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z401" w:id="315"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z401" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) планы преемственности и развития; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z402" w:id="316"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z402" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) функционирование Совета директоров как единого органа, роли Совета директоров и руководителя исполнительного органа; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z403" w:id="317"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z403" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) эффективность взаимодействия в Совете директоров, Совета директоров с органами и должностными лицами организации; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z404" w:id="318"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z404" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) эффективность каждого из членов Совета директоров; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z405" w:id="319"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z405" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) эффективность деятельности комитетов Совета директоров и их взаимодействие с Советом директоров, членами исполнительного органа; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z406" w:id="320"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z406" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) качество информации и документов, предоставляемых Совету директоров; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z407" w:id="321"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z407" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) качество обсуждений на Совете директоров, в комитетах; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z408" w:id="322"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z408" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) эффективность деятельности корпоративного секретаря; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z409" w:id="323"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z409" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) ясность в понимании процессов и компетенций; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z410" w:id="324"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z410" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) процесс выявления и оценки рисков; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z411" w:id="325"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z411" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) взаимодействие с акционерами и иными заинтересованными сторонами. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z412" w:id="326"/>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z412" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       108. Оценка проводится Советом директоров в обязательном порядке на ежегодной основе. Способами оценки являются самооценка или привлечение независимого консультанта для повышения качества оценки. Независимый внешний консультант привлекается не реже чем один раз в три года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z413" w:id="327"/>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z413" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оценка Совета директоров, его комитетов и членов Совета директоров, предоставление обратной связи членам Совета директоров и выработка последующих мер по улучшениям осуществляются под руководством председателя Совета директоров. Результаты оценки обсуждаются на отдельном заседании Совета директоров, по результатам которого для Совета директоров в целом и индивидуально для каждого из его членов вырабатывается программа развития.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z414" w:id="328"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z414" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       109. Председатель Совета директоров несет ответственность за весь процесс проведения оценки и принятие мер по его результатам. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z415" w:id="329"/>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z415" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ключевые роли в процессе оценки распределяются следующим образом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z416" w:id="330"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z416" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) председатель Совета директоров руководит процессом оценки, предоставляет обратную связь всему составу Совета директоров и каждому из его членов, информирует единственного акционера (крупных акционеров) о результатах оценки и обсуждает меры по улучшениям, а также контролирует выполнение плана действий по итогам оценки; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z417" w:id="331"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z417" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) председатель Комитета по назначениям и вознаграждениям обеспечивает процесс оценки председателя Совета директоров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z418" w:id="332"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z418" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) председатели комитетов обеспечивают процесс оценки эффективности работы возглавляемых ими комитетов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z419" w:id="333"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z419" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) независимый консультант (в случае привлечения) выступает в роли модератора и методолога, организует и координирует процесс оценки; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z420" w:id="334"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z420" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) члены Совета директоров обеспечивают активное участие, открытость, честность и вовлеченность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z421" w:id="335"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z421" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результаты оценки служат основанием для переизбрания всего состава Совета директоров или отдельного его члена, пересмотра состава Совета директоров и размера вознаграждения членам Совета директоров. В случае наличия серьезных недостатков в результатах деятельности отдельных членов Совета директоров, председатель Совета директоров проводит консультации с крупными акционерами (единственным акционером).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z422" w:id="336"/>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z422" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Совет директоров в ежегодном годовом отчете отражает каким образом проводилась оценка Совета директоров и принятые меры по результатам. В случае привлечения независимого консультанта, указывается оказывались ли им иные консультационные услуги фонду и организациям в течение последних трех лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z423" w:id="337"/>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z423" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Единственный акционер может провести собственную оценку Совета директоров самостоятельно или с привлечением независимого консультанта. Во внимание принимаются результаты оценки, проведенной самостоятельно Советом директоров, результаты деятельности организации и иные факторы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z424" w:id="338"/>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z424" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       110. В целях эффективной организации деятельности Совета директоров и взаимодействия Совета директоров, исполнительного органа с акционерами Советом директоров назначается корпоративный секретарь. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z425" w:id="339"/>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z425" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Совет директоров принимает решение о назначении корпоративного секретаря и досрочном прекращении его полномочий, определяет срок полномочий корпоративного секретаря, требования к корпоративному секретарю, функции и порядок деятельности, размер должностного оклада и условия вознаграждения, принимает решение о создании службы (секретариата) корпоративного секретаря. Корпоративный секретарь подотчетен Совету директоров фонда и независим от исполнительного органа фонда. Основные обязанности корпоративного секретаря включают содействие в своевременном и качественном принятии корпоративных решений со стороны Совета директоров, единственного акционера, выполнение роли советника для членов Совета директоров по всем вопросам их деятельности и применения положений настоящего кодекса, а также мониторинг за реализацией настоящего кодекса и участие в совершенствовании корпоративного управления в фонде и организациях. Корпоративный секретарь также осуществляет подготовку отчета о соблюдении принципов и положений настоящего кодекса, который включается в состав годового отчета фонда. Данный отчет содержит перечень принципов и положений кодекса, которые не соблюдаются, с приведением соответствующих объяснений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z426" w:id="340"/>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z426" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В компаниях, а также организациях, акции которых обращаются на рынке ценных бумаг, назначается корпоративный секретарь. Назначение корпоративного секретаря входит в исключительную компетенцию Совета директоров. Решение о назначении корпоративного секретаря в организациях, созданных в форме товарищества с ограниченной ответственностью, принимается по усмотрению наблюдательного совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z427" w:id="341"/>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z427" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111. Основная обязанность корпоративного секретаря состоит в обеспечении своевременного и качественного принятия корпоративных решений со стороны Совета директоров и общего собрания акционеров (единственного акционера), обеспечении эффективного взаимодействия Совета директоров, исполнительного органа с акционерами (единственным акционером). Кроме того, функции корпоративного секретаря включают надзор за надлежащей практикой корпоративного управления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z428" w:id="342"/>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z428" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основные функции корпоративного секретаря включают, но не ограничиваются следующими.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z429" w:id="343"/>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z429" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В части обеспечения деятельности Совета директоров:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z430" w:id="344"/>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z430" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) оказание помощи председателю Совета директоров в формировании плана работы и повесток заседаний; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z431" w:id="345"/>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z431" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) организация проведения заседаний Совета директоров и его комитетов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z432" w:id="346"/>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z432" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) обеспечение получения членами Совета директоров актуальной и своевременной информации, необходимой для принятия решений по вопросам повестки дня и в рамках компетенции Совета директоров; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z433" w:id="347"/>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z433" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) протоколирование заседаний Совета директоров и комитетов, обеспечение хранения протоколов, стенограмм, аудио-видео записей, материалов заседаний Совета директоров и комитетов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z434" w:id="348"/>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z434" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) консультирование членов Совета директоров по вопросам законодательства Республики Казахстан, Устава, настоящего кодекса, внутренних документов, осуществление мониторинга происходящих изменений и своевременное информирование членов Совета директоров; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z435" w:id="349"/>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z435" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) организация введения в должность вновь избранных членов Совета директоров; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z436" w:id="350"/>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z436" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) организация обучения членов Совета директоров и привлечения экспертов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z437" w:id="351"/>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z437" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) организация взаимодействия членов Совета директоров с акционерами, исполнительным органом. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z438" w:id="352"/>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z438" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В части обеспечения взаимодействия с акционерами (единственным акционером):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z439" w:id="353"/>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z439" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) организация проведения общих собраний акционеров; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z440" w:id="354"/>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z440" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) своевременное направление материалов по вопросам, выносимым на рассмотрение общего собрания акционеров/единственного акционера, для принятия соответствующих решений; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z441" w:id="355"/>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z441" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) протоколирование общего собрания акционеров, обеспечение хранения протоколов, стенограмм, материалов заседаний общего собрания акционеров (решений единственного акционера); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z442" w:id="356"/>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z442" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) обеспечение надлежащего взаимодействия организации с акционерами, включая контроль за предоставлением информации на запросы акционеров на своевременной основе. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z443" w:id="357"/>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z443" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В части внедрения надлежащей практики корпоративного управления:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z444" w:id="358"/>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z444" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) мониторинг реализации и соблюдения принципов и положений настоящего кодекса; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z445" w:id="359"/>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z445" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) подготовка отчета о соблюдении принципов и положений настоящего кодекса; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z446" w:id="360"/>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z446" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) выявление в рамках исполнения своих функций нарушений в части норм корпоративного управления, закрепленных законодательством, Уставом и другими документами организации; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z447" w:id="361"/>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z447" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) консультирование акционеров, должностных лиц, работников организации по вопросам корпоративного управления организации; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z448" w:id="362"/>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z448" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) мониторинг лучшей мировой практики в сфере корпоративного управления и внесение предложений по совершенствованию практики корпоративного управления в организации. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z449" w:id="363"/>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z449" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Возложение иных обязанностей на корпоративного секретаря должно осуществляться с учетом текущей нагрузки корпоративного секретаря. Возложение новых обязанностей не должно способствовать некачественному выполнению функций, изложенных в настоящем кодексе. Новые функции не должны дублировать функции иных структурных подразделений и должностных лиц. В случае дублирования необходимо пересмотреть исполнителя таких функций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z450" w:id="364"/>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z450" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       112. Для профессионального исполнения своих обязанностей корпоративный секретарь обладает знаниями, опытом и квалификацией, безупречной деловой репутацией и пользуется доверием Совета директоров и акционеров. В зависимости от размера организации и масштаба ее деятельности создается служба корпоративного секретаря.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z451" w:id="365"/>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z451" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       113. На должность корпоративного секретаря назначается лицо, имеющее высшее юридическое или экономическое образование, с не менее чем 5-летним опытом работы, и практические знания в сфере корпоративного управления и корпоративного права.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z452" w:id="366"/>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z452" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       114. В целях повышения эффективности подготовки и проведения заседаний Совета директоров рекомендуется периодически обсуждать полноту и полезность предоставленных членам Совета директоров материалов. Результаты данных обсуждений служат основанием для оценки эффективности деятельности корпоративного секретаря.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z453" w:id="367"/>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z453" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       115. В отношении корпоративного секретаря в организации разрабатывается программа введения в должность и планирования преемственности. Поиск и назначение корпоративного секретаря осуществляются на основе открытых и прозрачных процедур, закрепленных во внутренних документах организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z454" w:id="368"/>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z454" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       116. Корпоративный секретарь осуществляет свою деятельность на основе положения, утверждаемого Советом директоров, в котором указываются функции, права и обязанности, порядок взаимодействия с органами организации, квалификационные требования и другая информация.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z455" w:id="369"/>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z455" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С целью обеспечения эффективного взаимодействия и потока информации между органами организации корпоративный секретарь обладает умением выстраивать плодотворные взаимоотношения и обладает навыками по разрешению конфликтных ситуаций. В случае возникновения ситуаций с конфликтом интересов, корпоративный секретарь доводит данную информацию до сведения председателя Совета директоров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z456" w:id="370"/>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z456" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       117. Для выполнения своих функций корпоративный секретарь наделен следующими полномочиями:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z457" w:id="371"/>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z457" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) запрашивать и получать у органов, должностных лиц и работников организации документы и информацию, необходимые для принятия решений на заседаниях Совета директоров и общих собраниях акционеров (единственного акционера); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z458" w:id="372"/>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z458" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) принимать меры по организации заседаний Совета директоров и общего собрания акционеров, доведению до должностных лиц организаций информации о принятых решениях, а также последующему контролю их исполнения; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z459" w:id="373"/>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z459" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) непосредственно взаимодействовать с председателем и членами Совета директоров, первым руководителем и членами исполнительного органа, работниками организации, акционерами. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z460" w:id="374"/>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z460" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнительный орган организации оказывает корпоративному секретарю всестороннее содействие при исполнении им своих полномочий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z461" w:id="375"/>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z461" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       118. В бюджет организации включаются статьи расходов для обеспечения деятельности Совета директоров и корпоративного секретаря, в том числе расходы, связанные с выездом к месту проведения заседаний, проживанием и прочими поездками в рамках выполнения возложенных обязанностей. Рекомендуется предусматривать средства на обучение и развитие членов Совета директоров и привлечение внешних консультантов и экспертов Советом директоров и его комитетами. Формирование бюджета расходов для обеспечения деятельности Совета директоров и корпоративного секретаря и направление его в соответствующее структурное подразделение организации осуществляются корпоративным секретарем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z462" w:id="376"/>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z462" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Корпоративные секретари фонда и организации предоставляют разъяснения в отношении положений настоящего кодекса и их применения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z463" w:id="377"/>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z463" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       119. В компаниях создается коллегиальный исполнительный орган, в остальных организациях, а также в случае создания компании – совместного предприятия он может быть коллегиальным или единоличным по усмотрению акционеров (участников). Руководитель и члены исполнительного органа обязаны обладать высокими профессиональными и личностными характеристиками, а также иметь безупречную деловую репутацию и придерживаться высоких этических стандартов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z464" w:id="378"/>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z464" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Исполнительный орган подотчетен Совету директоров и осуществляет руководство ежедневной деятельностью организации, несет ответственность за реализацию плана развития, плана мероприятий и решений, принятых Советом директоров и общим собранием акционеров. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z465" w:id="379"/>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z465" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       120. Совет директоров избирает руководителя и членов исполнительного органа, определяет сроки полномочий, размер должностного оклада, условия оплаты их труда. Ключевую роль в процессе поиска и отбора кандидатов в состав исполнительного органа, определении их вознаграждения играет Комитет по назначениям и вознаграждениям Совета директоров организации. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z466" w:id="380"/>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z466" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рекомендуемое количество женщин в коллегиальных исполнительных органах фонда и организаций составляет не менее тридцати процентов от общего количества членов коллегиальных исполнительных органов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z467" w:id="381"/>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z467" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       121. Предложения по кандидатам на избрание в состав коллегиального исполнительного органа на рассмотрение Комитета по назначениям и вознаграждениям Совета директоров вносит руководитель исполнительного органа. В случае отклонения Советом директоров кандидата, предложенного руководителем исполнительного органа на одну и ту же вакантную должность в исполнительный орган во второй раз, право на внесение предложения по кандидату на данную вакантную должность переходит к Совету директоров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z468" w:id="382"/>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z468" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       122. В компаниях, 100 % акций (долей участия) которых принадлежат фонду, кандидатура на должность руководителя исполнительного органа предварительно согласовывается правлением фонда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z469" w:id="383"/>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z469" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Совет директоров может в любое время прекратить полномочия руководителя и членов исполнительного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z470" w:id="384"/>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z470" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рекомендуется избирать руководителя и членов исполнительного органа организации сроком до трех лет. Сроки полномочий руководителя и членов исполнительного органа совпадают со сроком полномочий исполнительного органа в целом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z471" w:id="385"/>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z471" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       123. Кандидатура на должность первого руководителя компании представляется (рекомендуется) для назначения (избрания) Премьер-Министром Республики Казахстан, согласовывается Руководителем Администрации в соответствии с порядком, установленным актом Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z472" w:id="386"/>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z472" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Порядок поиска и избрания руководителя исполнительного органа проводится согласно внутренним документам фонда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z473" w:id="387"/>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z473" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       124. Руководитель и члены исполнительного органа оцениваются Советом директоров. Основным критерием оценки является достижение поставленных КПД. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z474" w:id="388"/>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z474" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мотивационные КПД руководителя и членов исполнительного органа утверждаются Советом директоров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z475" w:id="389"/>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z475" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Предложения в части мотивационных КПД членов исполнительного органа на рассмотрение Совету директоров вносит руководитель исполнительного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z476" w:id="390"/>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z476" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результаты оценки оказывают влияние на размер вознаграждения, поощрение, переизбрание (назначение) или досрочное прекращение полномочий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z477" w:id="391"/>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z477" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       125. Исполнительный орган проводит очные заседания и обсуждает вопросы реализации плана развития, решений общего собрания акционеров (единственного акционера), Совета директоров и операционной деятельности. Особое внимание уделяется вопросам производственной безопасности. Заседания исполнительного органа рекомендуется проводить на регулярной основе. Случаи проведения заочных заседаний должны быть ограничены и определены в документах организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z478" w:id="392"/>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z478" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       126. Исполнительный орган формирует план работы на предстоящий год с перечнем вопросов до начала календарного года. Члены исполнительного органа должны получать материалы к рассмотрению заблаговременно и надлежащего качества. При рассмотрении важных и сложных вопросов, таких как стратегия и планы развития, инвестиционные проекты, управление рисками может проводиться несколько заседаний. В целях тщательной подготовки таких вопросов с учетом масштабов и специфики деятельности организации рекомендуется создание специальных комитетов, проектных и/или рабочих групп, работающих над решением специфичных задач. Права, обязанности, компетенция и ответственность указанных органов закреплены во внутренних документах организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z479" w:id="393"/>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z479" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       127. При рассмотрении каждого вопроса отдельное обсуждение посвящается рискам, связанным с принятием/непринятием решения и их влиянием на стоимость и устойчивое развитие организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z480" w:id="394"/>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z480" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Все вопросы, выносимые по инициативе исполнительного органа на рассмотрение Совета директоров и общего собрания акционеров (единственного акционера), предварительно рассматриваются и одобряются исполнительным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z481" w:id="395"/>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z481" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       128. Руководитель и члены исполнительного органа встречаются с трудовым коллективом, при наличии филиалов и организаций группы в других регионах, посещают такие объекты, проводят встречи, видеоконференции не реже одного раза в год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z482" w:id="396"/>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z482" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель и члены исполнительного органа показывают высокие стандарты этического поведения и являются примером для работников организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z483" w:id="397"/>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z483" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель и члены исполнительного органа не допускают возникновения ситуации с конфликтом интересов. При возникновении конфликта интересов они заблаговременно уведомляют об этом Совет директоров либо руководителя исполнительного органа, фиксируют это письменно и не участвуют в принятии решения по вопросу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z484" w:id="398"/>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z484" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       129. Член исполнительного органа может работать в других организациях только с одобрения Совета директоров. Руководитель исполнительного органа либо лицо, единолично осуществляющее функции исполнительного органа, не имеет оснований занимать должность руководителя исполнительного органа либо лица, единолично осуществляющего функции исполнительного органа, другого юридического лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z485" w:id="399"/>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z485" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       130. В организации должно быть обеспечено планирование преемственности исполнительного органа. Механизм и сроки переизбрания членов исполнительного органа должны мотивировать их на достижение долгосрочных результатов, предусматривая возможность досрочного освобождения от должности, в случае невыполнения ключевых показателей деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z486" w:id="400"/>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z486" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае смены руководителя и/или состава исполнительного органа, рекомендуется обеспечить соблюдение принципа преемственности в составе исполнительного органа, при этом в случае рассмотрения вопроса о переизбрании отдельных членов исполнительного органа принимать во внимание результаты их деятельности по курируемым направлениям. В случае смены председателя Совета директоров рекомендуется обеспечить преемственность в составе Совета директоров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z487" w:id="401"/>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z487" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       131. Исполнительный орган обеспечивает создание оптимальной организационной структуры.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z488" w:id="402"/>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z488" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Организационная структура направлена на:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z489" w:id="403"/>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z489" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) эффективность принятия решений; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z490" w:id="404"/>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z490" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) увеличение продуктивности; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z491" w:id="405"/>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z491" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) оперативность принятия решений; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z492" w:id="406"/>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z492" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) организационную гибкость. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z493" w:id="407"/>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z493" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отбор кандидатов на вакантные позиции организаций осуществляется на основе открытых и прозрачных конкурсных процедур. В организациях существует пул работников кадрового резерва, из которого в последующем могут производиться назначения на руководящие должности среднего и высшего менеджмента. Работники проходят оценку на ежегодной основе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z494" w:id="408"/>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z494" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       132. Случаи нарушения норм кодекса деловой этики со стороны членов исполнительного органа доводятся руководителем исполнительного органа до сведения Совета директоров. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z495" w:id="409"/>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z495" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Член исполнительного органа, допустивший нарушение норм кодекса деловой этики, не может являться членом исполнительного органа любой другой организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z496" w:id="410"/>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z496" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       133. В случае возникновения корпоративных конфликтов участники изыскивают пути их решения путем переговоров в целях обеспечения эффективной защиты интересов организации и заинтересованных сторон. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z497" w:id="411"/>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z497" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Эффективность работы по предупреждению и урегулированию корпоративных конфликтов предполагает, прежде всего, максимально полное и скорейшее выявление таких конфликтов и четкую координацию действий всех органов организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z498" w:id="412"/>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z498" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Корпоративные конфликты при содействии корпоративного секретаря рассматриваются председателем Совета директоров организации. В случае вовлечения председателя Совета директоров в корпоративный конфликт, такие случаи рассматриваются Комитетом по назначениям и вознаграждениям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z499" w:id="413"/>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z499" w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Управление рисками, внутренний контроль, аудит, комплаенс и омбудсмен</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z500" w:id="414"/>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z500" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       134. В фонде и организациях должна быть создана эффективно функционирующая система управления рисками и внутреннего контроля, направленная на обеспечение разумной уверенности в достижении фондом и организациями своих стратегических и операционных целей и представляющая собой совокупность организационных политик, процедур, норм поведения и действий, методов и механизмов управления, создаваемых Советом директоров и исполнительным органом фонда и организаций для обеспечения: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z501" w:id="415"/>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z501" w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) оптимального баланса между ростом стоимости организации, прибыльностью и сопровождаемыми их рисками; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z502" w:id="416"/>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z502" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) эффективности финансово-хозяйственной деятельности и достижения финансовой устойчивости компании; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z503" w:id="417"/>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z503" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) сохранности активов и эффективного использования ресурсов компании; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z504" w:id="418"/>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z504" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) полноты, надежности и достоверности финансовой и управленческой отчетности; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z505" w:id="419"/>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z505" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) соблюдения требований законодательства Республики Казахстан и внутренних документов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z506" w:id="420"/>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z506" w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) надлежащего внутреннего контроля по предотвращению мошенничества и обеспечению эффективной поддержки функционирования основных и вспомогательных бизнес-процессов и анализу результатов деятельности. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z507" w:id="421"/>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z507" w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Совет директоров и исполнительный орган обеспечивают внедрение культуры надлежащего управления рисками в фонде и организациях. Внедрение и функционирование системы управления рисками и внутреннего контроля в фонде и организациях должны иметь четкую нормативную базу, основанную на лучших практиках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z508" w:id="422"/>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z508" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       135. Советом директоров фонда и организаций определяются принципы и подходы к организации системы управления рисками и внутреннего контроля, исходя из задач этой системы и с учетом лучших практик работы и методологии фонда в области управления рисками и внутреннего контроля. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z509" w:id="423"/>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z509" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Советом директоров утверждаются внутренние документы, определяющие принципы и подходы к организации эффективной системы управления рисками и внутреннего контроля, демонстрирующие приверженность компании лучшим практикам работы в области управления рисками и внутреннего контроля (интегрированная концепция построения системы внутреннего контроля COSO, Концепция (COSO) "Управление рисками организаций. Интегрированная модель" Комитета спонсорских Организаций Комиссии Трэдвэй (Тhе Сommitee оf Sроnsoring Оrganizations оf the Тreadway Commission), Международный стандарт ИСО 31000 "Менеджмент риска. Принципы и руководящие указания", Международный стандарт ИСО 31010 "Менеджмент риска. Техники оценки рисков" и др.).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z510" w:id="424"/>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z510" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       136. Организация эффективной системы управления рисками и внутреннего контроля в фонде и организациях нацелена на построение системы управления, способной обеспечить точное понимание разумности и приемлемости уровня рисков работниками, менеджментом, органами компании при принятии ими решений, быстро реагировать на риски, осуществлять контроль над основными и вспомогательными бизнес-процессами и ежедневными операциями, а также незамедлительное информирование руководства соответствующего уровня о любых существенных недостатках и областях для улучшения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z511" w:id="425"/>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z511" w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Принципы и подходы к организации эффективной системы управления рисками и внутреннего контроля предусматривают:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z512" w:id="426"/>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z512" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) определение цели и задач системы управления рисками и внутреннего контроля; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z513" w:id="427"/>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z513" w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) организационную структуру системы управления рисками и внутреннего контроля с охватом всех уровней принятия решений и с учетом роли соответствующего уровня в процессе разработки, утверждения, применения и оценки системы управления рисками и внутреннего контроля; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z514" w:id="428"/>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z514" w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) основные требования к организации процесса управления рисками (подходы к определению риск-аппетита, порядок идентификации и оценки рисков, определение методов реагирования и мониторинг); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z515" w:id="429"/>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z515" w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) требования к организации системы внутреннего контроля и проведению контрольных процедур (характеристика ключевых областей и основных компонентов системы внутреннего контроля, порядок оценки эффективности и отчетности в области внутреннего контроля). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z516" w:id="430"/>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z516" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Во внутренних документах фонда и организаций должны быть формализованы роль и задачи, ответственность органов компании, ревизионной комиссии, подразделений внутреннего аудита и иных подразделений компании, а также порядок их взаимодействия в рамках организации и функционирования системы управления рисками и внутреннего контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z517" w:id="431"/>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z517" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Советы директоров организаций при утверждении внутренних документов в области управления рисками и внутреннего контроля руководствуются принятыми фондом нормативными документами, регламентирующими вопросы управления рисками и внутреннего контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z518" w:id="432"/>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z518" w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Во внутренних нормативных документах фонда и холдинговых компаний должна быть закреплена ответственность советов директоров и исполнительных органов по организации и обеспечению эффективного функционирования системы управления рисками и внутреннего контроля на консолидированной основе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:name="z519" w:id="433"/>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z519" w:id="442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       137. Исполнительные органы фонда и организаций обеспечивают создание и поддержание функционирования эффективной системы управления рисками и внутреннего контроля. Процесс управления рисками интегрирован с процессами планирования (план развития и планы мероприятий, годовой бюджет) и оценки результатов деятельности организации (управленческая отчетность). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z520" w:id="434"/>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z520" w:id="443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Каждое должностное лицо фонда или организации обеспечивает надлежащее рассмотрение рисков при принятии решений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z521" w:id="435"/>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z521" w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнительный орган фонда или организации обеспечивает внедрение процедур управления рисками работниками, обладающими соответствующей квалификацией и опытом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="435"/>
-    <w:bookmarkStart w:name="z522" w:id="436"/>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z522" w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнительный орган:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z523" w:id="437"/>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z523" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) обеспечивает разработку и внедрение утвержденных Советом директоров внутренних документов в области управления рисками и внутреннего контроля; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z524" w:id="438"/>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z524" w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) обеспечивает создание и эффективное функционирование системы управления рисками и внутреннего контроля путем практической реализации и непрерывного осуществления закрепленных за ним принципов и процедур управления рисками и внутреннего контроля; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z525" w:id="439"/>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z525" w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) отвечает за выполнение решений Совета директоров и рекомендаций Комитета по аудиту в области организации системы управления рисками и внутреннего контроля; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z526" w:id="440"/>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z526" w:id="449"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) осуществляет мониторинг системы управления рисками и внутреннего контроля в соответствии с требованиями внутренних документов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="440"/>
-    <w:bookmarkStart w:name="z527" w:id="441"/>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z527" w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) обеспечивает совершенствование процессов и процедур управления рисками и внутреннего контроля с учетом изменений во внешней и внутренней среде бизнеса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="441"/>
-    <w:bookmarkStart w:name="z528" w:id="442"/>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z528" w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       138. В целях реализации принципов внутреннего контроля и обеспечения эффективности системы управления рисками и внутреннего контроля исполнительный орган распределяет полномочия, обязанности и ответственность за конкретные процедуры управления рисками и внутреннего контроля между руководителями нижеследующего уровня и/или руководителями структурных подразделений/владельцами бизнес-процессов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="442"/>
-    <w:bookmarkStart w:name="z529" w:id="443"/>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z529" w:id="452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководители структурных подразделений/владельцы бизнес-процессов в соответствии со своими функциональными обязанностями ответственны за разработку, документирование, внедрение, мониторинг и развитие системы управления рисками и внутреннего контроля во вверенных им функциональных областях деятельности компании.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="443"/>
-    <w:bookmarkStart w:name="z530" w:id="444"/>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z530" w:id="453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Организационная структура системы управления рисками и внутреннего контроля в фонде и организациях (в зависимости от масштабов и специфики деятельности) должна предусматривать наличие структурного подразделения (структурных подразделений), ответственного за функционирование системы управления рисками и внутреннего контроля, к задачам которого относятся:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="444"/>
-    <w:bookmarkStart w:name="z531" w:id="445"/>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z531" w:id="454"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) общая координация процессов управления рисками и внутреннего контроля; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="445"/>
-    <w:bookmarkStart w:name="z532" w:id="446"/>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z532" w:id="455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) разработка методических документов в области управления рисками и внутреннего контроля и оказание методологической поддержки владельцам бизнес-процессов и работникам в процессе идентификации, документирования рисков, внедрения, мониторинга и совершенствования контрольных процедур, формирования планов мероприятий по реагированию на риски; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="446"/>
-    <w:bookmarkStart w:name="z533" w:id="447"/>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z533" w:id="456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) организация обучения работников в области управления рисками и внутреннего контроля; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="447"/>
-    <w:bookmarkStart w:name="z534" w:id="448"/>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z534" w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) формирование сводной отчетности по рискам, информирование Совета директоров и исполнительного органа по вопросам, предусмотренным внутренними документами в области управления рисками и внутреннего контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="448"/>
-    <w:bookmarkStart w:name="z535" w:id="449"/>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z535" w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) проведение мероприятий по совершенствованию системы управления рисками и внутреннего контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="449"/>
-    <w:bookmarkStart w:name="z536" w:id="450"/>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z536" w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       139. Рекомендуется, чтобы руководитель, курирующий функцию управления рисками и внутреннего контроля, не являлся владельцем риска, что обеспечивает его независимость и объективность. Запрещается совмещение функций по управлению рисками и внутреннему контролю с функциями, связанными с экономическим планированием, корпоративным финансированием, казначейством, инвестиционной деятельностью, внутренним аудитом. Совмещение с другими функциями допускается в случае, если не возникает значительный конфликт интересов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="450"/>
-    <w:bookmarkStart w:name="z537" w:id="451"/>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z537" w:id="460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Система управления рисками и внутреннего контроля фонда и организаций базируется на высокой культуре риск-менеджмента, проводимой исполнительным органом, предусматривающей обязательность процедур идентификации, оценки и мониторинга всех существенных рисков, а также принятие своевременных и адекватных мер по снижению уровня рисков, которые могут негативно влиять на достижение стратегических целей, реализацию операционных задач и репутацию компании. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="451"/>
-    <w:bookmarkStart w:name="z538" w:id="452"/>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z538" w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       140. Процедуры по управлению рисками обязаны обеспечивать быстрое реагирование на новые риски, их четкую идентификацию и определение владельцев риска. В случае любых непредвиденных изменений в конкурентной или экономической среде фонда и организаций осуществляются срочная переоценка карты рисков и ее соответствие риск-аппетиту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="452"/>
-    <w:bookmarkStart w:name="z539" w:id="453"/>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z539" w:id="462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       141. Для целостного и ясного понимания присущих рисков фонда и организаций на регулярной основе проводятся идентификация и оценка рисков, которые отражаются в регистре/карте рисков, плане мероприятий по реагированию на риски (улучшение процессов, стратегии минимизации), утверждаемых Советом директоров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z540" w:id="454"/>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z540" w:id="463"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осуществляемая оценка рисков, позволяющая оценить соответствие рисков утвержденному риск-аппетиту и влияние рисков на реализацию плана развития фонда и организации, приводит к измеримым показателям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z541" w:id="455"/>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z541" w:id="464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       142. Работники фонда и организаций на ежедневной основе работают с рисками, управляют ими и проводят мониторинг их потенциального влияния в сфере своих функциональных обязанностей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z542" w:id="456"/>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z542" w:id="465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       143. Информация о рисках должна являться составной частью управленческой отчетности. Совет директоров и исполнительный орган должны регулярно получать информацию о ключевых рисках, их анализе с точки зрения влияния на стратегию и бизнес-планы компании.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z543" w:id="457"/>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z543" w:id="466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Утверждение ежеквартальных консолидированных отчетов по рискам закреплено за Советом директоров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z544" w:id="458"/>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z544" w:id="467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       144. В фонде и организациях устойчивое развитие должно быть интегрировано в:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z545" w:id="459"/>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z545" w:id="468"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) систему управления (в системе управления в области устойчивого развития четко определены и закреплены роли, компетенции, ответственность каждого органа и всех работников за реализацию принципов, стандартов и соответствующих политик, и планов в области устойчивого развития);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="459"/>
-    <w:bookmarkStart w:name="z546" w:id="460"/>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z546" w:id="469"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) план развития путем интеграции целей Environmental, Social, and Corporate Governance (далее – ESG);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="460"/>
-    <w:bookmarkStart w:name="z547" w:id="461"/>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z547" w:id="470"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) систему управления рисками (фонд и организации совершенствуют практики управления экологическими и климатическими рисками, связанными с изменением климата); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="461"/>
-    <w:bookmarkStart w:name="z548" w:id="462"/>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z548" w:id="471"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) процесс принятия инвестиционных решений (необходимо интегрировать практику анализа существенных ESG факторов и оценку ESG рисков для выявления инвестиционных рисков и возможностей, которые с высокой вероятностью могут повлиять на результаты деятельности фонда и эффективность инвестиций);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z549" w:id="463"/>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z549" w:id="472"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) систему вознаграждения высших органов управления и менеджмента (фонд и организации разрабатывают и раскрывают публично цели в области ESG,. целевые показатели ESG используются для оценки эффективности работы руководителей);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="463"/>
-    <w:bookmarkStart w:name="z550" w:id="464"/>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z550" w:id="473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ключевые процессы, включая планирование (долгосрочный, среднесрочный (5-летний план) и краткосрочный (годовой бюджет) периоды), отчетность, управление человеческими ресурсами, операционную деятельность и другие, а также в процессы принятия решений на всех уровнях управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="464"/>
-    <w:bookmarkStart w:name="z551" w:id="465"/>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z551" w:id="474"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) систему регулярного взаимодействия с заинтересованными сторонами, что подразумевает предоставление значимой и достоверной информации, обеспечение возможности двустороннего диалога, информированности об экологических опасностях и рисках, связанных с деятельностью портфельных компаний, разработкой гибкого механизма подачи жалоб.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="465"/>
-    <w:bookmarkStart w:name="z552" w:id="466"/>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z552" w:id="475"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Холдинговые компании имеют консолидированную карту заинтересованных сторон для своей группы и составляют соответствующий план взаимодействия с такими сторонами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="466"/>
-    <w:bookmarkStart w:name="z553" w:id="467"/>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z553" w:id="476"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Совет директоров и исполнительный орган фонда и организаций обеспечивают формирование надлежащей системы в области устойчивого развития и ее внедрение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="467"/>
-    <w:bookmarkStart w:name="z554" w:id="468"/>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z554" w:id="477"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Фондом и организациями разрабатываются планы мероприятий в области устойчивого развития с учетом международных стандартов и лучших практик. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="468"/>
-    <w:bookmarkStart w:name="z555" w:id="469"/>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z555" w:id="478"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Совет директоров осуществляет стратегическое руководство и контроль за внедрением системы в области устойчивого развития. Исполнительный орган формирует соответствующий план и вносит его на рассмотрение Совета директоров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="469"/>
-    <w:bookmarkStart w:name="z556" w:id="470"/>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z556" w:id="479"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       145. В целях тщательной подготовки вопросов в области устойчивого развития рекомендуются создание комитета или делегирование в круг компетенций одного из действующих комитетов при Совете директоров фонда и организации вопросов в области ESG. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="470"/>
-    <w:bookmarkStart w:name="z557" w:id="471"/>
+    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z557" w:id="480"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комитет по аудиту Совета директоров осуществляет контроль за рисками в области устойчивого развития, качеством нефинансовой информации и отчетности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="471"/>
-    <w:bookmarkStart w:name="z558" w:id="472"/>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z558" w:id="481"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Все работники и должностные лица на всех уровнях вносят вклад в устойчивое развитие, внедряют принципы и мероприятия в области устойчивого развития путем личного поведения и соблюдения соответствующих политик и стандартов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="472"/>
-    <w:bookmarkStart w:name="z559" w:id="473"/>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z559" w:id="482"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фонду и организациям следует принимать меры по принятию и соблюдению принципов устойчивого развития во взаимоотношениях с партнерами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="473"/>
-    <w:bookmarkStart w:name="z560" w:id="474"/>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z560" w:id="483"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       146. В фонде и организациях осуществляются разработка, утверждение, формализация и документирование контрольных процедур по трем ключевым областям: операционная деятельность, подготовка финансовой отчетности и соблюдение требований законодательства Республики Казахстан и внутренних документов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="474"/>
-    <w:bookmarkStart w:name="z561" w:id="475"/>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z561" w:id="484"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Контрольные процедуры являются документально зафиксированной системой мероприятий и действиями по обеспечению эффективного внутреннего контроля за исполнением целей, задач и планов компании, выявлению и совершению нестандартных операций, а также предупреждению, ограничению и предотвращению рисков и возможных неправомерных действий со стороны должностных лиц и работников компании.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="475"/>
-    <w:bookmarkStart w:name="z562" w:id="476"/>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z562" w:id="485"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Контрольные процедуры должны осуществляться на всех уровнях управления и подлежать соблюдению всеми работниками и органами фонда и организаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="476"/>
-    <w:bookmarkStart w:name="z563" w:id="477"/>
+    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkStart w:name="z563" w:id="486"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Контрольные процедуры охватывают три ключевые области: операционная деятельность, подготовка финансовой отчетности, соблюдение требований законодательства Республики Казахстан, внутренних документов и направлены на:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="477"/>
-    <w:bookmarkStart w:name="z564" w:id="478"/>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z564" w:id="487"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) снижение вероятности возникновения возможных рисков; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="478"/>
-    <w:bookmarkStart w:name="z565" w:id="479"/>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z565" w:id="488"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) предотвращение возникновения ошибок и/или определение ошибок после их совершения; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="479"/>
-    <w:bookmarkStart w:name="z566" w:id="480"/>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z566" w:id="489"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) выявление и устранение дублирующих и избыточных операций; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="480"/>
-    <w:bookmarkStart w:name="z567" w:id="481"/>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z567" w:id="490"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) выявление недостатков и областей для улучшения; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="481"/>
-    <w:bookmarkStart w:name="z568" w:id="482"/>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z568" w:id="491"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) дальнейшее совершенствование системы внутреннего контроля. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="482"/>
-    <w:bookmarkStart w:name="z569" w:id="483"/>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z569" w:id="492"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       147. Совету директоров фонда и организаций необходимо предпринимать соответствующие меры для того, чтобы убедиться, что действующая система управления рисками и внутреннего контроля соответствует определенным Советом директоров принципам и подходам к ее организации и эффективно функционирует. Отчеты по рискам должны выноситься на заседания Совета директоров не реже одного раза в квартал и обсуждаться надлежащим образом в полном объеме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="483"/>
-    <w:bookmarkStart w:name="z570" w:id="484"/>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z570" w:id="493"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       148. Совет директоров совместно с Комитетом по аудиту несет ответственность за проведение оценки эффективности системы управления рисками и внутреннего контроля, формирует свое собственное мнение о ее эффективности после надлежащего и тщательного анализа информации и гарантий, доведенных до него подразделением внутреннего аудита или внешним экспертом, Комитетом по аудиту и исполнительным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="484"/>
-    <w:bookmarkStart w:name="z571" w:id="485"/>
+    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkStart w:name="z571" w:id="494"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       149. Совету директоров на регулярной основе следует рассматривать вопросы организации, функционирования и эффективности системы управления рисками и внутреннего контроля и при необходимости давать рекомендации по ее улучшению. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="485"/>
-    <w:bookmarkStart w:name="z572" w:id="486"/>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z572" w:id="495"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Внедрение контрольных процедур предусматривает разработку/актуализацию блок-схем по бизнес-процессам с указанием рисков процессного уровня и контрольных процедур, разработку/актуализацию матрицы рисков и контролей по бизнес-процессам, тестирование контрольных процедур и оценку их эффективности, формирование плана мероприятий по дальнейшему совершенствованию системы внутреннего контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="486"/>
-    <w:bookmarkStart w:name="z573" w:id="487"/>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z573" w:id="496"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ответственность за утверждение контрольных процедур закрепляется в зависимости от характера и существенности риска, по отношению к которому устанавливаются соответствующие контрольные процедуры.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="487"/>
-    <w:bookmarkStart w:name="z574" w:id="488"/>
+    <w:bookmarkEnd w:id="496"/>
+    <w:bookmarkStart w:name="z574" w:id="497"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       150. В фонде и организациях должна быть создана Служба внутреннего аудита (далее - СВА) для предоставления Совету директоров независимых и объективных гарантий и консультаций, направленных на совершенствование систем управления рисками, внутреннего контроля и корпоративного управления. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="488"/>
-    <w:bookmarkStart w:name="z575" w:id="489"/>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z575" w:id="498"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Совет директоров фонда определяет количественный состав, срок полномочий, назначает ее руководителя, а также досрочно прекращает его полномочия, определяет порядок его работы, размер и условия оплаты труда и премирования работников СВА.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="489"/>
-    <w:bookmarkStart w:name="z576" w:id="490"/>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z576" w:id="499"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       СВА подчиняется непосредственно Совету директоров фонда и является независимой от исполнительного органа фонда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="490"/>
-    <w:bookmarkStart w:name="z577" w:id="491"/>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z577" w:id="500"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ключевые обязанности СВА включают оценку качества системы внутреннего контроля и управления рисками в фонде и доведение до сведения Совета директоров информации о достаточности и эффективности данной системы. Основная задача СВА заключается в содействии улучшению результатов деятельности фонда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="491"/>
-    <w:bookmarkStart w:name="z578" w:id="492"/>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z578" w:id="501"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       151. В фонде создается коллегиальный исполнительный орган в форме правления. Правление подотчетно Совету директоров и выполняет свою деятельность в пределах компетенций, определенных уставом фонда. Совет директоров фонда осуществляет контроль за эффективностью деятельности правления фонда, включая выполнение решений единственного акционера и Совета директоров фонда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="492"/>
-    <w:bookmarkStart w:name="z579" w:id="493"/>
+    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkStart w:name="z579" w:id="502"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Правительство как акционер назначает и досрочно освобождает от должности председателя правления фонда. Члены правления фонда избираются Советом директоров фонда. Предложения по кандидатам на избрание в состав правления фонда на рассмотрение Совета директоров фонда вносит председатель правления фонда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="493"/>
-    <w:bookmarkStart w:name="z580" w:id="494"/>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z580" w:id="503"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       152. Внутренний аудит в фонде и организациях осуществляется посредством создания отдельного структурного подразделения – СВА (в организациях в форме товариществ с ограниченной ответственностью функции внутреннего аудита возлагаются на ревизионную комиссию/ревизора, функционально подотчетной наблюдательному совету; при этом цели, функции и задачи ревизионной комиссии/ревизора, порядок ее взаимодействия с органами организации должны устанавливаться с учетом принципов, изложенных в настоящем кодексе, применительно к СВА).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="494"/>
-    <w:bookmarkStart w:name="z581" w:id="495"/>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z581" w:id="504"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Внутренним документом компании определяются Положение о СВА, его цели, полномочия, ответственность и закрепляются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="495"/>
-    <w:bookmarkStart w:name="z582" w:id="496"/>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z582" w:id="505"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) приверженность принципам, кодексу этики и стандартам внутренних аудиторов, установленных международными институтами в сфере внутреннего аудита; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="496"/>
-    <w:bookmarkStart w:name="z583" w:id="497"/>
+    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z583" w:id="506"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) статус, цели, задачи и ответственность внутреннего аудита компании; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="497"/>
-    <w:bookmarkStart w:name="z584" w:id="498"/>
+    <w:bookmarkEnd w:id="506"/>
+    <w:bookmarkStart w:name="z584" w:id="507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) условия обеспечения независимости, объективности и профессионализма СВА для достижения целей и задач внутреннего аудита и эффективного выполнения СВА своих функций и обязанностей; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="498"/>
-    <w:bookmarkStart w:name="z585" w:id="499"/>
+    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkStart w:name="z585" w:id="508"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) квалификационные требования к руководителю и работникам СВА, включающие требования в части профессиональных знаний и навыков, опыта работы, опыта руководящей работы (для руководителей), а также требования в части дополнительной специальной подготовки, подтвержденной международными сертификатами (внутренним аудиторам рекомендуется демонстрировать свой профессионализм путем получения соответствующих профессиональных сертификатов и квалификаций);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="499"/>
-    <w:bookmarkStart w:name="z586" w:id="500"/>
+    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkStart w:name="z586" w:id="509"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) объем и содержание деятельности внутреннего аудита; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="500"/>
-    <w:bookmarkStart w:name="z587" w:id="501"/>
+    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkStart w:name="z587" w:id="510"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) право доступа к документации, сотрудникам и материальным активам при выполнении соответствующих заданий; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="501"/>
-    <w:bookmarkStart w:name="z588" w:id="502"/>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z588" w:id="511"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) порядок взаимодействия СВА с Советом директоров и исполнительным органом и представления отчетности Комитету по аудиту и Совету директоров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="502"/>
-    <w:bookmarkStart w:name="z589" w:id="503"/>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z589" w:id="512"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       153. Для обеспечения независимости и объективности внутреннего аудита СВА должна быть организационно подчинена и функционально подотчетна Совету директоров, который принимает решения по утверждению планов и стратегии деятельности СВА, определяет количественный состав, размер и условия оплаты труда и премирования работников СВА. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="503"/>
-    <w:bookmarkStart w:name="z590" w:id="504"/>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z590" w:id="513"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Организационная подчиненность и функциональная подотчетность СВА Совету директоров означают:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="504"/>
-    <w:bookmarkStart w:name="z591" w:id="505"/>
+    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkStart w:name="z591" w:id="514"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) утверждение Советом директоров (после предварительного рассмотрения Комитетом по аудиту) положения и других политик в области внутреннего аудита, регламентирующих цели, задачи, функции и порядок деятельности СВА; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="505"/>
-    <w:bookmarkStart w:name="z592" w:id="506"/>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z592" w:id="515"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) утверждение Советом директоров (после предварительного рассмотрения Комитетом по аудиту) риск-ориентированного годового аудиторского плана; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="506"/>
-    <w:bookmarkStart w:name="z593" w:id="507"/>
+    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkStart w:name="z593" w:id="516"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) предоставление Совету директоров (после предварительного рассмотрения Комитетом по аудиту) ежеквартальных и годового отчета о выполнении годового аудиторского плана и иной информации о деятельности внутреннего аудита; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="507"/>
-    <w:bookmarkStart w:name="z594" w:id="508"/>
+    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkStart w:name="z594" w:id="517"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) утверждение Советом директоров (после предварительного рассмотрения Комитетом по аудиту) решений о назначении, освобождении от должности, вознаграждении руководителя и работников подразделения внутреннего аудита; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="508"/>
-    <w:bookmarkStart w:name="z595" w:id="509"/>
+    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkStart w:name="z595" w:id="518"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) рассмотрение Советом директоров (Комитетом по аудиту) существенных ограничений полномочий СВА или иных ограничений, способных негативно повлиять на осуществление внутреннего аудита. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="509"/>
-    <w:bookmarkStart w:name="z596" w:id="510"/>
+    <w:bookmarkEnd w:id="518"/>
+    <w:bookmarkStart w:name="z596" w:id="519"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       154. СВА осуществляет свою деятельность на основе риск-ориентированного годового аудиторского плана, утвержденного Советом директоров. Результаты аудиторских отчетов и ключевые обнаружения, мониторинг исполнения аудиторских рекомендаций ежеквартально выносятся на рассмотрение Совета директоров. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="510"/>
-    <w:bookmarkStart w:name="z597" w:id="511"/>
+    <w:bookmarkEnd w:id="519"/>
+    <w:bookmarkStart w:name="z597" w:id="520"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Совет директоров обеспечивает своевременное рассмотрение отчетов СВА, контроль за своевременным исполнением аудиторских рекомендаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="511"/>
-    <w:bookmarkStart w:name="z598" w:id="512"/>
+    <w:bookmarkEnd w:id="520"/>
+    <w:bookmarkStart w:name="z598" w:id="521"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       155. Руководитель СВА разрабатывает и поддерживает программу гарантии и повышения качества, охватывающую все виды деятельности внутреннего аудита и предусматривающую обязательное проведение внутренней и внешней оценки деятельности СВА. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="512"/>
-    <w:bookmarkStart w:name="z599" w:id="513"/>
+    <w:bookmarkEnd w:id="521"/>
+    <w:bookmarkStart w:name="z599" w:id="522"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель СВА в организациях должен разработать внутренние документы, регулирующие деятельность подразделения, на основе корпоративных стандартов фонда в области внутреннего аудита и обеспечить их рассмотрение и утверждение Комитетом по аудиту и Советом директоров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="513"/>
-    <w:bookmarkStart w:name="z600" w:id="514"/>
+    <w:bookmarkEnd w:id="522"/>
+    <w:bookmarkStart w:name="z600" w:id="523"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оценка эффективности деятельности СВА, ее руководителя и работников осуществляется Советом директоров на основе рассмотрения отчетов СВА, соблюдения сроков исполнения годового аудиторского плана и представления отчетности, оценки соответствия отчетов требованиям стандартов и внутренних нормативных документов СВА.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="514"/>
-    <w:bookmarkStart w:name="z601" w:id="515"/>
+    <w:bookmarkEnd w:id="523"/>
+    <w:bookmarkStart w:name="z601" w:id="524"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Программа гарантии и повышения качества разрабатывается и реализуется с целью оценки соответствия деятельности СВА международным стандартам внутреннего аудита. В рамках данной программы предусматриваются проведение периодической внутренней и внешней оценки (на соответствие стандартам, кодексу этики внутренних аудиторов), а также оценки эффективности и результативности внутреннего аудита и выявление возможностей для совершенствования деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="515"/>
-    <w:bookmarkStart w:name="z602" w:id="516"/>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z602" w:id="525"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       156. В соответствии с законодательством Республики Казахстан в фонде и всех компаниях группы фонда действует комплаенс-служба, задачей которой является построение эффективной комплаенс системы, обеспечивающей разумную уверенность в том, что значимые комплаенс и коррупционные риски компании должным образом управляются. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="516"/>
-    <w:bookmarkStart w:name="z603" w:id="517"/>
+    <w:bookmarkEnd w:id="525"/>
+    <w:bookmarkStart w:name="z603" w:id="526"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комплаенс-служба призвана обеспечить соблюдение антикоррупционного законодательства Республики Казахстан, принятие политик по вопросам комплаенс, а также формирование внутренней корпоративной культуры на основе принципов прозрачности и благонадежности в соответствии с законодательством и лучшими международными практиками.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="517"/>
-    <w:bookmarkStart w:name="z604" w:id="518"/>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z604" w:id="527"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Деятельность комплаенс-службы регулируется внутренними документами компании. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="518"/>
-    <w:bookmarkStart w:name="z605" w:id="519"/>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z605" w:id="528"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       комплаенс-служба должна обладать независимостью в системе управления компанией. В компании Комплаенс-служба напрямую подчиняется Совету директоров компании. Для эффективной работы Комплаенс-служба должна иметь достаточные полномочия и ресурсы, а также регулярно взаимодействовать с органом управления компании и на периодической основе отчитываться ему. Исполнительный орган поддерживает независимость комплаенс-службы и не препятствует выполнению обязанностей. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="519"/>
-    <w:bookmarkStart w:name="z606" w:id="520"/>
+    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkStart w:name="z606" w:id="529"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель Комплаенс-службы обладает соответствующим опытом и является руководителем высшего звена. Необходимо исключить конфликты интересов по совмещению иной должности в компании.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="520"/>
-    <w:bookmarkStart w:name="z607" w:id="521"/>
+    <w:bookmarkEnd w:id="529"/>
+    <w:bookmarkStart w:name="z607" w:id="530"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       157. Фонд разрабатывает стандарты деловой этики, деятельности омбудсмена, эффективной системы уведомления о предполагаемых нарушениях. Советы директоров фонда и организаций обеспечивают внедрение этих стандартов и их соблюдение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="521"/>
-    <w:bookmarkStart w:name="z608" w:id="522"/>
+    <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z608" w:id="531"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       158. В целях соблюдения принципов деловой этики и оптимального регулирования социально-трудовых споров, возникающих в фонде и организациях, назначается омбудсмен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="522"/>
-    <w:bookmarkStart w:name="z609" w:id="523"/>
+    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkStart w:name="z609" w:id="532"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кандидат на должность омбудсмена должен иметь безупречную деловую репутацию, высокий авторитет и обладать способностью принятия беспристрастных решений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="523"/>
-    <w:bookmarkStart w:name="z610" w:id="524"/>
+    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkStart w:name="z610" w:id="533"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Омбудсмен назначается решением Совета директоров фонда и подлежит переизбранию каждые два года. Роль омбудсмена заключается в консультировании обратившихся к нему работников, участников трудовых споров, конфликта и оказании им содействия в выработке взаимоприемлемого, конструктивного и реализуемого решения с учетом соблюдения норм законодательства Республики Казахстан (в том числе, соблюдения конфиденциальности при необходимости), оказании содействия в решении проблемных социально-трудовых вопросов как работников, так и фонда и организации, а также соблюдении принципов деловой этики работниками фонда и организаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="524"/>
-    <w:bookmarkStart w:name="z611" w:id="525"/>
+    <w:bookmarkEnd w:id="533"/>
+    <w:bookmarkStart w:name="z611" w:id="534"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Омбудсмен выносит на рассмотрение соответствующих органов и должностных лиц фонда и/или организаций выявленные им проблемные вопросы, носящие системный характер и требующие принятия соответствующих решений (комплексных мер), выдвигает конструктивные предложения для их решения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="525"/>
-    <w:bookmarkStart w:name="z612" w:id="526"/>
+    <w:bookmarkEnd w:id="534"/>
+    <w:bookmarkStart w:name="z612" w:id="535"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Омбудсмен не реже одного раза в год представляет отчет о результатах проведенной работы Комитету по назначениям и вознаграждениям и Комитету по аудиту Совета директоров фонда, которые оценивают результаты его деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="526"/>
-    <w:bookmarkStart w:name="z613" w:id="527"/>
+    <w:bookmarkEnd w:id="535"/>
+    <w:bookmarkStart w:name="z613" w:id="536"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Совет директоров фонда оценивает результаты деятельности омбудсмена и переизбирает омбудсмена путем принятия решения о продлении полномочий действующего омбудсмена или прекращении полномочий лица, занимающего должность омбудсмена, и избрания нового омбудсмена.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="527"/>
-    <w:bookmarkStart w:name="z614" w:id="528"/>
+    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkStart w:name="z614" w:id="537"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место выполнения работы, условия труда омбудсмена определяются решением правления фонда, за исключением вопросов условий оплаты труда и премирования. Вопросы условий оплаты труда и премирования определяются внутренним нормативным документом, утверждаемым решением Совета директоров фонда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="528"/>
-    <w:bookmarkStart w:name="z615" w:id="529"/>
+    <w:bookmarkEnd w:id="537"/>
+    <w:bookmarkStart w:name="z615" w:id="538"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фонд и организации обязаны придерживаться высоких этических стандартов и внедрять необходимые процедуры для обеспечения постоянного применения этих стандартов всеми работниками и партнерами фонда и организаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="529"/>
-    <w:bookmarkStart w:name="z616" w:id="530"/>
+    <w:bookmarkEnd w:id="538"/>
+    <w:bookmarkStart w:name="z616" w:id="539"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомления о предполагаемых нарушениях должны направляться напрямую СВА или Совету директоров фонда или организации. Исполнительный орган и все его структурные подразделения, включая службу безопасности, не должны препятствовать передаче уведомлений о предполагаемых нарушениях СВА или Совету директоров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="530"/>
-    <w:bookmarkStart w:name="z617" w:id="531"/>
+    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkStart w:name="z617" w:id="540"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 7. Прозрачность деятельности фонда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="531"/>
-    <w:bookmarkStart w:name="z618" w:id="532"/>
+    <w:bookmarkEnd w:id="540"/>
+    <w:bookmarkStart w:name="z618" w:id="541"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       159. В целях соблюдения интересов заинтересованных сторон фонд и организации своевременно и достоверно раскрывают информацию о всех важных аспектах своей деятельности, включая финансовое состояние, результаты деятельности, структуру собственности и управления. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="532"/>
-    <w:bookmarkStart w:name="z619" w:id="533"/>
+    <w:bookmarkEnd w:id="541"/>
+    <w:bookmarkStart w:name="z619" w:id="542"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       160. Фонд и организации своевременно раскрывают информацию, предусмотренную законодательством Республики Казахстан и внутренними документами. Для обеспечения системности раскрытия информации в фонде и организациях должны быть утверждены внутренние документы, определяющие перечень информации, раскрываемой заинтересованным лицам, сроки, порядок, способ, форму раскрытия информации, ответственных должностных лиц и работников с указанием их функций и обязанностей, а также другие положения, регулирующие процессы раскрытия информации. Фонд и организации определяют порядок отнесения информации к категориям доступа, условия хранения и использования информации, в том числе круг лиц, имеющих право свободного доступа к информации, составляющей коммерческую и служебную тайну, и принимают меры к охране ее конфиденциальности. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="533"/>
-    <w:bookmarkStart w:name="z620" w:id="534"/>
+    <w:bookmarkEnd w:id="542"/>
+    <w:bookmarkStart w:name="z620" w:id="543"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фонд и организации своевременно раскрывают информацию о своей деятельности для заинтересованных сторон в соответствии с законодательством Республики Казахстан, настоящим кодексом и внутренними документами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="534"/>
-    <w:bookmarkStart w:name="z621" w:id="535"/>
+    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkStart w:name="z621" w:id="544"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       161. Перечень информации, раскрываемой акционерам (участникам), приведен в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о РЦБ, законах о хозяйственных товариществах, товариществах, учредительных документах и внутренних документах юридического лица и разделе "Прозрачность" настоящего кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="535"/>
-    <w:bookmarkStart w:name="z622" w:id="536"/>
+    <w:bookmarkEnd w:id="544"/>
+    <w:bookmarkStart w:name="z622" w:id="545"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акционеры (участники) и инвесторы получают информацию о деятельности организации посредством:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="536"/>
-    <w:bookmarkStart w:name="z623" w:id="537"/>
+    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkStart w:name="z623" w:id="546"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) годового отчета, включающего, в том числе отчет Совета директоров и аудированную годовую финансовую отчетность (нормы настоящего пункта в части аудированной отчетности применяются, если проведение аудита годовой финансовой отчетности предусмотрено законодательством Республики Казахстан и/или внутренними документами организации);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="537"/>
-    <w:bookmarkStart w:name="z624" w:id="538"/>
+    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkStart w:name="z624" w:id="547"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) интернет-ресурса организации, содержащего раздел для акционеров (участников) и инвесторов, отражающий актуальную информацию о деятельности организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="538"/>
-    <w:bookmarkStart w:name="z625" w:id="539"/>
+    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkStart w:name="z625" w:id="548"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) интернет-ресурса депозитария финансовой отчетности, фондовой биржи, содержащей информацию, предусмотренную </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 102 Закона о РЦБ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="539"/>
-    <w:bookmarkStart w:name="z626" w:id="540"/>
+    <w:bookmarkEnd w:id="548"/>
+    <w:bookmarkStart w:name="z626" w:id="549"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) возможности получения информации и документов через направление запросов в организацию в порядке, установленном законодательством Республики Казахстан, учредительными и внутренними документами организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="540"/>
-    <w:bookmarkStart w:name="z627" w:id="541"/>
+    <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkStart w:name="z627" w:id="550"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) пресс-релизов и иных информационных материалов, распространяемых организацией;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="541"/>
-    <w:bookmarkStart w:name="z628" w:id="542"/>
+    <w:bookmarkEnd w:id="550"/>
+    <w:bookmarkStart w:name="z628" w:id="551"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) брифингов, проводимых организацией;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="542"/>
-    <w:bookmarkStart w:name="z629" w:id="543"/>
+    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkStart w:name="z629" w:id="552"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) иных способов в соответствии с внутренними документами организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="543"/>
-    <w:bookmarkStart w:name="z630" w:id="544"/>
+    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z630" w:id="553"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       162. По требованию акционера (участника) организация предоставляет копии документов, предусмотренных законодательством Республики Казахстан, с учетом ограничений по раскрытию служебной, коммерческой или иной охраняемой законом тайны/информации, определяемых в законодательстве Республики Казахстан и внутренних документах организации. Плата, взимаемая организацией за предоставление копий документов, устанавливается организацией и не может превышать стоимости расходов на их изготовление и при необходимости доставку акционеру (участнику).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="544"/>
-    <w:bookmarkStart w:name="z631" w:id="545"/>
+    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkStart w:name="z631" w:id="554"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       163. Акционер (участник) может обращаться в организацию с письменными запросами о ее деятельности и получать мотивированные ответы в течение 30 (тридцать) календарных дней с даты поступления запроса в организацию либо иной срок, предусмотренный Уставом, внутренними документами организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="545"/>
-    <w:bookmarkStart w:name="z632" w:id="546"/>
+    <w:bookmarkEnd w:id="554"/>
+    <w:bookmarkStart w:name="z632" w:id="555"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       По требованию акционера (участника) организация предоставляет копии документов в порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона об акционерных обществах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="546"/>
-    <w:bookmarkStart w:name="z633" w:id="547"/>
+    <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkStart w:name="z633" w:id="556"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С целью защиты информации, составляющей коммерческую и служебную тайну, фонд и организации в соответствии с законодательством Республики Казахстан и Уставом определяют порядок отнесения информации к категориям доступа, условия хранения и использования информации. Фонд и организации определяют круг лиц, имеющих право свободного доступа к информации, составляющей коммерческую и служебную тайну, и принимают меры к охране ее конфиденциальности. Лица, незаконными методами получившие, раскрывшие или использовавшие информацию, составляющую коммерческую и служебную тайну, обязаны возместить причиненный ущерб и несут ответственность в соответствии с законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="547"/>
-    <w:bookmarkStart w:name="z634" w:id="548"/>
+    <w:bookmarkEnd w:id="556"/>
+    <w:bookmarkStart w:name="z634" w:id="557"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       164. В организациях, акции которых котируются на фондовой бирже, рекомендуется создание структурного подразделения (или закрепление за структурным подразделением функций) по связям с акционерами и инвесторами, в компетенцию которого будет входить сбор, анализ, подготовка информации, которая будет размещаться на интернет-ресурсе организации. Руководителем данного подразделения рекомендуется назначать лицо, обладающее практическим опытом работы в финансовой сфере, хорошо понимающее специфику отрасли, в которой работает организация.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="548"/>
-    <w:bookmarkStart w:name="z635" w:id="549"/>
+    <w:bookmarkEnd w:id="557"/>
+    <w:bookmarkStart w:name="z635" w:id="558"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Организации, акции которых котируются на фондовой бирже, обязаны уведомить как акционеров, так и эмитентов, при приобретении или отчуждении основных пакетов акций более чем на 3% (подлежащие уведомлению интересы включают прямое и косвенное владение акциями и финансовыми инструментами, имеющими аналогичный экономический эффект).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="549"/>
-    <w:bookmarkStart w:name="z636" w:id="550"/>
+    <w:bookmarkEnd w:id="558"/>
+    <w:bookmarkStart w:name="z636" w:id="559"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       165. Выбор внешнего аудитора осуществляется на основе конкурса. Важную роль в процессе отбора играет Комитет по аудиту Совета директоров. Привлекаемый внешний аудитор не оказывает фонду и организации консультационных услуг, которые могут стать угрозой независимости внешнего аудитора, не практикуются случаи приема на руководящие должности бывших членов аудиторской команды ранее, чем через два года после их увольнения из аудиторской организации. Фонд и организации раскрывают подробную информацию о привлекаемом внешнем аудиторе. В фонде и организациях регламентированы вопросы по выбору и взаимодействию с внешним аудитором.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="550"/>
-    <w:bookmarkStart w:name="z637" w:id="551"/>
+    <w:bookmarkEnd w:id="559"/>
+    <w:bookmarkStart w:name="z637" w:id="560"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фондом и организациями утверждаются документы, регулирующие взаимоотношения с внешним аудитором, в том числе процесс выбора внешнего аудитора, полномочия и функции конкурсной комиссии, вопросы оказания аудиторской организацией консультационных услуг, не связанных с аудитом финансовой отчетности и прочей информации, вопросы ротации аудиторских организаций и старшего персонала аудиторской организации, вопросы приема на работу бывших сотрудников аудиторской организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="551"/>
-    <w:bookmarkStart w:name="z638" w:id="552"/>
+    <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkStart w:name="z638" w:id="561"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Необходимо, чтобы осуществлялась ротация партнеров и старшего персонала, ответственного за аудит финансовой отчетности, не менее одного раза в пять лет, в случае, если аудиторская организация оказывает фонду и организации аудиторские услуги более 5 лет подряд.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="552"/>
-    <w:bookmarkStart w:name="z639" w:id="553"/>
+    <w:bookmarkEnd w:id="561"/>
+    <w:bookmarkStart w:name="z639" w:id="562"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Не должны практиковаться случаи включения в состав Совета директоров, исполнительного органа, СВА, приема на должности главного бухгалтера, финансового директора бывших членов аудиторской организации ранее, чем через два года после их увольнения из аудиторской организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="553"/>
-    <w:bookmarkStart w:name="z640" w:id="554"/>
+    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkStart w:name="z640" w:id="563"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для оценки рисков независимости аудиторской организации и оценки потенциального качества проведения аудита финансовой отчетности и прочей информации необходимо раскрывать информацию о вознаграждении, выплачиваемом аудиторской организации, в том числе отдельно за аудиторские услуги и услуги, не связанные с аудитом финансовой отчетности и прочей информации. С целью облегчения поиска информации она должна раскрываться на интернет-ресурсе и в годовом отчете организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="554"/>
-    <w:bookmarkStart w:name="z641" w:id="555"/>
+    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkStart w:name="z641" w:id="564"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комитет по аудиту Совета директоров организации регулярно (не менее трех раз до момента выдачи аудиторского заключения) проводит встречи с внешним аудитором в рамках аудиторского процесса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="555"/>
-    <w:bookmarkStart w:name="z642" w:id="556"/>
+    <w:bookmarkEnd w:id="564"/>
+    <w:bookmarkStart w:name="z642" w:id="565"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Внешний аудитор имеет доступ к Комитету по аудиту для обсуждения вопросов по аудиту. В случае отсутствия Комитета по аудиту внешний аудитор напрямую взаимодействует с Советом директоров и его председателем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="556"/>
-    <w:bookmarkStart w:name="z643" w:id="557"/>
+    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkStart w:name="z643" w:id="566"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Внешний аудитор представляет Комитету по аудиту информацию о ходе и результатах аудита; подтверждает сохранение независимости, отсутствие финансовых интересов в организации, отсутствие существенного влияния на финансовую зависимость внешнего аудитора общей суммы вознаграждения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="557"/>
-    <w:bookmarkStart w:name="z644" w:id="558"/>
+    <w:bookmarkEnd w:id="566"/>
+    <w:bookmarkStart w:name="z644" w:id="567"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       166. Фонд, компании и организации, акции которых торгуются на фондовой бирже, должны готовить годовой отчет в соответствии с положениями настоящего кодекса и лучшей практикой раскрытия информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="558"/>
-    <w:bookmarkStart w:name="z645" w:id="559"/>
+    <w:bookmarkEnd w:id="567"/>
+    <w:bookmarkStart w:name="z645" w:id="568"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Годовой отчет утверждается Советом директоров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="559"/>
-    <w:bookmarkStart w:name="z646" w:id="560"/>
+    <w:bookmarkEnd w:id="568"/>
+    <w:bookmarkStart w:name="z646" w:id="569"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Годовой отчет, который хорошо структурирован и визуально удобен для восприятия, а также публикуется на казахском, русском и английском языках, является одним из ключевых источников информации для заинтересованных сторон.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="560"/>
-    <w:bookmarkStart w:name="z647" w:id="561"/>
+    <w:bookmarkEnd w:id="569"/>
+    <w:bookmarkStart w:name="z647" w:id="570"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Годовой отчет подготавливается и размещается на интернет-ресурсе до проведения годового общего собрания акционеров (участников). Утверждение годового отчета осуществляется Советом директоров (наблюдательным советом).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="561"/>
-    <w:bookmarkStart w:name="z648" w:id="562"/>
+    <w:bookmarkEnd w:id="570"/>
+    <w:bookmarkStart w:name="z648" w:id="571"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Требования к содержанию годового отчета минимально предполагают наличие следующей информации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="562"/>
-    <w:bookmarkStart w:name="z649" w:id="563"/>
+    <w:bookmarkEnd w:id="571"/>
+    <w:bookmarkStart w:name="z649" w:id="572"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) обращение председателя Совета директоров (наблюдательного совета); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="563"/>
-    <w:bookmarkStart w:name="z650" w:id="564"/>
+    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkStart w:name="z650" w:id="573"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) обращение руководителя исполнительного органа; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="564"/>
-    <w:bookmarkStart w:name="z651" w:id="565"/>
+    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkStart w:name="z651" w:id="574"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) информацию о фонде или организации: общие сведения; информацию о структуре уставного капитала, включая следующие сведения: количество и номинальная стоимость выпущенных акций (долей участия), описание прав, предоставляемых акциями, количество и номинальная стоимость объявленных, но неразмещенных акций, состав акционеров (участников) и количество, доля принадлежащих им простых акций (долей участия), порядок распоряжения правами собственности; миссия; план развития, результаты его реализации; обзор рынка и положение на рынке; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="565"/>
-    <w:bookmarkStart w:name="z652" w:id="566"/>
+    <w:bookmarkEnd w:id="574"/>
+    <w:bookmarkStart w:name="z652" w:id="575"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) результаты финансовой и операционной деятельности за отчетный год: обзор и анализ деятельности относительно поставленных задач; операционные и финансовые показатели деятельности; основные существенные события и достижения; информация о существенных сделках; любая финансовая поддержка, включая гарантии, получаемые/полученные от государства и любые обязательства перед государством и обществом, принятые на себя фондом или организацией (если не раскрывается в соответствии с МСФО);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="566"/>
-    <w:bookmarkStart w:name="z653" w:id="567"/>
+    <w:bookmarkEnd w:id="575"/>
+    <w:bookmarkStart w:name="z653" w:id="576"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) структура активов, включая дочерние/зависимые организации всех уровней, обзор, основные итоги их финансовой и производственной деятельности; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="567"/>
-    <w:bookmarkStart w:name="z654" w:id="568"/>
+    <w:bookmarkEnd w:id="576"/>
+    <w:bookmarkStart w:name="z654" w:id="577"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) цели и планы на будущие периоды; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="568"/>
-    <w:bookmarkStart w:name="z655" w:id="569"/>
+    <w:bookmarkEnd w:id="577"/>
+    <w:bookmarkStart w:name="z655" w:id="578"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) основные факторы риска и система управления рисками; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="569"/>
-    <w:bookmarkStart w:name="z656" w:id="570"/>
+    <w:bookmarkEnd w:id="578"/>
+    <w:bookmarkStart w:name="z656" w:id="579"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) корпоративное управление: структура корпоративного управления; состав акционеров (участников) и структура владения; состав Совета директоров (наблюдательного совета), включая квалификацию, процесс отбора, в том числе о независимых директорах, с указанием критериев определения их независимости; отчет о деятельности Совета директоров (наблюдательного совета) и его комитетов; информация о соответствии практики корпоративного управления принципам настоящего кодекса, а при ее несоответствии пояснения о причинах несоблюдения каждого из принципов; состав исполнительного органа; отчет о деятельности исполнительного органа; политика вознаграждения должностных лиц; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="570"/>
-    <w:bookmarkStart w:name="z657" w:id="571"/>
+    <w:bookmarkEnd w:id="579"/>
+    <w:bookmarkStart w:name="z657" w:id="580"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) устойчивое развитие (в случае подготовки отдельного отчета в области устойчивого развития, возможно предоставление ссылки на данный отчет); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="571"/>
-    <w:bookmarkStart w:name="z658" w:id="572"/>
+    <w:bookmarkEnd w:id="580"/>
+    <w:bookmarkStart w:name="z658" w:id="581"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) заключение аудитора и финансовая отчетность с примечаниями; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="572"/>
-    <w:bookmarkStart w:name="z659" w:id="573"/>
+    <w:bookmarkEnd w:id="581"/>
+    <w:bookmarkStart w:name="z659" w:id="582"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) аналитические показатели и данные, включаемые в годовой отчет, которые отражают сравнительный анализ и достигнутый прогресс (регресс) по отношению к предыдущему периоду (сравнение со значениями аналогичных показателей, указанных в прошлом годовом отчете) (в целях сравнения показателей с компаниями международного уровня, действующими в аналогичной отрасли, рекомендуется публикация показателей деятельности, которые позволят провести отраслевой бенчмаркинг-анализ);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="573"/>
-    <w:bookmarkStart w:name="z660" w:id="574"/>
+    <w:bookmarkEnd w:id="582"/>
+    <w:bookmarkStart w:name="z660" w:id="583"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) информация согласно требованиям ведущих фондовых бирж.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="574"/>
-    <w:bookmarkStart w:name="z661" w:id="575"/>
+    <w:bookmarkEnd w:id="583"/>
+    <w:bookmarkStart w:name="z661" w:id="584"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В холдинговой компании допускается подготовка годового отчета на консолидированной основе по всей группе. Организация холдинговой компании может принять решение о подготовке индивидуального годового отчета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="575"/>
-    <w:bookmarkStart w:name="z662" w:id="576"/>
+    <w:bookmarkEnd w:id="584"/>
+    <w:bookmarkStart w:name="z662" w:id="585"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       167. Фонд и компании ежегодно публикуют отчетность в области устойчивого развития, подготовленную в соответствии с международной признанными стандартами, в целях обеспечения ясности и прозрачности своей деятельности для заинтересованных сторон, с учетом обеспечения защиты информации, составляющей служебную, коммерческую и иную охраняемую законом тайну. Отчетность в области устойчивого развития утверждается Советом директоров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="576"/>
-    <w:bookmarkStart w:name="z663" w:id="577"/>
+    <w:bookmarkEnd w:id="585"/>
+    <w:bookmarkStart w:name="z663" w:id="586"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Методами раскрытия информации заинтересованным сторонам могут быть встречи с заинтересованными сторонами, использование средств массовой информации (публикации, интервью), интернет-ресурс, предоставление обратной связи посредством средств коммуникации, консультативные комитеты и советы, предоставление ответов на запросы и другие.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="577"/>
-    <w:bookmarkStart w:name="z664" w:id="578"/>
+    <w:bookmarkEnd w:id="586"/>
+    <w:bookmarkStart w:name="z664" w:id="587"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Публичная отчетность должна обеспечивать своевременность, полноту, регулярность, последовательность, сопоставимость, достоверность информации, а также позволять оценить эффективность снижения рисков и использования возможностей на основе данных как минимум за последние 4 года. Компаниям фонда следует развивать практику отчетности по ведущим климатическим программам. В организациях, акции которых котируются на фондовой бирже, а также участвующих в ESG рейтингах, показатели отчетности проходят независимое заверение (верификацию) 3-й стороной. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="578"/>
-    <w:bookmarkStart w:name="z665" w:id="579"/>
+    <w:bookmarkEnd w:id="587"/>
+    <w:bookmarkStart w:name="z665" w:id="588"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В фонде и организациях осуществляется контроль за раскрытием информации в области устойчивого развития заинтересованным сторонам и поддержанием ее в актуальном состоянии на интернет-ресурсе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="579"/>
-    <w:bookmarkStart w:name="z666" w:id="580"/>
+    <w:bookmarkEnd w:id="588"/>
+    <w:bookmarkStart w:name="z666" w:id="589"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       168. Интернет-ресурс хорошо структурирован, удобен для навигации и содержит информацию, необходимую заинтересованным лицам для понимания деятельности фонда и организаций. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="580"/>
-    <w:bookmarkStart w:name="z667" w:id="581"/>
+    <w:bookmarkEnd w:id="589"/>
+    <w:bookmarkStart w:name="z667" w:id="590"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В фонде и организациях на регулярной основе осуществляется контроль полноты и актуальности информации, размещенной на интернет-ресурсе, а также соответствия данной информации размещенной на государственной, русской, английской версиях интернет-ресурса. В этих целях закрепляются ответственные лица (структурное подразделение), отвечающие за полноту и актуальность информации на интернет-ресурсе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="581"/>
-    <w:bookmarkStart w:name="z668" w:id="582"/>
+    <w:bookmarkEnd w:id="590"/>
+    <w:bookmarkStart w:name="z668" w:id="591"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Интернет-ресурс минимально содержит следующую информацию:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="582"/>
-    <w:bookmarkStart w:name="z669" w:id="583"/>
+    <w:bookmarkEnd w:id="591"/>
+    <w:bookmarkStart w:name="z669" w:id="592"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) общую информацию о фонде или организации, включая информацию о миссии, основных задачах, целях и видах деятельности, размере собственного капитала, размере активов, чистом доходе и численности персонала; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="583"/>
-    <w:bookmarkStart w:name="z670" w:id="584"/>
+    <w:bookmarkEnd w:id="592"/>
+    <w:bookmarkStart w:name="z670" w:id="593"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) информацию о плане развития (как минимум, стратегические цели); приоритетные направления деятельности; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="584"/>
-    <w:bookmarkStart w:name="z671" w:id="585"/>
+    <w:bookmarkEnd w:id="593"/>
+    <w:bookmarkStart w:name="z671" w:id="594"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) Устав и внутренние документы, регулирующие деятельность органов, комитетов, корпоративного секретаря; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="585"/>
-    <w:bookmarkStart w:name="z672" w:id="586"/>
+    <w:bookmarkEnd w:id="594"/>
+    <w:bookmarkStart w:name="z672" w:id="595"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) информацию об этических принципах; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="586"/>
-    <w:bookmarkStart w:name="z673" w:id="587"/>
+    <w:bookmarkEnd w:id="595"/>
+    <w:bookmarkStart w:name="z673" w:id="596"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) информацию об управлении рисками; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="587"/>
-    <w:bookmarkStart w:name="z674" w:id="588"/>
+    <w:bookmarkEnd w:id="596"/>
+    <w:bookmarkStart w:name="z674" w:id="597"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) дивидендную политику; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="588"/>
-    <w:bookmarkStart w:name="z675" w:id="589"/>
+    <w:bookmarkEnd w:id="597"/>
+    <w:bookmarkStart w:name="z675" w:id="598"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) информацию о членах Совета директоров, включая следующие сведения: фотография (по согласованию с членом Совета директоров), фамилия, имя, отчество, дата рождения, гражданство, статус члена Совета директоров (независимый директор, представитель акционера), указание функций члена Совета директоров, в том числе членство в комитетах совета директоров или исполнение функций председателя Совета директоров, образование, в том числе основное и дополнительное (наименование образовательного учреждения, год окончания, квалификация, полученная степень), опыт работы за последние пять лет, основное место работы и другие занимаемые в настоящее время должности, профессиональная квалификация, дата первого избрания в Совет директоров и дата избрания в действующий Совет директоров, количество и доля принадлежащих акций аффилированных компаний, критерии независимых директоров; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="589"/>
-    <w:bookmarkStart w:name="z676" w:id="590"/>
+    <w:bookmarkEnd w:id="598"/>
+    <w:bookmarkStart w:name="z676" w:id="599"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) информацию о членах правления, включая следующие сведения: фотография, фамилия, имя, отчество, дата рождения, гражданство, должность и выполняемые функции, образование, в том числе основное и дополнительное (наименование образовательного учреждения, год окончания, квалификация, полученная степень), опыт работы за последние пять лет, профессиональная квалификация, должности, занимаемые по совместительству, количество и доля принадлежащих акций аффилированных компаний; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="590"/>
-    <w:bookmarkStart w:name="z677" w:id="591"/>
+    <w:bookmarkEnd w:id="599"/>
+    <w:bookmarkStart w:name="z677" w:id="600"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) финансовую отчетность; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="591"/>
-    <w:bookmarkStart w:name="z678" w:id="592"/>
+    <w:bookmarkEnd w:id="600"/>
+    <w:bookmarkStart w:name="z678" w:id="601"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) годовые отчеты; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="592"/>
-    <w:bookmarkStart w:name="z679" w:id="593"/>
+    <w:bookmarkEnd w:id="601"/>
+    <w:bookmarkStart w:name="z679" w:id="602"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) информацию о внешнем аудиторе; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="593"/>
-    <w:bookmarkStart w:name="z680" w:id="594"/>
+    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkStart w:name="z680" w:id="603"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) информацию о закупочной деятельности, включая правила, объявления и результаты закупок; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="594"/>
-    <w:bookmarkStart w:name="z681" w:id="595"/>
+    <w:bookmarkEnd w:id="603"/>
+    <w:bookmarkStart w:name="z681" w:id="604"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) информацию о структуре уставного капитала, включая следующие сведения: количество и номинальная стоимость выпущенных акций (долей участия), описание прав, предоставляемых акциями, количество и номинальная стоимость объявленных, но неразмещенных акций, состав акционеров (участников), количество и доля принадлежащих им простых акций (долей участия), порядок распоряжения правами собственности; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="595"/>
-    <w:bookmarkStart w:name="z682" w:id="596"/>
+    <w:bookmarkEnd w:id="604"/>
+    <w:bookmarkStart w:name="z682" w:id="605"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14) информацию о структуре активов, включая информацию об аффилированных компаниях всех уровней с кратким указанием сферы их деятельности; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="596"/>
-    <w:bookmarkStart w:name="z683" w:id="597"/>
+    <w:bookmarkEnd w:id="605"/>
+    <w:bookmarkStart w:name="z683" w:id="606"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15) годовой календарь корпоративных событий; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="597"/>
-    <w:bookmarkStart w:name="z684" w:id="598"/>
+    <w:bookmarkEnd w:id="606"/>
+    <w:bookmarkStart w:name="z684" w:id="607"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) информацию о сделках, в совершении которых имеется заинтересованность, включая сведения о сторонах сделки, существенных условиях сделки (предмет сделки, цена сделки), органе, принявшем решение об одобрении сделки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="598"/>
-    <w:bookmarkStart w:name="z685" w:id="599"/>
+    <w:bookmarkEnd w:id="607"/>
+    <w:bookmarkStart w:name="z685" w:id="608"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17) информацию о крупных сделках, включая сведения о сторонах сделки, существенных условиях сделки (предмет сделки, цена сделки), органе, принявшем решение об одобрении сделки; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="599"/>
-    <w:bookmarkStart w:name="z686" w:id="600"/>
+    <w:bookmarkEnd w:id="608"/>
+    <w:bookmarkStart w:name="z686" w:id="609"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18) информацию о деятельности в сфере устойчивого развития; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="600"/>
-    <w:bookmarkStart w:name="z687" w:id="601"/>
+    <w:bookmarkEnd w:id="609"/>
+    <w:bookmarkStart w:name="z687" w:id="610"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19) информацию о размере утвержденных дивидендов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="601"/>
-    <w:bookmarkStart w:name="z688" w:id="602"/>
+    <w:bookmarkEnd w:id="610"/>
+    <w:bookmarkStart w:name="z688" w:id="611"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20) новости и пресс-релизы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="602"/>
-    <w:bookmarkStart w:name="z689" w:id="603"/>
+    <w:bookmarkEnd w:id="611"/>
+    <w:bookmarkStart w:name="z689" w:id="612"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В холдинговой компании допускается наличие одного интернет-ресурса для всех организаций ее группы. Организация холдинговой компании может принять решение о наличии собственного интернет-ресурса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="603"/>
+    <w:bookmarkEnd w:id="612"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -15296,55 +15952,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -15670,31 +16326,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>