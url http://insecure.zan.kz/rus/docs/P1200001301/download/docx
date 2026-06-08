--- v0 (2025-11-07)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="42f59a2" w14:textId="42f59a2">
+    <w:p w14:paraId="cde9a53" w14:textId="cde9a53">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,106 +76,68 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении Правил выплаты единовременной компенсации в случае гибели (смерти) сотрудника специального государственного органа, установления инвалидности или получения им увечья</w:t>
+        <w:t>Об утверждении Правил выплаты единовременной компенсации в случае гибели (смерти) сотрудника специального государственного органа Республики Казахстан, установления инвалидности или получения им увечья</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление Правительства Республики Казахстан от 12 октября 2012 года № 1301.</w:t>
-      </w:r>
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -227,195 +189,311 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Вводится в действие с 25 февраля 2012 года.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Заголовок в редакции постановления Правительства РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       В соответствии со </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан от 13 февраля 2012 года "О специальных государственных органах Республики Казахстан" Правительство Республики Казахстан </w:t>
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 77 и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 80 Закона Республики Казахстан "О специальных государственных органах Республики Казахстан" Правительство Республики Казахстан </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ПОСТАНОВЛЯЕТ:</w:t>
+        <w:t>ПОСТАНОВЛЯЕТ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула в редакции постановления Правительства РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> выплаты единовременной компенсации в случае гибели (смерти) сотрудника специального государственного органа, установления инвалидности или получения им увечья.</w:t>
+        <w:t xml:space="preserve"> выплаты единовременной компенсации в случае гибели (смерти) сотрудника специального государственного органа Республики Казахстан, установления инвалидности или получения им увечья.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции постановления Правительства РК от 25.11.2020 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 790</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции постановления Правительства РК от 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -430,163 +508,157 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Настоящее постановление вводится в действие с 25 февраля 2012 года и подлежит официальному опубликованию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5476"/>
-        <w:gridCol w:w="6824"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5476" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Премьер-Министр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6824" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="5476" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6824" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 С. Ахметов</w:t>
@@ -730,251 +802,249 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 12 октября 2012 года № 1301</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила выплаты единовременной компенсации в случае гибели (смерти) сотрудника специального государственного органа, установления инвалидности или получения им увечья</w:t>
+        <w:t xml:space="preserve"> Правила выплаты единовременной компенсации в случае гибели (смерти) сотрудника специального государственного органа Республики Казахстан, установления инвалидности или получения им увечья</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Правила в редакции постановления Правительства РК от 25.11.2020 </w:t>
+      Сноска. Правила в редакции постановления Правительства РК от 20.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 790</w:t>
+        <w:t>№ 192</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z19" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила выплаты единовременной компенсации в случае гибели (смерти) сотрудника специального государственного органа Республики Казахстан, установления инвалидности или получения им увечья (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 77 и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 80 Закона Республики Казахстан "О специальных государственных органах Республики Казахстан" (далее – Закон) и определяют порядок выплаты единовременной компенсации в случае гибели (смерти) сотрудника специального государственного органа Республики Казахстан (далее – специальный государственный орган), установления инвалидности или получения им увечья.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан от 13 февраля 2012 года "О специальных государственных органах Республики Казахстан" (далее – Закон) и определяют порядок выплаты единовременной компенсации в случае гибели (смерти) сотрудника специального государственного органа, установления инвалидности или получения им увечья.</w:t>
+    <w:bookmarkStart w:name="z20" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Выплата единовременной компенсации (далее – компенсация) производится сотруднику специального государственного органа (далее – сотрудник) или лицу, имеющему право на ее получение, в случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z8" w:id="5"/>
-[...15 lines deleted...]
-      2. Выплата единовременной компенсации (далее – компенсация) производится сотруднику специального государственного органа (далее – сотрудник) или лицу, имеющему право на ее получение, в случаях:</w:t>
+    <w:bookmarkStart w:name="z21" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) гибели (смерти) сотрудника в период прохождения им службы в специальных государственных органах (далее – службы) или после его увольнения со службы вследствие ранения (контузии), заболевания, полученных в период прохождения службы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z9" w:id="6"/>
-[...15 lines deleted...]
-      1) гибели (смерти) сотрудника в период прохождения им службы в специальных государственных органах (далее – службы) или после его увольнения со службы вследствие ранения (контузии), заболевания, полученных в период прохождения службы;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) установления сотруднику инвалидности, полученной в период прохождения им службы или наступившей в результате контузии, увечья, заболевания, связанных с прохождением службы, до истечения одного года со дня увольнения со службы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z10" w:id="7"/>
-[...15 lines deleted...]
-      2) установления сотруднику инвалидности, полученной в период прохождения им службы или наступившей в результате контузии, увечья, заболевания, связанных с прохождением службы, до истечения одного года со дня увольнения со службы;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) получения сотрудником при исполнении обязанностей службы легкого или тяжелого увечья (ранения, травмы, контузии), не повлекшего инвалидности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z11" w:id="8"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:bookmarkStart w:name="z24" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Компенсация сотруднику или лицу, имеющему право на ее получение, не выплачивается в случаях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -989,1201 +1059,981 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 77 и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 80 Закона.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z25" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок выплаты компенсации в случае гибели (смерти) сотрудника, установления инвалидности или получения им увечья</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:bookmarkStart w:name="z26" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Порядок выплаты компенсации в случае гибели (смерти) сотрудника, установления инвалидности или получения им увечья</w:t>
+        <w:t xml:space="preserve"> Параграф 1. Порядок подачи документов для получения компенсации в случае гибели (смерти) сотрудника</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:bookmarkStart w:name="z27" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В случае гибели (смерти) сотрудника в период прохождения им службы или после его увольнения со службы вследствие ранения (контузии), заболевания, полученных в период прохождения службы, кадровые аппараты учреждений (подразделений) специальных государственных органов по месту жительства его наследников письменно в течение 10 (десять) рабочих дней уведомляют последних о необходимости представления:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z28" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заявления на выплату компенсации по форме согласно приложению 1 к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z29" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) копии свидетельства или уведомления о смерти по форме, определенной уполномоченным органом в области здравоохранения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z30" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) свидетельства о праве на наследство, выданного в установленном законодательством Республики Казахстан порядке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z31" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) копию одного из документов, удостоверяющих личность наследника: паспорт гражданина Республики Казахстан, удостоверение личности гражданина Республики Казахстан, заграничный паспорт, свидетельство о рождении (для несовершеннолетних наследников).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z32" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии доступа к соответствующим государственным информационным системам через шлюз "электронное правительство" кадровые аппараты учреждений (подразделений) специальных государственных органов самостоятельно получают сведения о документе, удостоверяющем личность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z33" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сведений о номере текущего банковского счета каждого наследника;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z34" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) копии патологоанатомического заключения о причине смерти и диагнозе заболевания или заключения судебно-медицинской экспертизы в случае, если проводилась судебно-медицинская экспертиза или патологоанатомическая диагностика;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z35" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) доверенности, удостоверенной нотариально, с указанием полномочия на подачу заявления на выплату компенсации, а также ее получение при отсутствии возможности личного обращения наследника.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z36" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Кадровые аппараты учреждений (подразделений) специальных государственных органов после получения документов, указанных в пункте 4 настоящих Правил, запрашивают и составляют:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z37" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) справку о размере денежного содержания погибшего (умершего) сотрудника на момент события, дающего право на получение компенсации, с указанием периода прохождения службы по форме, согласно приложению 2 к настоящим Правилам, а также выписку из приказа уполномоченного руководителя об исключении сотрудника из списков личного состава учреждения (подразделения);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z38" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) материалы служебного расследования причин и обстоятельств гибели (смерти) сотрудника;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z39" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в отношении лиц, умерших после увольнения со службы, заключение комиссии военно-врачебной экспертизы, подтверждающее, что причиной смерти явились увечье (ранение, травма, контузия) или заболевание, полученные в период прохождения службы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z40" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 1. Порядок подачи документов для получения компенсации в случае гибели (смерти) сотрудника</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="13"/>
+        <w:t xml:space="preserve"> Параграф 2. Порядок подачи документов, необходимых для получения компенсации в случае установления сотруднику инвалидности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z41" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В случае установления сотруднику инвалидности, полученной им в период прохождения службы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z42" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) им по месту службы представляются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z43" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заявление на выплату компенсации по форме согласно приложению 1 к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z44" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      копия справки об инвалидности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z45" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кадровым аппаратом учреждения (подразделения) специального государственного органа запрашиваются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z46" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      копия заключения комиссии военно-врачебной экспертизы, подтверждающего, что контузия, увечье, заболевание, в результате которых наступила инвалидность, получены в период прохождения службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z47" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      справка о размере денежного содержания сотрудника на момент события, дающего право на получение компенсации, с указанием периода прохождения службы по форме согласно приложению 2 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z48" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В случае установления сотруднику инвалидности, наступившей в результате контузии, увечья, заболевания, полученных в период прохождения службы, до истечения одного года со дня увольнения со службы, кадровый аппарат учреждения (подразделения) специальных государственных органов собирает документы, указанные в пункте 6 настоящих Правил, а также составляет выписку из приказа уполномоченного руководителя об исключении сотрудника из списков личного состава учреждения (подразделения).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z49" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Порядок подачи документов, необходимых для выплаты компенсации в случае получения сотрудником легкого или тяжелого увечья (ранения, травмы, контузии), не повлекшего инвалидности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z50" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В случае получения сотрудником при исполнении обязанностей службы легкого или тяжелого увечья (ранения, травмы, контузии), не повлекшего инвалидности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z51" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) им по месту службы представляется заявление на выплату компенсации по форме согласно приложению 1 к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z52" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кадровым аппаратом учреждения (подразделения) специального государственного органа запрашиваются и составляются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z53" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      справка о размере денежного содержания на момент события, дающего право на получение компенсации, с указанием периода прохождения службы по форме согласно приложению 2 к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z54" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      справка комиссии военно-врачебной экспертизы о степени тяжести (легкого или тяжелого) полученного увечья (ранения, травмы, контузии) по форме согласно приложению 3 к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z55" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      материалы служебного расследования, подтверждающие факт получения увечья (ранения, травмы, контузии) при исполнении обязанностей службы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z56" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 4. Порядок выплаты компенсации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z57" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Кадровый аппарат учреждения (подразделения) специального государственного органа по месту службы заявителя в течение 10 (десять) рабочих дней со дня получения заявления от получателя компенсации с приложением документов, указанных в пунктах 4, 5, 6, 7 и 8 настоящих Правил, направляет их в финансовое подразделение этого же учреждения для выплаты компенсации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z58" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При получении не в полном объеме документов на выплату компенсации кадровый аппарат в течение 5 (пять) рабочих дней со дня поступления заявления направляет уведомление заявителю о необходимости предоставления недостающих документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z59" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии уведомления о неполноте документов в течение 5 (пять) рабочих дней со дня их поступления документы считаются принятыми в полном объеме. Днем поступления заявления считается дата регистрации его в специальном государственном органе (учреждении).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z60" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Финансовое подразделение учреждения специального государственного органа согласно представленным кадровым подразделением материалам в течение 10 (десять) рабочих дней составляет в установленном законодательством порядке заявку на внесение изменений в индивидуальные планы финансирования по обязательствам и платежам и направляет в финансовое подразделение специального государственного органа для рассмотрения и внесения соответствующих изменений в индивидуальные планы финансирования по обязательствам и платежам учреждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z61" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После проведения процедур внесения изменений в индивидуальные планы финансирования по обязательствам и платежам учреждения финансовым подразделением учреждения специального государственного органа производится выплата компенсации получателю.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z62" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) заявления на выплату компенсации по форме согласно </w:t>
-[...743 lines deleted...]
-        <w:t>7</w:t>
+      11. Специальный государственный орган (учреждение) в течение одного месяца со дня поступления заявления на выплату компенсации производит ее выплату в случаях и размерах, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьями 77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>8</w:t>
-[...98 lines deleted...]
-        </w:rPr>
         <w:t>80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-[...100 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z63" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. В предусмотренных Законом случаях, компенсация по которым не выплачивается, структурное подразделение специального государственного органа (учреждения) направляет заявителю в течение 5 (пять) рабочих дней мотивированное письменное уведомление об отказе в выплате компенсации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z64" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Перечисление компенсации осуществляется через территориальные органы государственного казначейства на текущие счета получателей, открытые в банках второго уровня по месту жительства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z65" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выплата компенсации и оплата услуг банка за их зачисление осуществляются за счет бюджетных средств, предусмотренных на эти цели в республиканском бюджете.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-[...78 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z66" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Несовершеннолетнему получателю выплата компенсации производится в течение одного месяца со дня поступления документов путем ее перечисления на текущий счет несовершеннолетнего получателя либо законного представителя при наличии разрешения органа, осуществляющего функции по опеке или попечительству, открытый в банке второго уровня по месту жительства, с одновременным уведомлением об этом органов опеки и попечительства, а также его законных представителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z67" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. После перечисления компенсации получателю в журнале регистрации заявлений на выплату компенсации по форме, согласно приложению 4 к настоящим Правилам, делается соответствующая запись с указанием даты, суммы компенсации и номера платежного документа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z68" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Споры, вытекающие по выплате компенсации, рассматриваются в порядке, установленном законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z69" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2243,647 +2093,984 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам выплаты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>единовременной компенсации в</w:t>
+              <w:t>единовременной компенсации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>случае гибели (смерти)</w:t>
+              <w:t>в случае гибели (смерти)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сотрудника специального</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>государственного органа</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>установления инвалидности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>или получения им увечья</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кому:_______________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(руководителю</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>государственного органа,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>установления инвалидности или</w:t>
+              <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>получения им увечья</w:t>
+              <w:t>осуществляющего выплату</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>компенсации)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от_________________________,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Ф.И.О. (при его наличии)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заявителя) проживающего</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>телефон __________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z54" w:id="50"/>
-[...123 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="51"/>
+    <w:bookmarkStart w:name="z73" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на выплату компенсации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z56" w:id="52"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z74" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу Вас выплатить мне компенсацию в связи с</w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z75" w:id="56"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ________________________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (указывается характер события)</w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z76" w:id="57"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ранее ________ получал компенсацию  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (да, нет)</w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z77" w:id="58"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в связи с ________________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (указывается характер события)</w:t>
       </w:r>
-      <w:r>
-[...286 lines deleted...]
-    <w:bookmarkEnd w:id="52"/>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Причитающуюся компенсационную выплату прошу перечислить:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z79" w:id="60"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ________________________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (область, район, город, адрес места жительства получателя)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z80" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учреждение банка № _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z81" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № филиала ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z82" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Текущий счет ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z83" w:id="64"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      На имя __________________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (Ф.И.О. (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z84" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ИИН получателя _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z85" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К заявлению прилагаю следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z86" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z87" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z88" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z89" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z90" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z91" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z92" w:id="73"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "___" _________ _______ года Заявитель ______________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (число) (месяц) (год)                   подпись (Ф.И.О. (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z93" w:id="74"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      М.П. Начальник __________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         подпись (Ф.И.О. (при его наличии)*</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      *подпись необходима при получении легкого или тяжелого увечья (ранения, травмы, контузии), не повлекшего инвалидности сотрудника.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z95" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2943,497 +3130,710 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам выплаты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>единовременной компенсации в</w:t>
+              <w:t>единовременной компенсации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>случае гибели (смерти)</w:t>
+              <w:t>в случае гибели (смерти)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сотрудника специального</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>государственного органа,</w:t>
+              <w:t>государственного органа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>установления инвалидности или</w:t>
+              <w:t>Республики Казахстан,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>получения им увечья</w:t>
+              <w:t>установления инвалидности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>или получения им увечья</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z58" w:id="53"/>
+    <w:bookmarkStart w:name="z98" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Справка о размере денежного содержания сотрудника на момент события</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-[...189 lines deleted...]
-      </w:r>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z99" w:id="78"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Выдана _________________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (специальное звание, фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z100" w:id="79"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ________________________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       действительно служит (служил)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z101" w:id="80"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ________________________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (наименование ведомства и должность, занимаемая на день события, дающего право на</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z102" w:id="81"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ________________________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>получение компенсационной выплаты)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z103" w:id="82"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      с "___" _______ 20 ___ года по "___" ____ 20 __ год  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (дата) (дата)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z104" w:id="83"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Денежное содержание на "____" __________ 20____ года  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(дата события, дающего право на получение единовременной компенсации)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z105" w:id="84"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      составляло:________________________________________,  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (сумма прописью)</w:t>
       </w:r>
-      <w:r>
-[...156 lines deleted...]
-    <w:bookmarkEnd w:id="54"/>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в том числе</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z107" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      должностной оклад _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z108" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оклад по специальному званию _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z109" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Причина увольнения (если был уволен): _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z110" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z111" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Справка выдана для назначения компенсации в случае гибели (смерти), установления инвалидности, получения увечья сотрудником.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z112" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М.П.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z113" w:id="92"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Начальник __________________ __________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (подпись)                   (Ф.И.О. (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z114" w:id="93"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Начальник финансового подразделения (бухгалтер) _______________ ___________  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                 (подпись) (Ф.И.О. (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z115" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3493,419 +3893,613 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам выплаты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>единовременной компенсации в</w:t>
+              <w:t>единовременной компенсации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>случае гибели (смерти)</w:t>
+              <w:t>в случае гибели (смерти)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сотрудника специального</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>государственного органа,</w:t>
+              <w:t>государственного органа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>установления инвалидности или</w:t>
+              <w:t>Республики Казахстан,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>получения им увечья</w:t>
+              <w:t>установления инвалидности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>или получения им увечья</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkStart w:name="z118" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Справка комиссии военно-врачебной экспертизы о степени тяжести (легкого или тяжелого) полученного увечья (ранения, травмы, контузии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-[...72 lines deleted...]
-      </w:r>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z119" w:id="96"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Выдана ___________________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (специальное звание, фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z120" w:id="97"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _______________________________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в том, что он действительно при исполнении обязанностей службы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z121" w:id="98"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _______________________________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (указываются обстоятельства получения травмы)</w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z122" w:id="99"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ________________ получил _______________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (число, месяц, год)             (легкое или тяжелое указывается прописью) ранение,</w:t>
       </w:r>
-      <w:r>
-[...40 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z123" w:id="100"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      контузию, травму или увечье ______________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (ненужное зачеркнуть) (указываются характер и локализация</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z124" w:id="101"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _______________________________________________________________________,  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   ранения, контузии, травмы или увечья)</w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z125" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в связи с чем с "___" ____ 20 ____ года "___" ___ 20 ____ год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z126" w:id="103"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      находился на лечении в __________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (указывается наименование военно-лечебного учреждения)</w:t>
       </w:r>
-      <w:r>
-[...66 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z127" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z128" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Справка выдана для назначения компенсации в случае получения увечья сотрудником.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z129" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М.П.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z130" w:id="107"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Председатель комиссии военно-врачебной экспертизы ______ _________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 подпись (Ф.И.О. (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z131" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3965,1223 +4559,1232 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам выплаты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>единовременной компенсации в</w:t>
+              <w:t>единовременной компенсации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>случае гибели (смерти)</w:t>
+              <w:t>в случае гибели (смерти)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сотрудника специального</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>государственного органа,</w:t>
+              <w:t>государственного органа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>установления инвалидности или</w:t>
+              <w:t>Республики Казахстан,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>получения им увечья</w:t>
+              <w:t>установления инвалидности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>или получения им увечья</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:bookmarkStart w:name="z134" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал регистрации заявлений на выплату компенсации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="544"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="848"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="544" w:type="dxa"/>
-[...61 lines deleted...]
-            <w:tcW w:w="544" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Специальное звание</w:t>
+№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4321" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ф.И.О. (при его наличии) погибшего (умершего), получившего инвалидность, увечье (ранение, травму, контузию) сотрудника</w:t>
+Специальное звание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2558" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ф.И.О. (при его наличии) наследника погибшего (умершего) сотрудника</w:t>
+Ф.И.О. (при его наличии) погибшего (умершего), получившего инвалидность, увечье (ранение, травму, контузию) сотрудника</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="695" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дата поступления и №</w:t>
+Ф.И.О. (при его наличии) наследника погибшего (умершего) сотрудника</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="544" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Откуда поступил материал</w:t>
+Дата поступления и №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Причина возмещения ущерба (смерть, инвалидность, увечье)</w:t>
+Откуда поступил материал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="544" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма компенсации</w:t>
+Причина возмещения ущерба (смерть, инвалидность, увечье)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="848" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ и дата платежного поручения</w:t>
+Сумма компенсации</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...51 lines deleted...]
-          <w:bookmarkEnd w:id="59"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="544" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+№ и дата платежного поручения</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4321" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2558" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="695" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="544" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="544" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="848" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="544" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:br/>
-[...1 lines deleted...]
-            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="544" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:br/>
-[...1 lines deleted...]
-            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4321" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2558" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="695" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="544" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="544" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="848" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z135" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -5202,55 +5805,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5576,31 +6179,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>